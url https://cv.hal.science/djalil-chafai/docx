--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -2317,235 +2317,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868922v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrum of Markov generators on sparse random graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Djalil Chafai</w:t>
+                <w:t xml:space="preserve">First order global asymptotics for confined particles with singular pair repulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalil Chafaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathael Gozlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Zitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpa.21496⟩</w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (6), pp.2371-2413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/13-AAP980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665907v3</w:t>
+                <w:t xml:space="preserve">hal-00818472v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First order global asymptotics for confined particles with singular pair repulsion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Zitt</w:t>
+                <w:t xml:space="preserve">Spectrum of Markov generators on sparse random graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Caputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (6), pp.2371-2413. </w:t>
+              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (4), pp.621-669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/13-AAP980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cpa.21496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818472v4</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665907v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intertwining and commutation relations for birth-death processes</w:t>
               </w:r>
@@ -3209,213 +3209,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490516v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On fine properties of mixtures with respect to concentration of measure and Sobolev type inequalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectrum of large random reversible Markov chains: two examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Caputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.41-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00277936v3</w:t>
+                <w:t xml:space="preserve">hal-00337409v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrum of large random reversible Markov chains: two examples</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On fine properties of mixtures with respect to concentration of measure and Sobolev type inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (1), pp.72-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/08-AIHP309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337409v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277936v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the long time behavior of the TCP window size process</w:t>
               </w:r>
@@ -5425,51 +5425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilités - Préparation à l'agrégation interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Zitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amazon Kindle Direct Publishing (service d'auto-publication), pp.163, 2020, 979-8639308604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6327,203 +6327,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the cutoff phenomenon for fast diffusion and porous medium equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Max Fathi</w:t>
+                <w:t xml:space="preserve">On the spectral radius of the ratio of Girko matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalil Chafai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David García-Zelada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikita Simonov</w:t>
+                <w:t xml:space="preserve">Yuan Yuan Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994930v1</w:t>
+                <w:t xml:space="preserve">hal-05328223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the spectral radius of the ratio of Girko matrices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David García-Zelada</w:t>
+                <w:t xml:space="preserve">On the cutoff phenomenon for fast diffusion and porous medium equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalil Chafaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Fathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Yuan Xu</w:t>
+                <w:t xml:space="preserve">Nikita Simonov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328223v1</w:t>
+                <w:t xml:space="preserve">hal-04994930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités de Poincaré et de Gross pour les mesures de Bernoulli, de Poisson, et de Gauss</w:t>
               </w:r>
@@ -6661,51 +6661,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D97A9389"/>
+    <w:nsid w:val="43C77B78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6892,51 +6892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/djalil-chafai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1446-1428" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056181868" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafa&#239;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Fathi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.776" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Matzke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Saff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan H. Vu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Womersley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-024-10186-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13324-023-00779-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311688v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boursier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-022-01158-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bordenave" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garc&#237;a-Zelada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-021-01079-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312868v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward B. Saff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Womersley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2022.126367" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1397" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895632v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dadoun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Youssef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326324500084" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ferr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1296859" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5126724" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343646v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnefont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Herry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1633" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-018-2195-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346261v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Caputo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Tikhomirov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1228" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196046v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-017-0778-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374624v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hardy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ma&#239;da" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2018.06.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546288v4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bolley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Fontbona" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AAP1386" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377076v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Piras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S201032631750006X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947145v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Adamczak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Wolff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20599" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803841v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987177v6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1459" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868922v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-014-1007-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665907v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.21496" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818472v4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Gozlan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AAP980" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534598v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ald&#233;ric Joulin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/12-BEJ433" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806514v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Doumerc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623894v4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-PS183" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585271v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cattiaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310528v5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-010-0336-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369621v4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOP587" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490516v5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-011-1331-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277936v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-AIHP309" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337409v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338640v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paroux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.03.019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175643v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2009.10.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169167v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-010-0285-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336405v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motsch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2009-0969" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669260v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442500903080314" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169189v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9076-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278790v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2009.tm08152" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654659v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286487v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Antic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M. Laffont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.08.021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179865v5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bakry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Baudoin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2008.09.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003498v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326340802232244" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005835v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2006.09.027" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162347v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moriceau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yannou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003341v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2005.12.019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012429v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2006013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669451v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278330v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278329v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b10068" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180780v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prunet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/0035900021643638" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180779v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ledoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)80054-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28H6BWHZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-03166657v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouchard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374158v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897577v4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980611v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786546v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;don" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecu&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pajor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821524v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bercu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669263v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bercu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180778v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile An&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blach&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foug&#232;res" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gentil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325533v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781502v3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lehec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36020-7_10" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015134v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994930v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Simonov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328223v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Xu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012428v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/djalil-chafai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1446-1428" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056181868" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafa&#239;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Fathi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.776" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Matzke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Saff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan H. Vu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Womersley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-024-10186-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13324-023-00779-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311688v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boursier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-022-01158-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bordenave" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garc&#237;a-Zelada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-021-01079-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312868v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward B. Saff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Womersley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2022.126367" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1397" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895632v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dadoun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Youssef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326324500084" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ferr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1296859" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5126724" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343646v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnefont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Herry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1633" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-018-2195-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346261v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Caputo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Tikhomirov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1228" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196046v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-017-0778-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374624v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hardy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ma&#239;da" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2018.06.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546288v4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bolley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Fontbona" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AAP1386" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377076v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Piras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S201032631750006X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947145v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Adamczak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Wolff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20599" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803841v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987177v6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1459" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868922v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-014-1007-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818472v4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Gozlan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AAP980" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665907v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.21496" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534598v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ald&#233;ric Joulin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/12-BEJ433" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806514v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Doumerc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623894v4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-PS183" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585271v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cattiaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310528v5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-010-0336-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369621v4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOP587" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490516v5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-011-1331-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337409v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277936v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-AIHP309" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338640v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paroux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.03.019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175643v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2009.10.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169167v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-010-0285-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336405v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motsch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2009-0969" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669260v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442500903080314" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169189v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9076-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278790v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2009.tm08152" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654659v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286487v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Antic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M. Laffont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.08.021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179865v5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bakry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Baudoin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2008.09.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003498v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326340802232244" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005835v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2006.09.027" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162347v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moriceau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yannou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003341v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2005.12.019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012429v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2006013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669451v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278330v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278329v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b10068" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180780v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prunet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/0035900021643638" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180779v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ledoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)80054-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28H6BWHZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-03166657v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouchard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374158v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897577v4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980611v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786546v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;don" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecu&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pajor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821524v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bercu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669263v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bercu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180778v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile An&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blach&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foug&#232;res" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gentil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325533v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781502v3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lehec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36020-7_10" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015134v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328223v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Xu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994930v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Simonov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012428v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>