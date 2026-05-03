--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -2711,213 +2711,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Around the circular law</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Bordenave</w:t>
+                <w:t xml:space="preserve">Central limit theorems for additive functionals of ergodic Markov diffusions processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Surveys</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (2), pp.337-382</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623894v4</w:t>
+                <w:t xml:space="preserve">hal-00585271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central limit theorems for additive functionals of ergodic Markov diffusions processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cattiaux</w:t>
+                <w:t xml:space="preserve">Around the circular law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Probability Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.1-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/11-PS183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585271v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623894v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular Law Theorem for Random Markov Matrices</w:t>
               </w:r>
@@ -3209,213 +3209,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490516v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrum of large random reversible Markov chains: two examples</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On fine properties of mixtures with respect to concentration of measure and Sobolev type inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (1), pp.72-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/08-AIHP309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00337409v2</w:t>
+                <w:t xml:space="preserve">hal-00277936v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On fine properties of mixtures with respect to concentration of measure and Sobolev type inequalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectrum of large random reversible Markov chains: two examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Caputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.41-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/08-AIHP309⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00277936v3</w:t>
+                <w:t xml:space="preserve">hal-00337409v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the long time behavior of the TCP window size process</w:t>
               </w:r>
@@ -3661,51 +3661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic analysis and diffusion limit of the Persistent Turning Walker Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6327,203 +6327,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the spectral radius of the ratio of Girko matrices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David García-Zelada</w:t>
+                <w:t xml:space="preserve">On the cutoff phenomenon for fast diffusion and porous medium equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalil Chafaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Fathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Yuan Xu</w:t>
+                <w:t xml:space="preserve">Nikita Simonov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328223v1</w:t>
+                <w:t xml:space="preserve">hal-04994930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the cutoff phenomenon for fast diffusion and porous medium equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Max Fathi</w:t>
+                <w:t xml:space="preserve">On the spectral radius of the ratio of Girko matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalil Chafai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David García-Zelada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikita Simonov</w:t>
+                <w:t xml:space="preserve">Yuan Yuan Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994930v1</w:t>
+                <w:t xml:space="preserve">hal-05328223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités de Poincaré et de Gross pour les mesures de Bernoulli, de Poisson, et de Gauss</w:t>
               </w:r>
@@ -6661,51 +6661,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43C77B78"/>
+    <w:nsid w:val="12D27C2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6892,51 +6892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/djalil-chafai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1446-1428" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056181868" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafa&#239;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Fathi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.776" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Matzke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Saff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan H. Vu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Womersley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-024-10186-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13324-023-00779-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311688v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boursier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-022-01158-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bordenave" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garc&#237;a-Zelada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-021-01079-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312868v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward B. Saff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Womersley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2022.126367" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1397" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895632v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dadoun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Youssef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326324500084" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ferr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1296859" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5126724" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343646v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnefont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Herry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1633" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-018-2195-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346261v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Caputo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Tikhomirov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1228" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196046v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-017-0778-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374624v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hardy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ma&#239;da" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2018.06.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546288v4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bolley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Fontbona" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AAP1386" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377076v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Piras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S201032631750006X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947145v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Adamczak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Wolff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20599" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803841v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987177v6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1459" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868922v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-014-1007-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818472v4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Gozlan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AAP980" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665907v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.21496" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534598v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ald&#233;ric Joulin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/12-BEJ433" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806514v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Doumerc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623894v4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-PS183" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585271v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cattiaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310528v5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-010-0336-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369621v4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOP587" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490516v5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-011-1331-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337409v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277936v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-AIHP309" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338640v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paroux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.03.019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175643v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2009.10.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169167v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-010-0285-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336405v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motsch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2009-0969" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669260v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442500903080314" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169189v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9076-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278790v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2009.tm08152" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654659v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286487v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Antic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M. Laffont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.08.021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179865v5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bakry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Baudoin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2008.09.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003498v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326340802232244" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005835v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2006.09.027" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162347v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moriceau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yannou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003341v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2005.12.019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012429v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2006013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669451v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278330v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278329v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b10068" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180780v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prunet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/0035900021643638" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180779v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ledoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)80054-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28H6BWHZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-03166657v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouchard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374158v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897577v4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980611v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786546v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;don" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecu&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pajor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821524v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bercu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669263v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bercu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180778v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile An&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blach&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foug&#232;res" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gentil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325533v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781502v3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lehec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36020-7_10" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015134v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328223v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Xu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994930v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Simonov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012428v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/djalil-chafai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1446-1428" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056181868" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafa&#239;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Fathi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.776" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Matzke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Saff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan H. Vu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Womersley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-024-10186-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13324-023-00779-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311688v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boursier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-022-01158-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bordenave" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garc&#237;a-Zelada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-021-01079-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312868v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward B. Saff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Womersley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2022.126367" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1397" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895632v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dadoun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Youssef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326324500084" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ferr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1296859" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5126724" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343646v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnefont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Herry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1633" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-018-2195-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346261v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Caputo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Tikhomirov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1228" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196046v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-017-0778-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374624v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hardy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ma&#239;da" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2018.06.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546288v4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bolley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Fontbona" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AAP1386" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377076v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Piras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S201032631750006X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947145v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Adamczak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Wolff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20599" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803841v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987177v6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1459" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868922v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-014-1007-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818472v4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Gozlan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AAP980" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665907v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.21496" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534598v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ald&#233;ric Joulin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/12-BEJ433" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806514v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Doumerc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cattiaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623894v4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-PS183" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310528v5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-010-0336-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369621v4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOP587" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490516v5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-011-1331-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277936v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-AIHP309" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337409v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338640v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paroux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.03.019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175643v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2009.10.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169167v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-010-0285-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336405v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motsch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2009-0969" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669260v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442500903080314" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169189v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9076-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278790v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2009.tm08152" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654659v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286487v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Antic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M. Laffont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.08.021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179865v5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bakry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Baudoin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2008.09.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003498v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326340802232244" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005835v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2006.09.027" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162347v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moriceau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yannou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003341v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2005.12.019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012429v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2006013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669451v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278330v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278329v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b10068" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180780v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prunet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/0035900021643638" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180779v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ledoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)80054-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28H6BWHZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-03166657v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouchard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374158v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897577v4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980611v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786546v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;don" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecu&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pajor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821524v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bercu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669263v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bercu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180778v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile An&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blach&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foug&#232;res" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gentil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325533v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781502v3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lehec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36020-7_10" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015134v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994930v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Simonov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328223v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Xu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012428v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>