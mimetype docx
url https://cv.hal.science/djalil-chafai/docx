--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">056181868</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.com/citations?user=GDkGC38AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,5147 +194,5147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On cutoff via rigidity for high dimensional curved diffusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Fathi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 363 (G11), pp.1103-1121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crmath.776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riesz Energy with a Radial External Field: When is the Equilibrium Support a Sphere?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Matzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Saff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Quan H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Womersley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Potential Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 63 (2), pp.705-738. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11118-024-10186-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Threshold condensation to singular support for a Riesz equilibrium problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Saff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Womersley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analysis and Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13324-023-00779-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal cutoff for Dyson Ornstein Uhlenbeck process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 185 (1-2), pp.449-512. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00440-022-01158-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of the spectral radius of a random matrix through its characteristic polynomial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David García-Zelada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 182 (3-4), pp.1163-1181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00440-021-01079-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the solution of a Riesz equilibrium problem and integral identities for special functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward B. Saff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert S. Womersley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 515, pp.126367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmaa.2022.126367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At the edge of a one-dimensional jellium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David García-Zelada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernoulli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (3), pp.1784-1809. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3150/21-BEJ1397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monotonicity of the logarithmic energy for random matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Random Matrices: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (02), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S2010326324500084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulomb gases under constraint: some theoretical and numerical results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53 (1), pp.181-220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/19M1296859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic and edge behavior of a planar jellium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David García-Zelada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 61 (3), pp.033304. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5126724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On logarithmic Sobolev inequalities for the heat kernel on the Heisenberg group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Herry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Série 6 Tome 29 (2), pp. 335-355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/afst.1633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343646v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating Coulomb gases and log-gases with hybrid Monte Carlo algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 174 (3), pp.692-714. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-018-2195-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the spectral radius of a random matrix: an upper bound without fourth moment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the convergence of the extremal eigenvalues of empirical covariance matrices with dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Tikhomirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 44 (4), pp.2268-2286. </w:t>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 170 (3), pp.847-889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/17-AOP1228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00440-017-0778-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346261v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the convergence of the extremal eigenvalues of empirical covariance matrices with dependence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the spectral radius of a random matrix: an upper bound without fourth moment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Caputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalil Chafaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Tikhomirov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00440-017-0778-9⟩</w:t>
+              <w:t xml:space="preserve">The Annals of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (4), pp.2268-2286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/17-AOP1228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196046v1</w:t>
+                <w:t xml:space="preserve">hal-01346261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration for Coulomb gases and Coulomb transport inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Maïda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 275 (16), pp.1447-1483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfa.2018.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374624v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of a planar Coulomb gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Fontbona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (5), pp.3152-3183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/18-AAP1386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546288v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrum of large random Markov chains: heavy-tailed weights on the oriented complete graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Piras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Random Matrices: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6 (2), pp.1750006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S201032631750006X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377076v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular law for random matrices with exchangeable entries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radosław Adamczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Random Structures and Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48 (3), pp.454-479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rsa.20599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular law for random matrices with unconditional log-concave distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radosław Adamczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Contemporary Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (4), pp.1550020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Boltzmann to random matrices and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (4), pp.641-689. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/afst.1459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987177v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on the second order universality at the edge of Coulomb gases on the plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 156 (2), pp.368-383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10955-014-1007-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868922v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First order global asymptotics for confined particles with singular pair repulsion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Zitt</w:t>
+                <w:t xml:space="preserve">Spectrum of Markov generators on sparse random graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Caputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/13-AAP980⟩</w:t>
+              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (4), pp.621-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpa.21496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818472v4</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665907v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrum of Markov generators on sparse random graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Djalil Chafai</w:t>
+                <w:t xml:space="preserve">First order global asymptotics for confined particles with singular pair repulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalil Chafaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathael Gozlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Zitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpa.21496⟩</w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (6), pp.2371-2413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/13-AAP980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665907v3</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818472v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intertwining and commutation relations for birth-death processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldéric Joulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernoulli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (5A), pp.1855-1879. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3150/12-BEJ433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534598v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus des restaurants chinois et loi d'Ewens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Doumerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Mathématiques Spéciales (RMS) [1890-2004]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 123 (3), pp.56-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central limit theorems for additive functionals of ergodic Markov diffusions processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (2), pp.337-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Around the circular law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probability Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9, pp.1-89. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/11-PS183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623894v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular Law Theorem for Random Markov Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 152 (3-4), pp.751-779. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00440-010-0336-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00310528v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrum of large random reversible Markov chains: heavy tailed weights on the complete graph</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Spectrum of non-Hermitian heavy tailed random matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 307 (2), pp.513-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-011-1331-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/10-AOP587⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00369621v4</w:t>
+                <w:t xml:space="preserve">hal-00490516v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrum of non-Hermitian heavy tailed random matrices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Spectrum of large random reversible Markov chains: heavy tailed weights on the complete graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Annals of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (4), pp.1544-1590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/10-AOP587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00220-011-1331-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00490516v5</w:t>
+                <w:t xml:space="preserve">hal-00369621v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On fine properties of mixtures with respect to concentration of measure and Sobolev type inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (1), pp.72-96. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/08-AIHP309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277936v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrum of large random reversible Markov chains: two examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7, pp.41-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337409v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the long time behavior of the TCP window size process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Malrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Paroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 120 (8), pp.1518-1534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spa.2010.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338640v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dirichlet Markov Ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 101, pp.555-567. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2009.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175643v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular law for non-central random matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23 (4), pp.945-950. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10959-010-0285-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169167v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic analysis and diffusion limit of the Persistent Turning Walker Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Motsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asymptotic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 67 (1-2), pp.17-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/ASY-2009-0969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336405v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects of large random Markov kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastics: An International Journal of Probability and Stochastic Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 81 (3-4), pp.415-429. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17442500903080314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for the estimation of variance matrix with prescribed zeros in nonlinear mixed effects models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (2), pp.129-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11222-008-9076-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169189v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confidence regions for the multinomial parameter with small sample size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 104 (487), pp.1071-1079. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1198/jasa.2009.tm08152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278790v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confidence region for the multinomial parameter with small sample size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 104, pp.1071-1079</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of nonparametric methods in nonlinear mixed effects models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Antic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline M. Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 53 (3), pp.642-656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csda.2008.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286487v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On gradient bounds for the heat kernel on the Heisenberg group</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Explicit formulas for a continuous stochastic maturation model. Application to anticancer drug pharmacokinetics/pharmacodynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfa.2008.09.002⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (3), pp.376-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15326340802232244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179865v5</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003498v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit formulas for a continuous stochastic maturation model. Application to anticancer drug pharmacokinetics/pharmacodynamics.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">On gradient bounds for the heat kernel on the Heisenberg group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bakry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15326340802232244⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 255 (8), pp.1905-1938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2008.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003498v3</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179865v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the strong consistency of asymptotic M-estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 137 (9), pp.2774-2783. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jspi.2006.09.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005835v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la décision : quels outils, pour quoi faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Yannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Qualité / Espace multicritère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp. 30-38, ISSN 1556-6558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00162347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On nonparametric maximum likelihood for a class of stochastic inverse problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Loubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 76 (12), pp.1225-1237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spl.2005.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binomial-Poisson entropic inequalities and the M/M/$\infty$ queue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 10, pp.317-339. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ps:2006013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012429v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropies, convexity, and functional inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematics of Kyoto University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 44 (2), pp.325-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropies, convexity, and functional inequalities : On Phi-entropies and Phi-Sobolev inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematics of Kyoto University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 44 (2), pp.325-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glauber versus Kawasaki for spectral gap and logarithmic Sobolev inequalities of some unbounded conservative spin systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 9 (3), pp.341-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian maximum of entropy and reversed log-Sobolev inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Probabilités XXXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lecture Notes in Mathematics 1801, pp.194--200. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b10068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel selection methods for infrared atmospheric sounding interferometer radiances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Prunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 128 (581), pp.1011-1027. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1256/0035900021643638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes fonctionnelles pour des grandes déviations quasi-gaussiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 329 (6), pp.523-526. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0764-4442(00)80054-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5323,711 +5344,711 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19 | Regards croisés sur la crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalil Chafai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris Dauphine-PSL. pp.113, 2021, Regards Croisés, 978-2-9576638-0-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilités - Préparation à l'agrégation interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Zitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amazon Kindle Direct Publishing (service d'auto-publication), pp.163, 2020, 979-8639308604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374158v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil de modèles aléatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, Mathématiques et applications n°78, 2016, 978-3662497678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897577v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Harinck, Alain Plagne, Claude Sabbah. Éditions de l'École Polytechnique, pp.130, 2013, Journées mathématiques X-UPS, 978-2-7302-1622-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between compressed sensing, random matrices, and high dimensional geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lecué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pajor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société Mathématique de France, In press (Panoramas et Synthèses n°37), 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation stochastique et simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 335 p., 2007, Sciences Sup, 978-2-10-051379-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation stochastique et simulation - Cours et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalil Chafai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SMAI. Dunod, pp.352, 2007, Mathématiques appliquées pour le Master - Sciences Sup</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les inégalités de Sobolev logarithmiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blachère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalil Chafai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Panoramas et Synthèses. Société Mathématique de France, pp.xvi+217, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6037,279 +6058,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects of Coulomb gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Mathématique de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelques aspects de la mécanique statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.xxii + 230, 2023, Panoramas et synthèses 59, 978-2-85629-970-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Poincare and logarithmic Sobolev inequalities for a class of singular Gibbs measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lehec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric aspects of functional analysis. Israel seminar (GAFA) 2017–2019. Volume 1.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.219-246, 2020, Lecture Notes in Mathematics 2256, 978-3-030-36019-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-36020-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781502v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture notes on the circular law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Van H. Vu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Aspects of Random Matrix Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Mathematical Society, pp.1-35, 2014, Proceedings of Symposia in Applied Mathematics (PSAPM volume 72), 978-0-8218-9471-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6319,281 +6340,281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the cutoff phenomenon for fast diffusion and porous medium equations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the spectral radius of the ratio of Girko matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalil Chafai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David García-Zelada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yuan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikita Simonov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04994930v1</w:t>
+                <w:t xml:space="preserve">hal-05328223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the spectral radius of the ratio of Girko matrices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the cutoff phenomenon for fast diffusion and porous medium equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalil Chafaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Fathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Simonov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Yuan Xu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05328223v1</w:t>
+                <w:t xml:space="preserve">hal-04994930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités de Poincaré et de Gross pour les mesures de Bernoulli, de Poisson, et de Gauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012428v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId190"/>
+      <w:footerReference w:type="default" r:id="rId191"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6661,51 +6682,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12D27C2C"/>
+    <w:nsid w:val="11073BB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6892,51 +6913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/djalil-chafai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1446-1428" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056181868" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafa&#239;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Fathi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.776" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Matzke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Saff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan H. Vu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Womersley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-024-10186-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13324-023-00779-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311688v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boursier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-022-01158-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bordenave" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garc&#237;a-Zelada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-021-01079-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312868v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward B. Saff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Womersley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2022.126367" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1397" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895632v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dadoun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Youssef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326324500084" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ferr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1296859" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5126724" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343646v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnefont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Herry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1633" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-018-2195-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346261v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Caputo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Tikhomirov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1228" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196046v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-017-0778-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374624v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hardy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ma&#239;da" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2018.06.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546288v4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bolley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Fontbona" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AAP1386" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377076v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Piras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S201032631750006X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947145v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Adamczak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Wolff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20599" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803841v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987177v6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1459" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868922v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-014-1007-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818472v4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Gozlan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AAP980" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665907v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.21496" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534598v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ald&#233;ric Joulin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/12-BEJ433" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806514v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Doumerc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cattiaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623894v4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-PS183" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310528v5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-010-0336-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369621v4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOP587" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490516v5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-011-1331-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277936v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-AIHP309" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337409v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338640v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paroux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.03.019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175643v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2009.10.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169167v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-010-0285-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336405v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motsch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2009-0969" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669260v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442500903080314" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169189v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9076-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278790v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2009.tm08152" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654659v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286487v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Antic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M. Laffont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.08.021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179865v5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bakry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Baudoin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2008.09.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003498v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326340802232244" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005835v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2006.09.027" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162347v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moriceau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yannou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003341v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2005.12.019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012429v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2006013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669451v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278330v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278329v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b10068" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180780v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prunet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/0035900021643638" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180779v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ledoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)80054-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28H6BWHZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-03166657v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouchard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374158v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897577v4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980611v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786546v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;don" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecu&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pajor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821524v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bercu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669263v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bercu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180778v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile An&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blach&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foug&#232;res" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gentil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325533v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781502v3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lehec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36020-7_10" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015134v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994930v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Simonov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328223v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Xu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012428v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/djalil-chafai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1446-1428" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056181868" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=GDkGC38AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877983v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafa&#239;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Fathi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.776" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878445v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Matzke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Saff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan H. Vu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Womersley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-024-10186-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13324-023-00779-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311688v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boursier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-022-01158-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053734v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bordenave" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garc&#237;a-Zelada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-021-01079-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward B. Saff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Womersley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2022.126367" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049591v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jung" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1397" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dadoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Youssef" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326324500084" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ferr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1296859" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277874v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5126724" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343646v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnefont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Herry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1633" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818268v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-018-2195-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Tikhomirov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-017-0778-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346261v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Caputo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1228" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374624v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hardy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ma&#239;da" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2018.06.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546288v4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bolley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Fontbona" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AAP1386" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377076v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Piras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S201032631750006X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Adamczak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Wolff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20599" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987177v6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1459" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868922v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-014-1007-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665907v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.21496" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818472v4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Gozlan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AAP980" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534598v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ald&#233;ric Joulin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/12-BEJ433" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806514v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Doumerc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585271v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cattiaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623894v4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-PS183" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310528v5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-010-0336-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490516v5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-011-1331-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369621v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOP587" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277936v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-AIHP309" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337409v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338640v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paroux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.03.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175643v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2009.10.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169167v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-010-0285-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336405v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motsch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2009-0969" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669260v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442500903080314" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169189v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9076-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278790v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2009.tm08152" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654659v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286487v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Antic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M. Laffont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.08.021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003498v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326340802232244" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179865v5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bakry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Baudoin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2008.09.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005835v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2006.09.027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162347v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moriceau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yannou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003341v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2005.12.019" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012429v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2006013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669451v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278329v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180775v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b10068" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180780v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prunet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/0035900021643638" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180779v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ledoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)80054-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28H6BWHZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-03166657v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouchard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374158v3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897577v4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980611v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786546v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;don" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecu&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pajor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821524v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bercu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669263v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bercu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180778v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile An&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blach&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foug&#232;res" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gentil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325533v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781502v3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lehec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36020-7_10" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015134v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328223v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Xu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994930v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Simonov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012428v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>