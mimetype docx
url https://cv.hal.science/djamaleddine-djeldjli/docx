--- v0 (2026-03-18)
+++ v1 (2026-04-16)
@@ -372,287 +372,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iPPG 2 cPPG: Reconstructing contact from imaging photoplethysmographic signals using U-Net architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remote estimation of pulse wave features related to arterial stiffness and blood pressure using a camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamaleddine Djeldjli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bousefsaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choubeila Maaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Bereksi-Reguig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pruski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2021.104860⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (20), pp.102242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2020.102242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352099v1</w:t>
+                <w:t xml:space="preserve">hal-03145373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote estimation of pulse wave features related to arterial stiffness and blood pressure using a camera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">iPPG 2 cPPG: Reconstructing contact from imaging photoplethysmographic signals using U-Net architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bousefsaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamaleddine Djeldjli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bousefsaf</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ouzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choubeila Maaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fethi Bereksi-Reguig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pruski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 64 (20), pp.102242. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138, pp.104860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2020.102242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2021.104860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145373v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -664,377 +664,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformée en ondelettes et IA pour la reconstruction d'un signal PPG en contact à partir de sa version sans contact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Video-based multimodal spontaneous emotion recognition using facial expressions and physiological signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ouzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bousefsaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamaleddine Djeldjli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choubeila Maaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Pruski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI’22)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, New Orleans, United States. pp.2459-2468, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW56347.2022.00275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790836v1</w:t>
+                <w:t xml:space="preserve">hal-03790802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video-based multimodal spontaneous emotion recognition using facial expressions and physiological signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation sans contact de la tension artérielle par intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bousefsaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Desquins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamaleddine Djeldjli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ouzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choubeila Maaoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Handicap 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPRW56347.2022.00275⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03790802v1</w:t>
+                <w:t xml:space="preserve">hal-03790827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation sans contact de la tension artérielle par intelligence artificielle</w:t>
+                <w:t xml:space="preserve">Transformée en ondelettes et IA pour la reconstruction d'un signal PPG en contact à partir de sa version sans contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bousefsaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamaleddine Djeldjli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choubeila Maaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pruski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI’22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790827v1</w:t>
+                <w:t xml:space="preserve">hal-03790836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LCOMS Lab's approach to the Vision For Vitals (V4V) Challenge</w:t>
               </w:r>
@@ -1180,51 +1180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choubeila Maaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pruski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Bereksi-Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1288,51 +1288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bousefsaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choubeila Maaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Bereksi-Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 10th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.830-834, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1535,51 +1535,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouzar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamaleddine Djeldjli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bousefsaf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choubeila Maaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.106592" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790758v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Desquins" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pruski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2022.103895" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352099v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2021.104860" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bereksi-Reguig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2020.102242" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790836v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790802v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00275" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790827v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924239" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouzar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamaleddine Djeldjli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bousefsaf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choubeila Maaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.106592" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790758v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Desquins" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pruski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2022.103895" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145373v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bereksi-Reguig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2020.102242" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352099v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2021.104860" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00275" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790827v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790836v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924239" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>