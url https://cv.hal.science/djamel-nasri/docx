--- v0 (2026-03-03)
+++ v1 (2026-05-20)
@@ -468,160 +468,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and prediction of the volumetric and acoustic properties of two biodiesel fuels up to 200 MPa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Habrioux</w:t>
+                <w:t xml:space="preserve">Reply to “Comment on ‘Computation of Isobaric Thermal Expansivity from Liquid Density Measurements. Application to Toluene”’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128677⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (4), pp.1047-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.3c00089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400788v1</w:t>
+                <w:t xml:space="preserve">hal-05400786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and Modeling of Speed of Sound in Binary Mixtures of Methyl Oleate with n-Hexane or n-Decane Under Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -640,401 +627,414 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Nasri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44 (7), pp.99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10765-023-03208-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to “Comment on ‘Computation of Isobaric Thermal Expansivity from Liquid Density Measurements. Application to Toluene”’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement and prediction of the volumetric and acoustic properties of two biodiesel fuels up to 200 MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Habrioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João A.P. Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 68 (4), pp.1047-1051. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 349, pp.128677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.3c00089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400786v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density, Speed of Sound, Compressibility, and Excess Properties in a Carbon Dioxide + n -Docosane Binary Mixture from 10 to 70 MPa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speed of Sound, Density, and Related Thermophysical Properties of the Methyl Caprate + Methyl Oleate Binary System from 0.1 MPa to 70 MPa at 303.15 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Nasri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.2c00472⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (2), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-021-02930-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962170v1</w:t>
+                <w:t xml:space="preserve">hal-03693087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed of Sound, Density, and Related Thermophysical Properties of the Methyl Caprate + Methyl Oleate Binary System from 0.1 MPa to 70 MPa at 303.15 K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Density, Speed of Sound, Compressibility, and Excess Properties in a Carbon Dioxide + n -Docosane Binary Mixture from 10 to 70 MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Galliero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djamel Nasri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 43 (2), pp.23. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (11), pp.3374-3384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10765-021-02930-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.2c00472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693087v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of Isobaric Thermal Expansivity from Liquid Density Measurements. Application to Toluene</w:t>
               </w:r>
@@ -1118,83 +1118,83 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density, Speed of Sound, Compressibility, and Excess Properties of the Carbon Dioxide + n -Heptadecane Binary Mixture from 10 to 70 MPa</w:t>
+                <w:t xml:space="preserve">Density, Speed of Sound, Compressibility, and Excess Properties of the Carbon Dioxide + n-Heptadecane Binary Mixture from 10 to 70 MPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Galliero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1280,51 +1280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Galliero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1410,51 +1410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Wahidou Saley Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Galliero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1635,51 +1635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.W. Saley Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Galliero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2062,273 +2062,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed of sound, density, and derivative properties of fatty acid methyl and ethyl esters under high pressure: Methyl caprate and ethyl caprate</w:t>
+                <w:t xml:space="preserve">High pressure thermophysical characterization of fuel used for testing and calibrating diesel injection systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.H.I. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Boned</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/je300405a⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98, pp.288-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830712v1</w:t>
+                <w:t xml:space="preserve">hal-00830706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure thermophysical characterization of fuel used for testing and calibrating diesel injection systems</w:t>
+                <w:t xml:space="preserve">Speed of sound, density, and derivative properties of fatty acid methyl and ethyl esters under high pressure: Methyl caprate and ethyl caprate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.H.I. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Nasri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Boned</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (10), pp.2667-2676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je300405a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.04.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00830706v1</w:t>
+                <w:t xml:space="preserve">hal-00830712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the polymer foam process by the residence time distribution approach</w:t>
               </w:r>
@@ -2686,260 +2686,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIMISATION OF EXTRUDED POLYMER FOAM BY THE RESIDENT TIME DISTRIBUTION APPROACH</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Larochette</w:t>
+                <w:t xml:space="preserve">Thermophysical characterization of perfluocarbons using a modifiec SAFT equation of state based on high pressure speed of sound data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manuel Pineiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Polymer Processing Society 24th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, salerno, Italy</w:t>
+              <w:t xml:space="preserve">18th European Conference on Thermophysical Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Pau, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00342785v1</w:t>
+                <w:t xml:space="preserve">hal-00369822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical characterization of perfluocarbons using a modifiec SAFT equation of state based on high pressure speed of sound data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lafitte</w:t>
+                <w:t xml:space="preserve">OPTIMISATION OF EXTRUDED POLYMER FOAM BY THE RESIDENT TIME DISTRIBUTION APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Larochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Graebling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Thermophysical Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Pau, France. pp.1</w:t>
+              <w:t xml:space="preserve">the Polymer Processing Society 24th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369822v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00342785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2957,90 +2957,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VISCOSITY OF FATTY ACID METHYL ESTERS UNDER PRESSURE: METHYL OLEATE AND METHYL LINOLEATE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Habrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Galliero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3247,51 +3247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05397950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Adjie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bordes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brito" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Nasri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Normandin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-67-57-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05088914v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alanderson Arthu Ara&#250;jo Alves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Frutuoso Leal da Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Bazile" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosiberto Batista de Sant&#8217;ana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.134707" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04935186v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daridon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.4c00164" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400788v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Habrioux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A.P. Coutinho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128677" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04935201v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-023-03208-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.3c00089" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03962170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Galliero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.2c00472" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-021-02930-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.1c00634" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.1c00311" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462178v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Hoang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-020-02694-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02418893v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Wahidou Saley Hamani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b00311" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habrioux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044047v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Saley Hamani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803222v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00162" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856177v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cassi&#232;de" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pauly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef400910v" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830281v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Varet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef400266t" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830712v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.I. Ndiaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je300405a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boned" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.04.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSP7GQTZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Larochette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graebling" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;onardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie800836j" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05088946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16399" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831668v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafitte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plantier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bessieres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manuel Pineiro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05397950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Adjie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bordes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brito" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Nasri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Normandin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-67-57-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05088914v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alanderson Arthu Ara&#250;jo Alves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Frutuoso Leal da Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Bazile" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosiberto Batista de Sant&#8217;ana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.134707" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04935186v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daridon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.4c00164" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400786v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.3c00089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04935201v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-023-03208-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400788v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Habrioux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A.P. Coutinho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128677" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-021-02930-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03962170v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Galliero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.2c00472" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.1c00634" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.1c00311" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462178v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Hoang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-020-02694-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02418893v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Wahidou Saley Hamani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b00311" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habrioux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044047v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Saley Hamani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803222v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00162" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856177v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cassi&#232;de" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pauly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef400910v" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830281v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Varet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef400266t" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830706v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.I. Ndiaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boned" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.04.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSP7GQTZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830712v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je300405a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Larochette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graebling" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;onardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie800836j" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05088946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16399" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831668v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369822v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafitte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plantier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bessieres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manuel Pineiro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342785v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>