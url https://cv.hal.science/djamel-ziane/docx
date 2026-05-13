--- v0 (2026-03-23)
+++ v1 (2026-05-13)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -502,814 +502,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive fuzzy direct flux-vector control for stand-alone DFIG-AC systems improving voltage/frequency stability with battery storage</w:t>
+                <w:t xml:space="preserve">Optimized voltage vector selection for dual-star induction motor: Robust predictive direct torque control-based hysteresis-free approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oualid Djoudi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Salah Tamalouzt</w:t>
+                <w:t xml:space="preserve">Amel Kasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Ouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Belkhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Azeddine Houari</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2025.116983⟩</w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2025.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05339541v1</w:t>
+                <w:t xml:space="preserve">hal-05339543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Unbalanced Coordinate Transformation withSuper-TwistingControl and Observation for Unbalance and Disturbance Load Voltage Mitigations in Stand Alone Four-Leg Inverters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Said Barkat</w:t>
+                <w:t xml:space="preserve">New multi-level DTC based on fuzzy logic approach for torque ripples mitigation of grid-connected DFIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Djoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Lalouni Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Tamalouzt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Ziane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3558869⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (9), pp.321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40435-025-01816-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026931v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized voltage vector selection for dual-star induction motor: Robust predictive direct torque control-based hysteresis-free approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youcef Belkhier</w:t>
+                <w:t xml:space="preserve">A nonlinear observer-based control strategy for hybrid energy storage systems to improve voltage disturbance rejection in DC microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syphax Ihammouchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chebabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Rekioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2025.09.015⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.1253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-30789-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339543v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Enhancement of an LADRC Controller Using LDOB-Based Observers for PMSMs in Electric Vehicles: An Experimental Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Bourek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoudir Kakouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjabar Benrabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 107 (9), pp.12369-12390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00202-025-03155-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear observer-based control strategy for hybrid energy storage systems to improve voltage disturbance rejection in DC microgrids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Chebabhi</w:t>
+                <w:t xml:space="preserve">Adaptive fuzzy direct flux-vector control for stand-alone DFIG-AC systems improving voltage/frequency stability with battery storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Djoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Lalouni Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Tamalouzt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-30789-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2025.116983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557188v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New multi-level DTC based on fuzzy logic approach for torque ripples mitigation of grid-connected DFIG</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salah Tamalouzt</w:t>
+                <w:t xml:space="preserve">3-D Unbalanced Coordinate Transformation withSuper-TwistingControl and Observation for Unbalance and Disturbance Load Voltage Mitigations in Stand Alone Four-Leg Inverters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Barkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Ziane</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Benbouhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benkhoris Mohamed Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dynamics and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (9), pp.321. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40435-025-01816-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3558869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339542v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel fuzzy-logic-improved direct power control strategy for DFIG-based wind turbine through real-time OPAL-RT validation</w:t>
               </w:r>
@@ -1477,51 +1477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Bekhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Belkhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1549,1419 +1549,1285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear observer-based control strategy for hybrid energy storage systems to improve voltage disturbance rejection in DC microgrids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Syphax Ihammouchen</w:t>
+                <w:t xml:space="preserve">Enhanced Linear State Observer–Based PLL‐Less Vector‐Oriented Control Method for a Three‐Phase PWM Rectifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouk Defdaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Chebabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Toufik Rekioua</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Barkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-30789-6⟩</w:t>
+              <w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/etep/7191464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557813v1</w:t>
+                <w:t xml:space="preserve">hal-05026947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage and Current Balancing of a Faulty Photovoltaic System Connected to Cascaded H‐Bridge Multilevel Inverter</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Real-Time Implementation of a New Modified 3DSVPWM Control Method for Eliminating Zero-Sequence Circulating Current in Parallel Three-Phase Four-Leg Source Voltage Inverters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Addin Mohammed Al-Dwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Barkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syphax Ihammouchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2024/6585584⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.101121-101138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3430979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720635v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Optimization of a Five-Phase Permanent Magnet Synchronous Machine Exploiting the Fundamental and Third Harmonic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Oukrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Ziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (2), pp.117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/machines12020117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Implementation of a New Modified 3DSVPWM Control Method for Eliminating Zero-Sequence Circulating Current in Parallel Three-Phase Four-Leg Source Voltage Inverters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voltage and Current Balancing of a Faulty Photovoltaic System Connected to Cascaded H‐Bridge Multilevel Inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Djermouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Berboucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Tamalouzt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3430979⟩</w:t>
+              <w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2024/6585584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720632v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Linear State Observer–Based PLL‐Less Vector‐Oriented Control Method for a Three‐Phase PWM Rectifier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Control Based on Adaptative Fuzzy Control of Double-Star Permanent Synchronous Motor Supplied by PWM Inverters for Electric Propulsion of Ships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Said Barkat</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (10), pp.1451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/math12101451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/etep/7191464⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05026947v1</w:t>
+                <w:t xml:space="preserve">hal-04594344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Control Based on Adaptative Fuzzy Control of Double-Star Permanent Synchronous Motor Supplied by PWM Inverters for Electric Propulsion of Ships</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Modeling Approach in View of Vector Control and Behavior Analysis of a Multi-Three-Phase Star Permanent Magnet Synchronous Motor Drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Oukrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Djerioui</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (7), pp.1567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17071567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/math12101451⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04594344v1</w:t>
+                <w:t xml:space="preserve">hal-04528721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Modeling Approach in View of Vector Control and Behavior Analysis of a Multi-Three-Phase Star Permanent Magnet Synchronous Motor Drive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shu Mo</w:t>
+                <w:t xml:space="preserve">Robust Fault-Tolerant Control of a Five-Phase Permanent Magnet Synchronous Motor under an Open-Circuit Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemza Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (12), pp.5190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14125190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en17071567⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04528721v1</w:t>
+                <w:t xml:space="preserve">hal-04720634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Fault-Tolerant Control of a Five-Phase Permanent Magnet Synchronous Motor under an Open-Circuit Fault</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ali Djerioui</w:t>
+                <w:t xml:space="preserve">Fuzzy Logic-Enhanced Direct Power Control for Wind Turbines with Doubly Fed Induction Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Fathi Sayeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Tamalouzt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Deffaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Lalouni Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.103557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2024.103557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app14125190⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04720634v1</w:t>
+                <w:t xml:space="preserve">hal-05073950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Logic-Enhanced Direct Power Control for Wind Turbines with Doubly Fed Induction Generators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salah Tamalouzt</w:t>
+                <w:t xml:space="preserve">Control and Performance Analysis of an Indirect Matrix Converter Fed Triple Star Induction Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Oubelaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Periodica Polytechnica Electrical Engineering and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3311/PPee.22832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2024.103557⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05073950v1</w:t>
+                <w:t xml:space="preserve">hal-04594037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and Performance Analysis of an Indirect Matrix Converter Fed Triple Star Induction Motor</w:t>
-[...107 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">An Improved Direct Torque Control with an Advanced Broken-Bar Fault Diagnosis for Induction Motor Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oualid Aissa</w:t>
+                <w:t xml:space="preserve">Abderrahim Reffas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Talhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023, pp.1 - 18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2023/8816896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2971,161 +2837,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Modeling and Modular Control of Asymmetric Twelve-Phase (4×3) PMSG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahad Fatahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahad Fatahi</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Mohamed Assaad Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.106-111, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Assaad Hamida</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEEE67194.2025.11261910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a Wind Turbine based on DFIG by Improved Direct Torque Control using Fuzzy Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Fathi Sayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3134,110 +3000,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Tamalouzt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Sahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Deffaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Energies Renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54966/jreen.v1i1.1173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3247,297 +3113,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Domain Approaches For Harmonics Mitigation Using Three Phase SAPF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syphax Ihammouchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zebboudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Rekioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Mokrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Conference on Advances in Electrical and Communication Technologies (ICAECOT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Setif, Algeria. IEEE, pp.1-6, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICAECOT62402.2024.10994894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Switch Converter Topology For Double Traction Motors Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Azib</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adel Oubelaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nachaat Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Bajaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 5th Global Power, Energy and Communication Conference (GPECOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nevsehir, Turkey. IEEE, pp.114-119, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GPECOM58364.2023.10175744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3547,168 +3413,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des flux de puissance avec équilibrage des SOCs dans un Micro-réseau DC -Bateau électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3855,51 +3721,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557185v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Hanafi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim Fellah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Djeriri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55549/epstem.1202" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557193v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Ihammouchen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chebabhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ziane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Ghadbane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Rekioua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2026.120743" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104984v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fathi Sayeh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Tamalouzt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benyahia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lalouni Belaid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110968" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339541v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Djoudi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.116983" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Barkat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benbouhenni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benkhoris Mohamed Fouad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3558869" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Kasri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ouari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Belkhier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2025.09.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Slimani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Bourek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ammar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudir Kakouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjabar Benrabah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-025-03155-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557188v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-30789-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01816-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2025.111317" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026938v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bekhiti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/er/5985904" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557813v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720635v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Djermouni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Berboucha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/6585584" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528723v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Oukrid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines12020117" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Addin Mohammed Al-Dwa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Ziane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3430979" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Defdaf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/etep/7191464" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zeghlache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Djerioui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math12101451" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Mo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17071567" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zeghlache" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemza Mekki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14125190" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05073950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Deffaf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.103557" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594037v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Oubelaid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPee.22832" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Aissa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Reffas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Talhaoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/8816896" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahad Fatahi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assaad Hamida" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEE67194.2025.11261910" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557441v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Sahri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54966/jreen.v1i1.1173" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557419v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zebboudj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Mokrani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAECOT62402.2024.10994894" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557410v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachaat Mohamed" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Bajaj" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GPECOM58364.2023.10175744" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028383v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557185v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Hanafi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim Fellah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Djeriri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55549/epstem.1202" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557193v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Ihammouchen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chebabhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ziane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Ghadbane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Rekioua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2026.120743" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104984v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fathi Sayeh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Tamalouzt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benyahia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lalouni Belaid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110968" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339543v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Kasri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ouari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Belkhier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2025.09.015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339542v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Djoudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01816-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05542919v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-30789-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Slimani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Bourek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ammar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudir Kakouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjabar Benrabah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-025-03155-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.116983" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Barkat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benbouhenni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benkhoris Mohamed Fouad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3558869" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2025.111317" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026938v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bekhiti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/er/5985904" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026947v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Defdaf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/etep/7191464" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Addin Mohammed Al-Dwa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Ziane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3430979" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528723v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Oukrid" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines12020117" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720635v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Djermouni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Berboucha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/6585584" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594344v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zeghlache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Djerioui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math12101451" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528721v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Mo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17071567" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zeghlache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemza Mekki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14125190" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05073950v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Deffaf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.103557" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594037v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Oubelaid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPee.22832" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501528v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Aissa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Reffas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Talhaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/8816896" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557478v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahad Fatahi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assaad Hamida" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEE67194.2025.11261910" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557441v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Sahri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54966/jreen.v1i1.1173" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557419v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zebboudj" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Mokrani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAECOT62402.2024.10994894" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557410v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachaat Mohamed" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Bajaj" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GPECOM58364.2023.10175744" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028383v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>