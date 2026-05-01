--- v0 (2026-03-29)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> djaoued beladjine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean-BIM Approach for Improving the Performance of a Construction Project in the Design Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim El Mounla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaoued Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings13030654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturity Evaluation Methods for BIM-Based AR/VR in Construction Industry: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Monla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Assila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaoued Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Zghal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.101134-101154. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3281265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Quantity Surveying Data and BIM to Automate Mechanical and Electrical (M & E) Construction Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Sbiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaoued Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12094546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward BIM and LPS Data Integration for Lean Site Project Management: A State-of-the-Art Review and Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Sbiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaoued Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings11050196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional analysis of the collision process of a bead on a granular packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaoued Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79, pp.021305. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.79.021305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the collision of one rapid sphere on 3D packings: Experimental and numerical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaoued Beladjine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (2), pp.132-148. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2007.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision process between an incident bead and a three-dimensional granular packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaoued Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, pp.061305. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.75.061305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Projectile on a Granular Medium Described by a Collision Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaoued Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (24), pp.248001. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.248001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Element Method studies of the collision of one rapid sphere on 2D and 3D packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaoued Beladjine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.467-476. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2005-10022-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturity Measurement Framework for Evaluating BIM-Based AR/VR Systems Adapted from ISO/IEC 15939 Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Monla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Assila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaoued Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Zghal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Washington, United States. pp.79-95, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-61318-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators Specification for Maturity Evaluation of BIM-Based VR/AR Systems Using ISO/IEC 15939 Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Monla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaoued Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Assila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Zghal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on eXtended Reality (XR Salento)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lecce (ITALY), Italy. pp.249-258, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71707-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards AR/VR Maturity Model Adapted to the Building Information Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Assila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaoued Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rapperswil, Switzerland. pp.753-765, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62807-9_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Building Information Modeling in Property Industry: Beginning with Building Information Modeling Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Godefry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaoued Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBINMSM 2018: 20th International Conference on Building Information Models and Space Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One or More Building Information Modeling Managers in France: The Confusion of the Kind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaoued Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBINMSM 2018: 20th International Conference on Building Information Models and Space Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> djaoued beladjine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean-BIM Approach for Improving the Performance of a Construction Project in the Design Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim El Mounla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaoued Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings13030654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Quantity Surveying Data and BIM to Automate Mechanical and Electrical (M & E) Construction Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Sbiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaoued Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12094546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward BIM and LPS Data Integration for Lean Site Project Management: A State-of-the-Art Review and Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Sbiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaoued Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings11050196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional analysis of the collision process of a bead on a granular packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaoued Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79, pp.021305. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.79.021305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the collision of one rapid sphere on 3D packings: Experimental and numerical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaoued Beladjine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (2), pp.132-148. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2007.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision process between an incident bead and a three-dimensional granular packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaoued Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, pp.061305. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.75.061305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Projectile on a Granular Medium Described by a Collision Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaoued Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (24), pp.248001. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.248001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Element Method studies of the collision of one rapid sphere on 2D and 3D packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaoued Beladjine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.467-476. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2005-10022-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards AR/VR Maturity Model Adapted to the Building Information Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Assila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaoued Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rapperswil, Switzerland. pp.753-765, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62807-9_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Building Information Modeling in Property Industry: Beginning with Building Information Modeling Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Godefry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaoued Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBINMSM 2018: 20th International Conference on Building Information Models and Space Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One or More Building Information Modeling Managers in France: The Confusion of the Kind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaoued Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBINMSM 2018: 20th International Conference on Building Information Models and Space Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId43"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Mounla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaoued Beladjine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13030654" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569171v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Monla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Assila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3281265" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083078v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Sbiti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12094546" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083076v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Perrault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings11050196" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369242v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Ammi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Oger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.021305" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2007.04.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7XH67WF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.061305" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.248001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085765v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2005-10022-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM92XD7G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569168v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61318-0_7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569165v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71707-9_19" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_59" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108231v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Godefry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108206v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Mounla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaoued Beladjine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13030654" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083078v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Sbiti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12094546" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083076v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Perrault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings11050196" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369242v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Ammi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Oger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.021305" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2007.04.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7XH67WF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155179v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.061305" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.248001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2005-10022-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM92XD7G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753098v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Assila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_59" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Godefry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108206v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>