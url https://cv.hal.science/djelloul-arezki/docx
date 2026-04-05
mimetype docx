--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -738,217 +738,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The congruence between artistic training programs and the expectations of cultural operators. What place for entrepreneurial skills ?</w:t>
+                <w:t xml:space="preserve">La congruence entre les programmes de formations artistiques et les attentes des opérateurs culturels. Pour une analyse territoriale des compétences des travailleurs créatifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMAC - the International Conference on Arts and Cultural Management AIMAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIMAC, Jun 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Symposium International "Regards croisés sur les transformations de la gestion et des organisations publiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Panthéon-Assas, le Laboratoire de recherche en sciences de gestion Panthéon-Assas (LARGEPA) en collaboration avec l'École nationale d’administration publique et l’ADIMAP., Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647629v1</w:t>
+                <w:t xml:space="preserve">hal-04647634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La congruence entre les programmes de formations artistiques et les attentes des opérateurs culturels. Pour une analyse territoriale des compétences des travailleurs créatifs.</w:t>
+                <w:t xml:space="preserve">The congruence between artistic training programs and the expectations of cultural operators. What place for entrepreneurial skills ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International "Regards croisés sur les transformations de la gestion et des organisations publiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Panthéon-Assas, le Laboratoire de recherche en sciences de gestion Panthéon-Assas (LARGEPA) en collaboration avec l'École nationale d’administration publique et l’ADIMAP., Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">AIMAC - the International Conference on Arts and Cultural Management AIMAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMAC, Jun 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647634v1</w:t>
+                <w:t xml:space="preserve">hal-04647629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle de l’enquête à la Dewey, une solution pour réguler le paradoxe rigueur et pertinence. Une application à une recherche doctoral sur la formation des travailleurs créatifs</w:t>
               </w:r>
@@ -1485,217 +1485,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of ambassadors’ high involvement practices in territorial attractiveness strategies: a crossover between human resources management and place marketing</w:t>
+                <w:t xml:space="preserve">Quels cadres épistémologiques pour les recherches post-NPM ? Les apports de la philosophie pragmatiste à la Dewey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Carmouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Alaux</w:t>
+                <w:t xml:space="preserve">Soldo E.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Place Branding Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">9ème colloque de l’AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952552v1</w:t>
+                <w:t xml:space="preserve">hal-03083023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels cadres épistémologiques pour les recherches post-NPM ? Les apports de la philosophie pragmatiste à la Dewey</w:t>
+                <w:t xml:space="preserve">Identification of ambassadors’ high involvement practices in territorial attractiveness strategies: a crossover between human resources management and place marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Carmouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soldo E.</w:t>
+                <w:t xml:space="preserve">Christophe Alaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque de l’AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Place Branding Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083023v1</w:t>
+                <w:t xml:space="preserve">hal-03952552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes d’expression de la mobilisation collective des ressources humaines festivalières. Une exploration multi cas</w:t>
               </w:r>
@@ -1707,51 +1707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouchet R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soldo E.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Innovation, Culture et Tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne, Nov 2020, Bourgogne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1789,51 +1789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of the industrialization of cultural events on the institutional context of festivals. An analysis by professional groups of four festivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soldo E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouchet R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1923,51 +1923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Carmouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Gourbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
@@ -2465,122 +2465,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le manager de l’organisation ambidextre à la rencontre de la mobilisation collective de son équipe. Le cas d’un jeune festival public en perte de sens</w:t>
+                <w:t xml:space="preserve">Les antécédents de la mobilisation collective dans l’organisation évènementielle. Cas d’un jeune festival public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Keramidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues Euro MENA de Management Public, Aix Marseille Université, Groupe Européen pour l’Administration publique, MENAPAR, Mascate (Muscat) – Sultanat d’Oman, </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Muscat, Oman</w:t>
+              <w:t xml:space="preserve">1er WORKSHOP « De la théorie à la pratique, quels enjeux aujourd'hui pour le management et le reporting du capital humain ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807553v1</w:t>
+                <w:t xml:space="preserve">hal-01807557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser la mobilisation collective des ressources humaines dans une organisation ambidextre en perte de sens. Le cas d’un jeune festival public</w:t>
               </w:r>
@@ -2655,122 +2655,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les antécédents de la mobilisation collective dans l’organisation évènementielle. Cas d’un jeune festival public</w:t>
+                <w:t xml:space="preserve">Le manager de l’organisation ambidextre à la rencontre de la mobilisation collective de son équipe. Le cas d’un jeune festival public en perte de sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Keramidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er WORKSHOP « De la théorie à la pratique, quels enjeux aujourd'hui pour le management et le reporting du capital humain ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Dialogues Euro MENA de Management Public, Aix Marseille Université, Groupe Européen pour l’Administration publique, MENAPAR, Mascate (Muscat) – Sultanat d’Oman, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Muscat, Oman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807557v1</w:t>
+                <w:t xml:space="preserve">hal-01807553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilisation collective des ressources humaines dans les organisations évènementielles : le cas des festivals. Proposition d’un cadre conceptuel et d’un design de recherche</w:t>
               </w:r>
@@ -2940,109 +2940,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le manager hospitalier face à la mobilisation collective de son équipe : comment favoriser les conduites discrétionnaires ? Comparaison de deux pôles d’un CHRU</w:t>
+                <w:t xml:space="preserve">Encourager la mobilisation collective du personnel hospitalier : quels défis pour les managers ? Les leçons d’un CHRU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues Euro MENA de Management Public, Aix Marseille Université, Groupe Européen pour l’Administration publique, MENAPAR, Mascate (Muscat) – Sultanat d’Oman</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Muscat, Oman</w:t>
+              <w:t xml:space="preserve">5èmecolloque de l’Association Internationale de Recherche en Management Public (AIRMAP) : "Le management public entre confiance et défiance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807555v1</w:t>
+                <w:t xml:space="preserve">hal-01807567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilisation collective du personnel hospitalier à l’aune de l’éthique du care. Le cas du pôle gériatrie d’un CHRU</w:t>
               </w:r>
@@ -3117,109 +3117,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encourager la mobilisation collective du personnel hospitalier : quels défis pour les managers ? Les leçons d’un CHRU</w:t>
+                <w:t xml:space="preserve">Le manager hospitalier face à la mobilisation collective de son équipe : comment favoriser les conduites discrétionnaires ? Comparaison de deux pôles d’un CHRU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmecolloque de l’Association Internationale de Recherche en Management Public (AIRMAP) : "Le management public entre confiance et défiance"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Dialogues Euro MENA de Management Public, Aix Marseille Université, Groupe Européen pour l’Administration publique, MENAPAR, Mascate (Muscat) – Sultanat d’Oman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Muscat, Oman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807567v1</w:t>
+                <w:t xml:space="preserve">hal-01807555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants, une ressource stratégique pour les lycées ? Une application à la mobilisation collective des ressources humaines</w:t>
               </w:r>
@@ -3414,216 +3414,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable 5.3. A MODEL FOR CO-CONSTRUCTION OF A TERRITORIAL CULTURAL STRATEGY DELIVERABLE COGOV -Grant Agreement No. 770591 II. SP4. CHARACTERIZATION OF THE TERRITORIAL LEADERSHIP'S DIMENSIONS PROMOTING CO-CREATION OF THE TERRITORIAL CULTURAL STRATEGY</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel Markman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Moustier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aix-Marseile Université. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908497v1</w:t>
+                <w:t xml:space="preserve">hal-04908521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deliverable 5.3. A MODEL FOR CO-CONSTRUCTION OF A TERRITORIAL CULTURAL STRATEGY DELIVERABLE COGOV -Grant Agreement No. 770591 II. SP4. CHARACTERIZATION OF THE TERRITORIAL LEADERSHIP'S DIMENSIONS PROMOTING CO-CREATION OF THE TERRITORIAL CULTURAL STRATEGY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edina Soldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelloul Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Moustier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aix-Marseile Université. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliel Markman</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04908521v1</w:t>
+                <w:t xml:space="preserve">hal-04908497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable 5.2. INTERIM REPORT ON MANAGEMENT OF STAKEHOLDER GOVERNANCE IN THE CULTURAL FIELD -AIX-MARSEILLE PROVENCE AND LONDON CASES COGOV -Grant Agreement No. 770591 GENERAL INTRODUCTION OF D</w:t>
               </w:r>
@@ -3648,64 +3648,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Carmouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Moustier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel Markman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aix marseille université. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3749,51 +3749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Moustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3863,51 +3863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Moustier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aix Marseille Université. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3938,51 +3938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE) Part 4. Strategic Territorial Diagnosis 3 (STD 3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Moustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4052,51 +4052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Moustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4522,73 +4522,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Mohat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evènements, management et territoires, collection « Public Administration Today - Administration publique aujourd’hui » (ARNAUD C., KERAMIDAS O., PASQUIER M)</w:t>
+              <w:t xml:space="preserve">Evènements, management et territoires. Aspects managériaux et études de cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807548v1</w:t>
+                <w:t xml:space="preserve">hal-02444944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la recherche francophone à la compréhension du phénomène des mégas évènements. Le cas des Capitales européennes de la culture</w:t>
               </w:r>
@@ -4617,73 +4617,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Mohat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evènements, management et territoires. Aspects managériaux et études de cas</w:t>
+              <w:t xml:space="preserve">Evènements, management et territoires, collection « Public Administration Today - Administration publique aujourd’hui » (ARNAUD C., KERAMIDAS O., PASQUIER M)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444944v1</w:t>
+                <w:t xml:space="preserve">hal-01807548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4838,51 +4838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Haller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Arezki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Soldo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.132.0055" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03353535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Kubler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keramidas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.063.0015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.025.0051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.202.0041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350805v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350832v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmouze, L." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soldo, E." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323945v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet, R." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952552v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carmouze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083023v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soldo E." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet R." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444946v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keramidas Olivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807553v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807565v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807556v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807555v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807552v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807567v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807568v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saboune" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moustier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Markman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Peres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Serval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chomienne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02444938v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444941v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Mohat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Haller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Arezki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Soldo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.132.0055" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03353535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Kubler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keramidas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.063.0015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.025.0051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.202.0041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647634v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647629v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350805v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350832v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmouze, L." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soldo, E." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323945v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet, R." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083023v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carmouze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soldo E." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet R." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444946v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keramidas Olivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807565v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807556v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807567v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807552v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807555v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807568v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saboune" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908521v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Markman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moustier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Peres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Serval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chomienne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02444938v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444941v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Mohat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807548v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>