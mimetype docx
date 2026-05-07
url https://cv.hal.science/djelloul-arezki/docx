--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -738,217 +738,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La congruence entre les programmes de formations artistiques et les attentes des opérateurs culturels. Pour une analyse territoriale des compétences des travailleurs créatifs.</w:t>
+                <w:t xml:space="preserve">The congruence between artistic training programs and the expectations of cultural operators. What place for entrepreneurial skills ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International "Regards croisés sur les transformations de la gestion et des organisations publiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Panthéon-Assas, le Laboratoire de recherche en sciences de gestion Panthéon-Assas (LARGEPA) en collaboration avec l'École nationale d’administration publique et l’ADIMAP., Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">AIMAC - the International Conference on Arts and Cultural Management AIMAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMAC, Jun 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647634v1</w:t>
+                <w:t xml:space="preserve">hal-04647629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The congruence between artistic training programs and the expectations of cultural operators. What place for entrepreneurial skills ?</w:t>
+                <w:t xml:space="preserve">La congruence entre les programmes de formations artistiques et les attentes des opérateurs culturels. Pour une analyse territoriale des compétences des travailleurs créatifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMAC - the International Conference on Arts and Cultural Management AIMAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIMAC, Jun 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Symposium International "Regards croisés sur les transformations de la gestion et des organisations publiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Panthéon-Assas, le Laboratoire de recherche en sciences de gestion Panthéon-Assas (LARGEPA) en collaboration avec l'École nationale d’administration publique et l’ADIMAP., Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647629v1</w:t>
+                <w:t xml:space="preserve">hal-04647634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle de l’enquête à la Dewey, une solution pour réguler le paradoxe rigueur et pertinence. Une application à une recherche doctoral sur la formation des travailleurs créatifs</w:t>
               </w:r>
@@ -1295,817 +1295,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de la philosophie pragmatiste à la Dewey pour l'étude des projets collaboratifs territoriaux. Le cas des espaces de démocratie intensive</w:t>
+                <w:t xml:space="preserve">La mobilisation collective des ressources humaines génère-t-elle nécessairement des effets positifs ? Une exploration dans quatre organisations festivalières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmouze, L.</w:t>
+                <w:t xml:space="preserve">Fouchet, R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soldo, E.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Congrès de l’AGRH « Vers une approche inclusive de la GRH ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">3eme Forum de l’IMPGT, organisé en collaboration avec le GRT « Santé et sécurité au travail » de l’Association francophone de Gestion des Ressources humaines (AGRH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323941v1</w:t>
+                <w:t xml:space="preserve">hal-03323945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilisation collective des ressources humaines génère-t-elle nécessairement des effets positifs ? Une exploration dans quatre organisations festivalières</w:t>
+                <w:t xml:space="preserve">Les apports de la philosophie pragmatiste à la Dewey pour l'étude des projets collaboratifs territoriaux. Le cas des espaces de démocratie intensive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouchet, R.</w:t>
+                <w:t xml:space="preserve">Carmouze, L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soldo, E.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3eme Forum de l’IMPGT, organisé en collaboration avec le GRT « Santé et sécurité au travail » de l’Association francophone de Gestion des Ressources humaines (AGRH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">31ème Congrès de l’AGRH « Vers une approche inclusive de la GRH ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323945v1</w:t>
+                <w:t xml:space="preserve">hal-03323941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels cadres épistémologiques pour les recherches post-NPM ? Les apports de la philosophie pragmatiste à la Dewey</w:t>
+                <w:t xml:space="preserve">The effects of the industrialization of cultural events on the institutional context of festivals. An analysis by professional groups of four festivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Carmouze</w:t>
+                <w:t xml:space="preserve">Soldo E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soldo E.</w:t>
+                <w:t xml:space="preserve">Fouchet R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque de l’AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ENCATC digital congress “Cultural management and policy in a post-digital world – navigating uncertainty”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, ., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083023v1</w:t>
+                <w:t xml:space="preserve">hal-03083030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of ambassadors’ high involvement practices in territorial attractiveness strategies: a crossover between human resources management and place marketing</w:t>
+                <w:t xml:space="preserve">Quels cadres épistémologiques pour les recherches post-NPM ? Les apports de la philosophie pragmatiste à la Dewey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carmouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Carmouze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Alaux</w:t>
+                <w:t xml:space="preserve">Soldo E.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Place Branding Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">9ème colloque de l’AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952552v1</w:t>
+                <w:t xml:space="preserve">hal-03083023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formes d’expression de la mobilisation collective des ressources humaines festivalières. Une exploration multi cas</w:t>
+                <w:t xml:space="preserve">Identification of ambassadors’ high involvement practices in territorial attractiveness strategies: a crossover between human resources management and place marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carmouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouchet R.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soldo E.</w:t>
+                <w:t xml:space="preserve">Christophe Alaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Innovation, Culture et Tourisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne, Nov 2020, Bourgogne, France</w:t>
+              <w:t xml:space="preserve">International Place Branding Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083026v1</w:t>
+                <w:t xml:space="preserve">hal-03952552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of the industrialization of cultural events on the institutional context of festivals. An analysis by professional groups of four festivals</w:t>
+                <w:t xml:space="preserve">Les formes d’expression de la mobilisation collective des ressources humaines festivalières. Une exploration multi cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fouchet R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Soldo E.</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouchet R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENCATC digital congress “Cultural management and policy in a post-digital world – navigating uncertainty”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, ., France</w:t>
+              <w:t xml:space="preserve">Workshop Innovation, Culture et Tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, Nov 2020, Bourgogne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083030v1</w:t>
+                <w:t xml:space="preserve">hal-03083026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a conceptual renewal of public management? A state of art of the francophone literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décrypter la boite noire festivalière : de l'émergence de facteurs de contingence aux fondations de l'organisation temporaire pluraliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelloul Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouchet Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t>
+              <w:t xml:space="preserve">8ème colloque de l’Association Internationale de Recherche en Management Public (AIRMAP) “Territoires intelligents et Management public durable”,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277941v1</w:t>
+                <w:t xml:space="preserve">hal-02444946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrypter la boite noire festivalière : de l'émergence de facteurs de contingence aux fondations de l'organisation temporaire pluraliste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a conceptual renewal of public management? A state of art of the francophone literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edina Soldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carmouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouchet Robert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque de l’Association Internationale de Recherche en Management Public (AIRMAP) “Territoires intelligents et Management public durable”,</w:t>
+              <w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444946v1</w:t>
+                <w:t xml:space="preserve">hal-02277941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet de territoire : une innovation managériale au service de l’action des organisations publiques territoriales</w:t>
               </w:r>
@@ -2212,51 +2212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouchet Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Institute of Administrative Science, International Congress, "Managing Migrations, Integration and Poverty: A Global Challenge for Governance and Public Administration"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2465,761 +2465,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les antécédents de la mobilisation collective dans l’organisation évènementielle. Cas d’un jeune festival public</w:t>
+                <w:t xml:space="preserve">Le manager hospitalier face à la mobilisation collective de son équipe : comment favoriser les conduites discrétionnaires ? Comparaison de deux pôles d’un CHRU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edina Soldo</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er WORKSHOP « De la théorie à la pratique, quels enjeux aujourd'hui pour le management et le reporting du capital humain ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Dialogues Euro MENA de Management Public, Aix Marseille Université, Groupe Européen pour l’Administration publique, MENAPAR, Mascate (Muscat) – Sultanat d’Oman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Muscat, Oman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807557v1</w:t>
+                <w:t xml:space="preserve">hal-01807555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser la mobilisation collective des ressources humaines dans une organisation ambidextre en perte de sens. Le cas d’un jeune festival public</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mobilisation collective du personnel hospitalier à l’aune de l’éthique du care. Le cas du pôle gériatrie d’un CHRU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Keramidas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque de l’Association Internationale de Recherche en Management Public (AIRMAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">5ème colloque de l’Association pour la Recherche Interdisciplinaire sur le Management des Entreprises (ARIMHE), Éthique et Management de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807565v1</w:t>
+                <w:t xml:space="preserve">hal-01807552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le manager de l’organisation ambidextre à la rencontre de la mobilisation collective de son équipe. Le cas d’un jeune festival public en perte de sens</w:t>
+                <w:t xml:space="preserve">Encourager la mobilisation collective du personnel hospitalier : quels défis pour les managers ? Les leçons d’un CHRU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edina Soldo</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues Euro MENA de Management Public, Aix Marseille Université, Groupe Européen pour l’Administration publique, MENAPAR, Mascate (Muscat) – Sultanat d’Oman, </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Muscat, Oman</w:t>
+              <w:t xml:space="preserve">5èmecolloque de l’Association Internationale de Recherche en Management Public (AIRMAP) : "Le management public entre confiance et défiance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807553v1</w:t>
+                <w:t xml:space="preserve">hal-01807567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilisation collective des ressources humaines dans les organisations évènementielles : le cas des festivals. Proposition d’un cadre conceptuel et d’un design de recherche</w:t>
+                <w:t xml:space="preserve">Le manager de l’organisation ambidextre à la rencontre de la mobilisation collective de son équipe. Le cas d’un jeune festival public en perte de sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keramidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Keramidas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque de l’Association Internationale de Recherche en Management Public (AIRMAP) : "Le management public entre confiance et défiance"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Dialogues Euro MENA de Management Public, Aix Marseille Université, Groupe Européen pour l’Administration publique, MENAPAR, Mascate (Muscat) – Sultanat d’Oman, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Muscat, Oman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807558v1</w:t>
+                <w:t xml:space="preserve">hal-01807553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How a cultural event manager can promote the collective mobilization of his team? The Case of a french public festival</w:t>
+                <w:t xml:space="preserve">Les antécédents de la mobilisation collective dans l’organisation évènementielle. Cas d’un jeune festival public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Keramidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Group for Public Administration (EGPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">1er WORKSHOP « De la théorie à la pratique, quels enjeux aujourd'hui pour le management et le reporting du capital humain ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807556v1</w:t>
+                <w:t xml:space="preserve">hal-01807557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encourager la mobilisation collective du personnel hospitalier : quels défis pour les managers ? Les leçons d’un CHRU</w:t>
+                <w:t xml:space="preserve">Favoriser la mobilisation collective des ressources humaines dans une organisation ambidextre en perte de sens. Le cas d’un jeune festival public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Olivaux</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keramidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmecolloque de l’Association Internationale de Recherche en Management Public (AIRMAP) : "Le management public entre confiance et défiance"</w:t>
+              <w:t xml:space="preserve">5ème colloque de l’Association Internationale de Recherche en Management Public (AIRMAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807567v1</w:t>
+                <w:t xml:space="preserve">hal-01807565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilisation collective du personnel hospitalier à l’aune de l’éthique du care. Le cas du pôle gériatrie d’un CHRU</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mobilisation collective des ressources humaines dans les organisations évènementielles : le cas des festivals. Proposition d’un cadre conceptuel et d’un design de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Keramidas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque de l’Association pour la Recherche Interdisciplinaire sur le Management des Entreprises (ARIMHE), Éthique et Management de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">5ème colloque de l’Association Internationale de Recherche en Management Public (AIRMAP) : "Le management public entre confiance et défiance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807552v1</w:t>
+                <w:t xml:space="preserve">hal-01807558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le manager hospitalier face à la mobilisation collective de son équipe : comment favoriser les conduites discrétionnaires ? Comparaison de deux pôles d’un CHRU</w:t>
+                <w:t xml:space="preserve">How a cultural event manager can promote the collective mobilization of his team? The Case of a french public festival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Olivaux</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keramidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues Euro MENA de Management Public, Aix Marseille Université, Groupe Européen pour l’Administration publique, MENAPAR, Mascate (Muscat) – Sultanat d’Oman</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Muscat, Oman</w:t>
+              <w:t xml:space="preserve">European Group for Public Administration (EGPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807555v1</w:t>
+                <w:t xml:space="preserve">hal-01807556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants, une ressource stratégique pour les lycées ? Une application à la mobilisation collective des ressources humaines</w:t>
               </w:r>
@@ -3414,216 +3414,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deliverable 5.3. A MODEL FOR CO-CONSTRUCTION OF A TERRITORIAL CULTURAL STRATEGY DELIVERABLE COGOV -Grant Agreement No. 770591 II. SP4. CHARACTERIZATION OF THE TERRITORIAL LEADERSHIP'S DIMENSIONS PROMOTING CO-CREATION OF THE TERRITORIAL CULTURAL STRATEGY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edina Soldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelloul Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliel Markman</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Moustier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aix-Marseile Université. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908521v1</w:t>
+                <w:t xml:space="preserve">hal-04908497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable 5.3. A MODEL FOR CO-CONSTRUCTION OF A TERRITORIAL CULTURAL STRATEGY DELIVERABLE COGOV -Grant Agreement No. 770591 II. SP4. CHARACTERIZATION OF THE TERRITORIAL LEADERSHIP'S DIMENSIONS PROMOTING CO-CREATION OF THE TERRITORIAL CULTURAL STRATEGY</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel Markman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Moustier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aix-Marseile Université. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Moustier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04908497v1</w:t>
+                <w:t xml:space="preserve">hal-04908521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable 5.2. INTERIM REPORT ON MANAGEMENT OF STAKEHOLDER GOVERNANCE IN THE CULTURAL FIELD -AIX-MARSEILLE PROVENCE AND LONDON CASES COGOV -Grant Agreement No. 770591 GENERAL INTRODUCTION OF D</w:t>
               </w:r>
@@ -3635,77 +3635,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Carmouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Moustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel Markman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aix marseille université. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3717,431 +3717,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE). Part 1. General Presentation of the Research</w:t>
+                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE) Part 2. Strategic Territorial Diagnosis 1 (STD 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Moustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Aix Marseille Université. 2020</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aix Marseille Université (AMU). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908591v1</w:t>
+                <w:t xml:space="preserve">hal-04908578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE) Part 3. Strategic Territorial Diagnosis 2 (STD 2)</w:t>
+                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE). Part 1. General Presentation of the Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Moustier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Peres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aix Marseille Université. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908557v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE) Part 4. Strategic Territorial Diagnosis 3 (STD 3)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE) Part 3. Strategic Territorial Diagnosis 2 (STD 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edina Soldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Moustier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Aix-Marseile Université. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aix Marseille Université. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908542v1</w:t>
+                <w:t xml:space="preserve">hal-04908557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE) Part 2. Strategic Territorial Diagnosis 1 (STD 1)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE) Part 4. Strategic Territorial Diagnosis 3 (STD 3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelloul Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Moustier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aix Marseille Université (AMU). 2020</w:t>
+              <w:t xml:space="preserve">Aix-Marseile Université. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908578v1</w:t>
+                <w:t xml:space="preserve">hal-04908542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des processus et impacts de la politique culturelle déployée par le Département des Yvelines à partir du 1er janvier 2016</w:t>
               </w:r>
@@ -4179,51 +4179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chomienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Gourbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Versailles Saint Quentin en Yvelines (UVSQ); Université Aix Marseille; IAE de Versailles Saint-Quentin-en-Yvelines ISM; Institut de Management Public et Gouvernance Territoriale - IMPGT. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4522,73 +4522,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Mohat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evènements, management et territoires. Aspects managériaux et études de cas</w:t>
+              <w:t xml:space="preserve">Evènements, management et territoires, collection « Public Administration Today - Administration publique aujourd’hui » (ARNAUD C., KERAMIDAS O., PASQUIER M)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444944v1</w:t>
+                <w:t xml:space="preserve">hal-01807548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la recherche francophone à la compréhension du phénomène des mégas évènements. Le cas des Capitales européennes de la culture</w:t>
               </w:r>
@@ -4617,73 +4617,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Mohat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evènements, management et territoires, collection « Public Administration Today - Administration publique aujourd’hui » (ARNAUD C., KERAMIDAS O., PASQUIER M)</w:t>
+              <w:t xml:space="preserve">Evènements, management et territoires. Aspects managériaux et études de cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807548v1</w:t>
+                <w:t xml:space="preserve">hal-02444944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4838,51 +4838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Haller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Arezki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Soldo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.132.0055" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03353535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Kubler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keramidas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.063.0015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.025.0051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.202.0041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647634v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647629v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350805v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350832v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmouze, L." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soldo, E." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323945v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet, R." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083023v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carmouze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soldo E." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet R." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444946v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keramidas Olivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807565v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807556v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807567v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807552v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807555v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807568v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saboune" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908521v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Markman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moustier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Peres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Serval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chomienne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02444938v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444941v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Mohat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807548v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Haller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Arezki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Soldo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.132.0055" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03353535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Kubler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keramidas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.063.0015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.025.0051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.202.0041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350805v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350832v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323945v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet, R." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soldo, E." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmouze, L." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soldo E." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet R." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083023v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carmouze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet Robert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keramidas Olivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807567v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807553v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807557v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807565v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807558v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807556v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807568v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saboune" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moustier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Markman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908578v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Peres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Serval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chomienne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02444938v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444941v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Mohat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>