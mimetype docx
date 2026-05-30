--- v2 (2026-05-07)
+++ v3 (2026-05-30)
@@ -1295,312 +1295,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilisation collective des ressources humaines génère-t-elle nécessairement des effets positifs ? Une exploration dans quatre organisations festivalières</w:t>
+                <w:t xml:space="preserve">Les apports de la philosophie pragmatiste à la Dewey pour l'étude des projets collaboratifs territoriaux. Le cas des espaces de démocratie intensive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouchet, R.</w:t>
+                <w:t xml:space="preserve">Carmouze, L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soldo, E.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3eme Forum de l’IMPGT, organisé en collaboration avec le GRT « Santé et sécurité au travail » de l’Association francophone de Gestion des Ressources humaines (AGRH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">31ème Congrès de l’AGRH « Vers une approche inclusive de la GRH ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323945v1</w:t>
+                <w:t xml:space="preserve">hal-03323941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de la philosophie pragmatiste à la Dewey pour l'étude des projets collaboratifs territoriaux. Le cas des espaces de démocratie intensive</w:t>
+                <w:t xml:space="preserve">La mobilisation collective des ressources humaines génère-t-elle nécessairement des effets positifs ? Une exploration dans quatre organisations festivalières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmouze, L.</w:t>
+                <w:t xml:space="preserve">Fouchet, R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soldo, E.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Congrès de l’AGRH « Vers une approche inclusive de la GRH ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">3eme Forum de l’IMPGT, organisé en collaboration avec le GRT « Santé et sécurité au travail » de l’Association francophone de Gestion des Ressources humaines (AGRH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323941v1</w:t>
+                <w:t xml:space="preserve">hal-03323945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of the industrialization of cultural events on the institutional context of festivals. An analysis by professional groups of four festivals</w:t>
+                <w:t xml:space="preserve">Les formes d’expression de la mobilisation collective des ressources humaines festivalières. Une exploration multi cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fouchet R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Soldo E.</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouchet R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENCATC digital congress “Cultural management and policy in a post-digital world – navigating uncertainty”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, ., France</w:t>
+              <w:t xml:space="preserve">Workshop Innovation, Culture et Tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, Nov 2020, Bourgogne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083030v1</w:t>
+                <w:t xml:space="preserve">hal-03083026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels cadres épistémologiques pour les recherches post-NPM ? Les apports de la philosophie pragmatiste à la Dewey</w:t>
               </w:r>
@@ -1612,51 +1612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Carmouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soldo E.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème colloque de l’AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1770,342 +1770,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formes d’expression de la mobilisation collective des ressources humaines festivalières. Une exploration multi cas</w:t>
+                <w:t xml:space="preserve">The effects of the industrialization of cultural events on the institutional context of festivals. An analysis by professional groups of four festivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Soldo E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fouchet R.</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soldo E.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Innovation, Culture et Tourisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne, Nov 2020, Bourgogne, France</w:t>
+              <w:t xml:space="preserve">ENCATC digital congress “Cultural management and policy in a post-digital world – navigating uncertainty”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, ., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083026v1</w:t>
+                <w:t xml:space="preserve">hal-03083030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrypter la boite noire festivalière : de l'émergence de facteurs de contingence aux fondations de l'organisation temporaire pluraliste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a conceptual renewal of public management? A state of art of the francophone literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edina Soldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carmouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouchet Robert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque de l’Association Internationale de Recherche en Management Public (AIRMAP) “Territoires intelligents et Management public durable”,</w:t>
+              <w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444946v1</w:t>
+                <w:t xml:space="preserve">hal-02277941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a conceptual renewal of public management? A state of art of the francophone literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décrypter la boite noire festivalière : de l'émergence de facteurs de contingence aux fondations de l'organisation temporaire pluraliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelloul Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouchet Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t>
+              <w:t xml:space="preserve">8ème colloque de l’Association Internationale de Recherche en Management Public (AIRMAP) “Territoires intelligents et Management public durable”,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277941v1</w:t>
+                <w:t xml:space="preserve">hal-02444946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet de territoire : une innovation managériale au service de l’action des organisations publiques territoriales</w:t>
               </w:r>
@@ -2212,51 +2212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouchet Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Institute of Administrative Science, International Congress, "Managing Migrations, Integration and Poverty: A Global Challenge for Governance and Public Administration"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2465,761 +2465,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le manager hospitalier face à la mobilisation collective de son équipe : comment favoriser les conduites discrétionnaires ? Comparaison de deux pôles d’un CHRU</w:t>
+                <w:t xml:space="preserve">Le manager de l’organisation ambidextre à la rencontre de la mobilisation collective de son équipe. Le cas d’un jeune festival public en perte de sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Olivaux</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keramidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues Euro MENA de Management Public, Aix Marseille Université, Groupe Européen pour l’Administration publique, MENAPAR, Mascate (Muscat) – Sultanat d’Oman</w:t>
+              <w:t xml:space="preserve">Dialogues Euro MENA de Management Public, Aix Marseille Université, Groupe Européen pour l’Administration publique, MENAPAR, Mascate (Muscat) – Sultanat d’Oman, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Muscat, Oman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807555v1</w:t>
+                <w:t xml:space="preserve">hal-01807553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilisation collective du personnel hospitalier à l’aune de l’éthique du care. Le cas du pôle gériatrie d’un CHRU</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les antécédents de la mobilisation collective dans l’organisation évènementielle. Cas d’un jeune festival public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Keramidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque de l’Association pour la Recherche Interdisciplinaire sur le Management des Entreprises (ARIMHE), Éthique et Management de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">1er WORKSHOP « De la théorie à la pratique, quels enjeux aujourd'hui pour le management et le reporting du capital humain ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807552v1</w:t>
+                <w:t xml:space="preserve">hal-01807557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encourager la mobilisation collective du personnel hospitalier : quels défis pour les managers ? Les leçons d’un CHRU</w:t>
+                <w:t xml:space="preserve">Favoriser la mobilisation collective des ressources humaines dans une organisation ambidextre en perte de sens. Le cas d’un jeune festival public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Olivaux</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keramidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmecolloque de l’Association Internationale de Recherche en Management Public (AIRMAP) : "Le management public entre confiance et défiance"</w:t>
+              <w:t xml:space="preserve">5ème colloque de l’Association Internationale de Recherche en Management Public (AIRMAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807567v1</w:t>
+                <w:t xml:space="preserve">hal-01807565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le manager de l’organisation ambidextre à la rencontre de la mobilisation collective de son équipe. Le cas d’un jeune festival public en perte de sens</w:t>
+                <w:t xml:space="preserve">La mobilisation collective des ressources humaines dans les organisations évènementielles : le cas des festivals. Proposition d’un cadre conceptuel et d’un design de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edina Soldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Keramidas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues Euro MENA de Management Public, Aix Marseille Université, Groupe Européen pour l’Administration publique, MENAPAR, Mascate (Muscat) – Sultanat d’Oman, </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Muscat, Oman</w:t>
+              <w:t xml:space="preserve">5ème colloque de l’Association Internationale de Recherche en Management Public (AIRMAP) : "Le management public entre confiance et défiance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807553v1</w:t>
+                <w:t xml:space="preserve">hal-01807558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les antécédents de la mobilisation collective dans l’organisation évènementielle. Cas d’un jeune festival public</w:t>
+                <w:t xml:space="preserve">How a cultural event manager can promote the collective mobilization of his team? The Case of a french public festival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Keramidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er WORKSHOP « De la théorie à la pratique, quels enjeux aujourd'hui pour le management et le reporting du capital humain ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Group for Public Administration (EGPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807557v1</w:t>
+                <w:t xml:space="preserve">hal-01807556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser la mobilisation collective des ressources humaines dans une organisation ambidextre en perte de sens. Le cas d’un jeune festival public</w:t>
+                <w:t xml:space="preserve">Encourager la mobilisation collective du personnel hospitalier : quels défis pour les managers ? Les leçons d’un CHRU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edina Soldo</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque de l’Association Internationale de Recherche en Management Public (AIRMAP)</w:t>
+              <w:t xml:space="preserve">5èmecolloque de l’Association Internationale de Recherche en Management Public (AIRMAP) : "Le management public entre confiance et défiance"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807565v1</w:t>
+                <w:t xml:space="preserve">hal-01807567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilisation collective des ressources humaines dans les organisations évènementielles : le cas des festivals. Proposition d’un cadre conceptuel et d’un design de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mobilisation collective du personnel hospitalier à l’aune de l’éthique du care. Le cas du pôle gériatrie d’un CHRU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Keramidas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque de l’Association Internationale de Recherche en Management Public (AIRMAP) : "Le management public entre confiance et défiance"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">5ème colloque de l’Association pour la Recherche Interdisciplinaire sur le Management des Entreprises (ARIMHE), Éthique et Management de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807558v1</w:t>
+                <w:t xml:space="preserve">hal-01807552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How a cultural event manager can promote the collective mobilization of his team? The Case of a french public festival</w:t>
+                <w:t xml:space="preserve">Le manager hospitalier face à la mobilisation collective de son équipe : comment favoriser les conduites discrétionnaires ? Comparaison de deux pôles d’un CHRU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edina Soldo</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Group for Public Administration (EGPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">Dialogues Euro MENA de Management Public, Aix Marseille Université, Groupe Européen pour l’Administration publique, MENAPAR, Mascate (Muscat) – Sultanat d’Oman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Muscat, Oman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807556v1</w:t>
+                <w:t xml:space="preserve">hal-01807555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants, une ressource stratégique pour les lycées ? Une application à la mobilisation collective des ressources humaines</w:t>
               </w:r>
@@ -3717,431 +3717,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE) Part 2. Strategic Territorial Diagnosis 1 (STD 1)</w:t>
+                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE). Part 1. General Presentation of the Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Moustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Aix Marseille Université (AMU). 2020</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aix Marseille Université. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908578v1</w:t>
+                <w:t xml:space="preserve">hal-04908591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE). Part 1. General Presentation of the Research</w:t>
+                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE) Part 3. Strategic Territorial Diagnosis 2 (STD 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Moustier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aix Marseille Université. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Peres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04908591v1</w:t>
+                <w:t xml:space="preserve">hal-04908557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE) Part 3. Strategic Territorial Diagnosis 2 (STD 2)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE) Part 4. Strategic Territorial Diagnosis 3 (STD 3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelloul Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Moustier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Aix Marseille Université. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aix-Marseile Université. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908557v1</w:t>
+                <w:t xml:space="preserve">hal-04908542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE) Part 4. Strategic Territorial Diagnosis 3 (STD 3)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE) Part 2. Strategic Territorial Diagnosis 1 (STD 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edina Soldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Moustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aix-Marseile Université. 2020</w:t>
+              <w:t xml:space="preserve">Aix Marseille Université (AMU). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908542v1</w:t>
+                <w:t xml:space="preserve">hal-04908578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des processus et impacts de la politique culturelle déployée par le Département des Yvelines à partir du 1er janvier 2016</w:t>
               </w:r>
@@ -4179,511 +4179,511 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chomienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Gourbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Versailles Saint Quentin en Yvelines (UVSQ); Université Aix Marseille; IAE de Versailles Saint-Quentin-en-Yvelines ISM; Institut de Management Public et Gouvernance Territoriale - IMPGT. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La complexité institutionnelle et l'enjeu du management des paradoxes : le cas du secteur culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelloul Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keramidas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edina Soldo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manager les paradoxes dans le secteur public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports de la recherche francophone à la compréhension du phénomène des mégas évènements. Le cas des Capitales européennes de la culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelloul Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edina Soldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Mohat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evènements, management et territoires, collection « Public Administration Today - Administration publique aujourd’hui » (ARNAUD C., KERAMIDAS O., PASQUIER M)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports de la recherche francophone à la compréhension du phénomène des mégas évènements. Le cas des Capitales européennes de la culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelloul Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edina Soldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Mohat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evènements, management et territoires. Aspects managériaux et études de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilisation collective des ressources humaines : un levier de pérennisation organisationnelle. Une approche contingente dans quatre organisations festivalières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. AMU - Aix Marseille Université; CERGAM - Centre d'Etudes et de Recherche en Gestion d'Aix-Marseille; IMPGT, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02444938v1</w:t>
-              </w:r>
-[...315 lines deleted...]
-                <w:t xml:space="preserve">hal-02444944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4838,51 +4838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Haller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Arezki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Soldo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.132.0055" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03353535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Kubler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keramidas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.063.0015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.025.0051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.202.0041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350805v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350832v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323945v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet, R." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soldo, E." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmouze, L." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soldo E." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet R." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083023v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carmouze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet Robert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keramidas Olivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807567v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807553v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807557v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807565v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807558v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807556v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807568v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saboune" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moustier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Markman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908578v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Peres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Serval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chomienne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02444938v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444941v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Mohat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Haller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Arezki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Soldo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.132.0055" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03353535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Kubler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keramidas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.063.0015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.025.0051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.202.0041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350805v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350832v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmouze, L." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soldo, E." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323945v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet, R." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet R." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soldo E." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083023v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carmouze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444946v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keramidas Olivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807553v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807557v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807556v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807567v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807552v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807555v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807568v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saboune" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moustier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Markman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Peres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Serval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chomienne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807548v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Mohat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02444938v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>