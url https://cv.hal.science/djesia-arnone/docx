--- v0 (2026-03-29)
+++ v1 (2026-05-12)
@@ -342,51 +342,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; microbiota model recapitulates and predicts individualised sensitivity to dietary emulsifier</w:t>
+                <w:t xml:space="preserve">In vitro microbiota model recapitulates and predicts individualised sensitivity to dietary emulsifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Rytter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrine Naimi</w:t>
@@ -452,201 +452,201 @@
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/gutjnl-2024-333925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05102288v1</w:t>
+                <w:t xml:space="preserve">hal-05613650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Platelets and von Willebrand Factor in the Procoagulant Phenotype of Inflammatory Bowel Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Campoli</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; microbiota model recapitulates and predicts individualised sensitivity to dietary emulsifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Rytter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Duquesnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjad198⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74 (5), pp.761-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2024-333925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458197v1</w:t>
+                <w:t xml:space="preserve">hal-05102288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles du facteur von Willebrand dans les maladies inflammatoires chronique de l'intestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -655,1273 +655,1269 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Usman Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djésia Arnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sang Thrombose Vaisseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (4), pp.159-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/stv.2024.1293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition et maladies inflammatoires chroniques de l'intestin : aspects physiopathologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of Platelets and von Willebrand Factor in the Procoagulant Phenotype of Inflammatory Bowel Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Schellenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djésia Arnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Campoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.banm.2024.07.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (5), pp.751-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjad198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04662775v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of von Willebrand Factor in Inflammatory Bowel Diseases: Beyond Bleeding and Thrombosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutrition et maladies inflammatoires chroniques de l'intestin : aspects physiopathologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djésia Arnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Boudaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Touly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyrin‐biroulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ibd/izae142⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 208 (8), pp.1008-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2024.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04701011v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Dive Into MicroRNAs in Inflammatory Bowel Disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Charlotte Heba</w:t>
+                <w:t xml:space="preserve">Implications of von Willebrand Factor in Inflammatory Bowel Diseases: Beyond Bleeding and Thrombosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djésia Arnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Gailly</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 29 (6), pp.986-999. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ibd/izac250⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 30 (12), pp.2500-2508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ibd/izae142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04168466v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food avoidance and fasting in patients with inflammatory bowel disease: Experience from the Nancy IBD nutrition clinic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Vieujean</w:t>
+                <w:t xml:space="preserve">Deep Dive Into MicroRNAs in Inflammatory Bowel Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaber Alfaifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Heba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djésia Arnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">United European Gastroenterology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ueg2.12385⟩</w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (6), pp.986-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ibd/izac250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04081950v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugars and Gastrointestinal Health</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Food avoidance and fasting in patients with inflammatory bowel disease: Experience from the Nancy IBD nutrition clinic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonsack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charlotte Heba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vieujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cgh.2021.12.011⟩</w:t>
+              <w:t xml:space="preserve">United European Gastroenterology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.361-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ueg2.12385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04165775v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term Overconsumption of Fat and Sugar Causes a Partially Reversible Pre-inflammatory Bowel Disease State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djésia Arnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Coumba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, pp.758518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnut.2021.758518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telomeres: New players in immune-mediated inflammatory diseases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Heba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Toupance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djésia Arnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyrin-Biroulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Benetos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 123, pp.102699. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaut.2021.102699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugars and Gastrointestinal Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djésia Arnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Heba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunay Kökten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+              <w:t xml:space="preserve">, 2021, 20 (9), pp.1912-1924.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cgh.2021.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calorie Restriction as a New Treatment of Inflammatory Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunay Kökten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Hansmannel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Coumba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Heba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2162,51 +2158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djesia Arnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Choukour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Coumba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">United European Gastroenterology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (6), pp.675-684. </w:t>
@@ -2370,292 +2366,551 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact of Microplastics on the Severity of Intestinal Inflammation in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Curaku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Touly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plastics 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Brisbane, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.21678.68161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P051 Diets enriched in fat and sugar and sex-dependant response to colitis in a mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Touly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djésia Arnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunay Kökten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Remy Umoret</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Umoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Stockholm, France. 18 (Supplement_1), pp.i312-i313, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjad212.0181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régimes enrichis en graisses et en sucre et réponse à la colite dépendante du sexe dans un modèle murin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djésia Arnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Touly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunay Kökten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Umoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées francophones d'hépato-gastroentérologie et d'oncologie digestive (JFHOD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la consommation alimentaire en sucre sur la sévérité de la colite chez l'animal et modulation du microbiote intestinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djésia Arnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biochimie, Biologie Moléculaire. Université de Lorraine, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020LORR0247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03274646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2665,105 +2920,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de régimes hypercaloriques sur l'inflammation intestinale : rôle du microbiote intestinal et mécanismes physiopathologiques dans un contexte de maladies inflammatoires chroniques de l'intestin (MCI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djésia Arnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences pharmaceutiques. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03297941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2831,51 +3086,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CFCE7D7"/>
+    <w:nsid w:val="B99AFBB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3062,51 +3317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/djesia-arnone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5892-9387" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241584957" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05476873v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boudaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;sia Arnone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Touly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025253" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102288v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rytter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Naimi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Lewis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Duquesnoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2024-333925" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458197v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Schellenberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lagrange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Ahmed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Campoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjad198" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05150181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacolley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Regnault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/stv.2024.1293" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04662775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Caron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin&#8208;biroulet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2024.07.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701011v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ibd/izae142" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04168466v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaber Alfaifi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Germain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Heba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gailly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ibd/izac250" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04081950v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonsack" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baumann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlotte Heba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vieujean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.12385" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04165775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chabot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunay K&#246;kten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2021.12.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03430881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vallier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.758518" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03311745v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Toupance" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Benetos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2021.102699" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475394v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03135550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hansmannel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Quilliot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmaa179" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920284v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fauny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando d'Amico" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Petitpain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-217927" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Muller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djesia Arnone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Choukour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640620919254" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bros&#233;us" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feugier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thieblemont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaugerie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjaa193" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558362v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Umoret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjad212.0181" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03274646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0247" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03297941v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/djesia-arnone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5892-9387" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241584957" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05476873v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boudaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;sia Arnone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Touly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025253" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613650v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rytter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Naimi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Lewis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Duquesnoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2024-333925" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05150181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lagrange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Ahmed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacolley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Regnault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/stv.2024.1293" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458197v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Schellenberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Campoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjad198" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04662775v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Caron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin&#8208;biroulet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2024.07.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701011v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ibd/izae142" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04168466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaber Alfaifi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Germain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Heba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gailly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ibd/izac250" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04081950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonsack" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baumann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlotte Heba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vieujean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.12385" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03430881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vallier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chabot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.758518" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03311745v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Toupance" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Benetos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2021.102699" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunay K&#246;kten" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2021.12.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03135550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hansmannel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Quilliot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmaa179" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920284v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fauny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando d'Amico" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Petitpain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-217927" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Muller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djesia Arnone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Choukour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640620919254" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bros&#233;us" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feugier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thieblemont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaugerie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjaa193" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590085v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Curaku" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Kopp" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Robert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21678.68161" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558362v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Umoret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjad212.0181" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05570939v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03274646v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0247" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03297941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>