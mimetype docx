--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -66,944 +66,944 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and modelling study of creaming in concentrated emulsions under centrifugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibrilla Mounkaila Noma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 193, pp.105380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear evolution of viscoplastic film flows down an inclined plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibrilla Mounkaila Noma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dagois-Bohy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (8), pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-023-00316-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primary instability of a visco-plastic film down an inclined plane: experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mounkaila Noma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dagois-Bohy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 922, pp.R2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creaming of concentrated emulsions under centrifugation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibrilla Mounkaila Noma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Fluid Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of a single non-Newtonian drop composed of an emulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibrilla Mounkaila Noma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Boukhetouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranim Chakleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Aachen (Aix la Chapelle), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Roll Waves in Mud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dagois-Bohy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibrilla Mounkaila Noma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dagois-Bohy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics (ICTAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of viscoplastic fluids down an incline plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibrilla Mounkaila Noma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dagois-Bohy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dagois-Bohy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Séverine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Bifurcations and Instabilities in Fluid Dynamics (BIFD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997261v1</w:t>
-              </w:r>
-[...415 lines deleted...]
-                <w:t xml:space="preserve">hal-03434855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1047,77 +1047,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibrilla Mounkaila Noma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristy Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1414,51 +1414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Mounkaila Noma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749417v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Boukhetouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranim Chakleh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dagois-Bohy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Millet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Botton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213801v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Sall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105380" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178039v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagois-Bohy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamda Ben Hadid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-023-00316-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounkaila Noma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.528" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy Touma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03663371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE1131" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213801v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Mounkaila Noma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Sall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105380" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178039v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagois-Bohy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Millet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamda Ben Hadid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Botton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-023-00316-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounkaila Noma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.528" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Boukhetouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranim Chakleh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997275v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dagois-Bohy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy Touma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03663371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE1131" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>