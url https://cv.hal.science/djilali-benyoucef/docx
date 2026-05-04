--- v0 (2026-04-10)
+++ v1 (2026-05-04)
@@ -3758,230 +3758,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved INC-MPPT algorithm based on passivity approach for photovoltaic system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Needed Data and Monte Carlo Simulation of the Electrons in Methane Gas at Low Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alla Eddine Toubal Maamar</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Gadoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electronics, Energy and Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">International School on Quantum Gases (ISQG2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Chlef, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001545v1</w:t>
+                <w:t xml:space="preserve">hal-04001547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Needed Data and Monte Carlo Simulation of the Electrons in Methane Gas at Low Temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An improved INC-MPPT algorithm based on passivity approach for photovoltaic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Belboula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelatif Gadoum</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Chabni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Eddine Toubal Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International School on Quantum Gases (ISQG2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Chlef, Algeria</w:t>
+              <w:t xml:space="preserve">International Conference on Electronics, Energy and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001547v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-Dimensional Modeling of kinetic Species in Capacitively Coupled Plasma in Methane</w:t>
               </w:r>
@@ -4667,51 +4667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhtar Zerikat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Chabni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on Electrical Engineering ICEEB'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Biskra, Algeria</w:t>
@@ -4779,51 +4779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Chabni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International sur les Energies Renouvelables et le Développement Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Tabarka, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7373,51 +7373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Benchebiba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mostefaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Gadoum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nour El Islam Ayad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Benyoucef" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321845v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Mohamed Amine Nedjar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9767/bcrec.20352" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321841v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2025.1.10" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466457v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Tahri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2025.3626552" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Tebani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2025.3540172" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321851v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chenoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322748v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3359116" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321840v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.8712" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2021.01.06" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Habib Allah Lahouel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/fiz-2003-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999807v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadda Nouar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Chiba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Denai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2021.03.22" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999812v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Bessaad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Taleb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Belboula" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2019.05.34" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2018.2885610" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995596v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mostafaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-6272/aac3cf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014757v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Helaimi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2016-0406" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Raouti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Flazi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2016.2577634" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001537v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinelaabidine Boudjema" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hamed Helaimi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Belmadani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CJECE.2015.2510584" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinelaabidine Boudjemaa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Saidi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.820" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001535v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24846/v24i2y201506" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2015.05.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBJPL3L1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828465v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907178" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201400031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VCTM9CS2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828468v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/16/6/09" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/4/044007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2250312" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828434v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belmadani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/IJPS10.028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828433v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3569708" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828432v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Settaouti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2042305" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Mouloudj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Eddine Toubal Maamar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018621v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995954v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001545v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Chabni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001547v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001542v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999851v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2302.06610" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038556v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020546v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024284v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014789v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Feyrouz Abdelgoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Zerikat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001552v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benbouhenni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIC.2016.7804183" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025619v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Derrouazin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001577v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Mokadem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001565v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001556v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001554v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=MR Fellague" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zaggaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965491v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001518v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983785v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971880v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001523v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Settaouti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001531v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001520v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001522v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aissaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hennad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029008v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Mokadem" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995589v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5444-5_62" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995614v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04789-4_55" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04001509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03983557v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TOU30040" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04001534v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Benchebiba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mostefaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Gadoum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nour El Islam Ayad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Benyoucef" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321845v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Mohamed Amine Nedjar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9767/bcrec.20352" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321841v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2025.1.10" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466457v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Tahri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2025.3626552" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Tebani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2025.3540172" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321851v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chenoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322748v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3359116" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321840v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.8712" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2021.01.06" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Habib Allah Lahouel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/fiz-2003-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999807v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadda Nouar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Chiba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Denai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2021.03.22" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999812v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Bessaad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Taleb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Belboula" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2019.05.34" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2018.2885610" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995596v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mostafaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-6272/aac3cf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014757v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Helaimi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2016-0406" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Raouti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Flazi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2016.2577634" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001537v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinelaabidine Boudjema" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hamed Helaimi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Belmadani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CJECE.2015.2510584" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinelaabidine Boudjemaa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Saidi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.820" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001535v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24846/v24i2y201506" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2015.05.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBJPL3L1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828465v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907178" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201400031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VCTM9CS2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828468v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/16/6/09" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/4/044007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2250312" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828434v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belmadani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/IJPS10.028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828433v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3569708" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828432v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Settaouti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2042305" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Mouloudj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Eddine Toubal Maamar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018621v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995954v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Chabni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001542v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999851v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2302.06610" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038556v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020546v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024284v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014789v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Feyrouz Abdelgoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Zerikat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001552v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benbouhenni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIC.2016.7804183" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025619v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Derrouazin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001577v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Mokadem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001565v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001556v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001554v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=MR Fellague" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zaggaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965491v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001518v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983785v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971880v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001523v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Settaouti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001531v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001520v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001522v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aissaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hennad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029008v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Mokadem" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995589v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5444-5_62" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995614v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04789-4_55" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04001509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03983557v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TOU30040" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04001534v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>