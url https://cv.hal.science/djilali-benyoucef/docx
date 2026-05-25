--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -66,6574 +66,8497 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of dielectric barrier discharge in Ar/He and Ar/O2 mixtures at atmospheric pressure</w:t>
+                <w:t xml:space="preserve">Modeling and Electrical Characterization of CO₂/Ar Dielectric Barrier Discharges at Atmospheric Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Benchebiba</w:t>
+                <w:t xml:space="preserve">Mohamed Chenoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mostefaoui</w:t>
+                <w:t xml:space="preserve">Hocine Tebani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Chemical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Chemical Reaction Engineering &amp; Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (1), pp.38-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9767/bcrec.20493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321849v1</w:t>
+                <w:t xml:space="preserve">hal-05619430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Ar/CH₄ Mixtures in Dielectric Barrier Discharge: A Simulation Approach for Hydrogen Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yahia Mohamed Amine Nedjar</w:t>
+                <w:t xml:space="preserve">Cold Plasma Modeling for Air Pollution Control: NOx Removal in Dielectric Barrier Discharge Reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Labdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mostefaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+                <w:t xml:space="preserve">Hocine Tebani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Chemical Reaction Engineering &amp; Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 20 (3), pp.458-470. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9767/bcrec.20352⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 21 (1), pp.180-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9767/bcrec.20560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321845v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional fluid modeling of methane dissociation in dielectric barrier discharge: Impact of voltage and dielectric constant</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hydrogen production from methane via inductively coupled plasma reactor: 2D simulation of impact of input power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Gadoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Tennyson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14311/ppt.2025.1.10⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100 (12), pp.125614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/ae2551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321841v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Fluid Model Study of a Planar Inductively Coupled Discharge in Ar/H 2 Mixture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of dielectric barrier discharge in Ar/He and Ar/O2 mixtures at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Benchebiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Gadoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nour El Islam Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466457v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Increasing Input Power on Methane Dissociation Dynamics in Inductively Coupled Plasma Reactor: A 2-D Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Ar/CH₄ Mixtures in Dielectric Barrier Discharge: A Simulation Approach for Hydrogen Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Mohamed Amine Nedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mostefaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Chemical Reaction Engineering &amp; Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (3), pp.458-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9767/bcrec.20352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2025.3540172⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05322736v1</w:t>
+                <w:t xml:space="preserve">hal-05321845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Simulation of CO2 Conversion in Dielectric Barrier Discharges</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">One-dimensional fluid modeling of methane dissociation in dielectric barrier discharge: Impact of voltage and dielectric constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Mohamed Amine Nedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mostefaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Semiconductor Devices &amp; Renewable Energies Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.10-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14311/ppt.2025.1.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321851v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supply Waveform Effect on the Characteristics of RF Capacitively Coupled Plasma in Ar/H 2 Mixture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Two-Dimensional Fluid Model Study of a Planar Inductively Coupled Discharge in Ar/H 2 Mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 52 (2), pp.399-406. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2024.3359116⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 53 (12), pp.3771-3786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2025.3626552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322748v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo Modeling and Simulation of Electron Dynamics in Low Temperature Methane Gas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Increasing Input Power on Methane Dissociation Dynamics in Inductively Coupled Plasma Reactor: A 2-D Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Gadoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Tebani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering technology and Applied science research </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48084/etasr.8712⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (5), pp.850-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2025.3540172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321840v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global model for the inductively coupled rf discharges in Ar/H2 mixture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Kinetic Simulation of CO2 Conversion in Dielectric Barrier Discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chenoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Tebani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics of Semiconductor Devices &amp; Renewable Energies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02 (01)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03995576v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and parametric study of dielectric barrier discharge in pure nitrogen at atmospheric pressure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Supply Waveform Effect on the Characteristics of RF Capacitively Coupled Plasma in Ar/H 2 Mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mostefaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Tebani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Tebani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turkish Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (2), pp.399-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2024.3359116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3906/fiz-2003-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03995571v1</w:t>
+                <w:t xml:space="preserve">hal-05322748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Climate Effects on the Performance of Solar Chimney Power Plants Using Numerical and Analytical Models: A Case Study for Chlef, Algeria</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Monte Carlo Modeling and Simulation of Electron Dynamics in Low Temperature Methane Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Gadoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15199/48.2021.03.22⟩</w:t>
+              <w:t xml:space="preserve">Engineering technology and Applied science research </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (6), pp.18153-18159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48084/etasr.8712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999807v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Control of multimachines System Using Fuzzy Logic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling and parametric study of dielectric barrier discharge in pure nitrogen at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Habib Allah Lahouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Belboula</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Tebani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15199/48.2019.05.34⟩</w:t>
+              <w:t xml:space="preserve">Turkish Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (1), pp.26-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3906/fiz-2003-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999812v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set of the Electron Collision Cross Sections for Methane Molecule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A global model for the inductively coupled rf discharges in Ar/H2 mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Tebani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2018.2885610⟩</w:t>
+              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.32-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15199/48.2021.01.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03995593v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical model parameters identification of radiofrequency discharge in argon through 1D3V/PIC-MC model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigation of Climate Effects on the Performance of Solar Chimney Power Plants Using Numerical and Analytical Models: A Case Study for Chlef, Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadda Nouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Chiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Denai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2058-6272/aac3cf⟩</w:t>
+              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (3), pp.115-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15199/48.2021.03.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03995596v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the permanent magnets locations on the voltage generated by permanent magnet generator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling and Control of multimachines System Using Fuzzy Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taieb Bessaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hamed Helaimi</w:t>
+                <w:t xml:space="preserve">Abdelkader Belboula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Energies Renouvelables</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (5), pp.143-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15199/48.2019.05.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04014757v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air molecule collision cross sections: calculation and validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Set of the Electron Collision Cross Sections for Methane Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Gadoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Toufik Tahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (3), pp.1505-1513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2018.2885610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjp-2016-0406⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03995620v1</w:t>
+                <w:t xml:space="preserve">hal-03995593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Identification of Electrical Parameters of Positive DC Point-to-Plane Corona Discharge in Dry Air Using RLS Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical model parameters identification of radiofrequency discharge in argon through 1D3V/PIC-MC model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Flazi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mohamed Mostafaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 44 (7), pp.1144-1149. </w:t>
+              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (9), pp.095401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2016.2577634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2058-6272/aac3cf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983537v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Algorithm Application in Asymmetrical 9-Level Inverter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Effect of the permanent magnets locations on the voltage generated by permanent magnet generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Helaimi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zinelaabidine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Power Electronics and Drive Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (2)</w:t>
+              <w:t xml:space="preserve">Revue des Energies Renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (4), pp.675-680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001537v1</w:t>
+                <w:t xml:space="preserve">hal-04014757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of Magnetic Field in the Reactor of RF Magnetized Plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Air molecule collision cross sections: calculation and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bachir Belmadani</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Tahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Electrical and Computer Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CJECE.2015.2510584⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (4), pp.346-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjp-2016-0406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025110v1</w:t>
+                <w:t xml:space="preserve">hal-03995620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascaded H-bridge Asymmetrical Seven-level Inverter Using THIPWM for High Power Induction Motor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Calculation of Magnetic Field in the Reactor of RF Magnetized Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'hamed Helaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hamza Saidi</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Belmadani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.820⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Electrical and Computer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (2), pp.122-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CJECE.2015.2510584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999789v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Adaptive Control Scheme for Induction Heating System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling and Identification of Electrical Parameters of Positive DC Point-to-Plane Corona Discharge in Dry Air Using RLS Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Raouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Flazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bachir Belmadani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Informatics and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (2), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (7), pp.1144-1149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24846/v24i2y201506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2016.2577634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001535v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved fictitious charge method for calculations of electric potential and field generated by point-to-plane electrodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Genetic Algorithm Application in Asymmetrical 9-Level Inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Helaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Yousfi</w:t>
+                <w:t xml:space="preserve">Zinelaabidine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Power Electronics and Drive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828470v1</w:t>
+                <w:t xml:space="preserve">hal-04001537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle modelling of magnetically confined oxygen plasma in low pressure radio frequency discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yousfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (1), pp.013510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4907178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Modelling of a Positive Point to Plane Corona Discharge at Atmospheric Pressure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cascaded H-bridge Asymmetrical Seven-level Inverter Using THIPWM for High Power Induction Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'hamed Helaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinelaabidine Boudjemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Saidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Plasma Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ctpp.201400031⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.844-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03983538v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ar+/Ar, O2+/O2 and N2+/N2 Elastic Momentum Collision Cross Sections : Calculation and Validation Using the Semi-Classical Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A New Adaptive Control Scheme for Induction Heating System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Helaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Yousfi</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Belmadani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (6), </w:t>
+              <w:t xml:space="preserve">Studies in Informatics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1009-0630/16/6/09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24846/v24i2y201506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828468v1</w:t>
+                <w:t xml:space="preserve">hal-04001535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle modelling of low-pressure radio-frequency magnetron discharges including the effects of self-induced electromagnetic fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Improved fictitious charge method for calculations of electric potential and field generated by point-to-plane electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yousfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (4), pp.044007. </w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76, pp.24-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/23/4/044007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2015.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828469v1</w:t>
+                <w:t xml:space="preserve">hal-03828470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Increasing Magnetic Field and Decreasing Pressure on Asymmetric Magnetron Radio Frequency Ar/O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Discharges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ar+/Ar, O2+/O2 and N2+/N2 Elastic Momentum Collision Cross Sections : Calculation and Validation Using the Semi-Classical Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yousfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1009-0630/16/6/09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2013.2250312⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03828464v1</w:t>
+                <w:t xml:space="preserve">hal-03828468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle-in-cell Monte Carlo simulation using free path method for radio frequency argon discharge modelling: Comparison with experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Electrical Modelling of a Positive Point to Plane Corona Discharge at Atmospheric Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Raouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Flazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Belmadani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the Physical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (33), pp.5256-5265. </w:t>
+              <w:t xml:space="preserve">Contributions to Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (10), pp.851-858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5897/IJPS10.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ctpp.201400031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828434v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-consistent particle modeling of radio frequency discharge in Ar/O2 mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Particle modelling of low-pressure radio-frequency magnetron discharges including the effects of self-induced electromagnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yousfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Belmadani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (4), pp.044007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/23/4/044007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3569708⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03828433v1</w:t>
+                <w:t xml:space="preserve">hal-03828469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIC MC Using Free Path for the Simulation of Low-Pressure RF Discharge in Argon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effects of Increasing Magnetic Field and Decreasing Pressure on Asymmetric Magnetron Radio Frequency Ar/O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yousfi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Settaouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (4), pp.829-838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2013.2250312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Particle-in-cell Monte Carlo simulation using free path method for radio frequency argon discharge modelling: Comparison with experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belmadani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the Physical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (33), pp.5256-5265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5897/IJPS10.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-consistent particle modeling of radio frequency discharge in Ar/O2 mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belmadani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (083304), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3569708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PIC MC Using Free Path for the Simulation of Low-Pressure RF Discharge in Argon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belmadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Settaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38 (4), pp.902-908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPS.2010.2042305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Hydrogen Production by Inductively Coupled Methane Plasma for Input Power Pin=700W</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen Oxides Abatement via Atmospheric Pressure Dielectric Barrier Discharge Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Labdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelatif Gadoum</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Habib Allah Lahouel</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Tebani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plasma Technology: Science, Engineering and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">The Fifth Doctoral Symposium on Technology: Process, Mechanical and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hassiba Benbouali University - CHLEF, Oct 2025, Chlef, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04022430v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Dimensional Modeling Of Dielectric Barrier Discharge in Pure Oxygen at Atmospheric Pressure Using Comsol Multiphysics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analysis of Atmospheric Pressure Dielectric Barrier Discharges in Nitrogen-Argon Mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Labdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelatif Gadoum</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Tebani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chenoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Materials, Energy and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, El Oued, Algeria</w:t>
+              <w:t xml:space="preserve">The Third International Conference on Materials, Energy &amp; Environment (MEE’2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Echahid Hamma Lakhdar – El Oued, Apr 2025, El Oued, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001538v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo Simulation of Electron Transport Coefficients in Oxygen, Nitrogen, and Air</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation of Atmospheric Dielectric Barrier Discharge in Oxygen gas using COMSOL Multiphysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Labdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Tebani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plasma and Energy Materials ICPEM2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">The third National Conference on Materials Science and Engineering (MSE’25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hassiba Benbouali University of Chlef, Jun 2025, Chlef, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018621v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Plasma Modeling in Dielectric Barrier Discharge by Using Comsol Multiphysics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical Study of Ozone Generated by Dielectric Barrier Discharge in O2-Ar Mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Labdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Tebani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plasma and Energy Materials ICPEM2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">The 3rd edition of the international conference on materials science and engineering and their impact on the environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Djilali Lyabes University- Sidi-Bel-Abbes, May 2024, Sidi Bel Abbes, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018615v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Important Electron Impact Collision Cross Sections with Methane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ozone Generation via Dielectric Barrier Discharge in The Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Labdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelatif Gadoum</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Taleb</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Tebani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Electrical Engineering ICEEB'18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Biskra, Algeria</w:t>
+              <w:t xml:space="preserve">the 1st National Conference on Energy and its Applications NCEA’2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yahia Fares University -Medea, Dec 2024, Medea, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03995954v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Needed Data and Monte Carlo Simulation of the Electrons in Methane Gas at Low Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Plasma Chemistry of Nitrogen in Dielectric Barrier Discharge Using COMSOL Multiphysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Labdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelatif Gadoum</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Tebani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International School on Quantum Gases (ISQG2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Chlef, Algeria</w:t>
+              <w:t xml:space="preserve">First international Seminar in Materials and Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ahmed zabana University of Ghelizane, Oct 2024, Ghelizane, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001547v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved INC-MPPT algorithm based on passivity approach for photovoltaic system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A One Dimensional Modeling Approach of Dielectric Barrier Discharges in Pure Carbon Dioxide Using Comsol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chenoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Tebani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alla Eddine Toubal Maamar</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Labdouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electronics, Energy and Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">First international Seminar in Materials and Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ahmed zabana University of Ghelizane, Oct 2024, Ghelizane, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001545v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Dimensional Modeling of kinetic Species in Capacitively Coupled Plasma in Methane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluid Modeling Study on The Effects of Argon Addition to Oxygen for Ozone Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Labdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelatif Gadoum</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M’hamed Helaimi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Tebani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Electrical Engineering ICEEB'18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Biskra, Algeria</w:t>
+              <w:t xml:space="preserve">The second International Conference on Physics of Semiconductor Devices, Renewable Energies and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tahri Mohamed University - Bechar, Nov 2024, Bechar, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025075v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Ozone Generation using an Oxygen Dielectric Barrier Discharge DBD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">kinetic Simulation of CO2 Conversion in Dielectric Barrier Discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chenoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Tebani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelatif Gadoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Electrical Engineering ICEEB'18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Biskra, Algeria</w:t>
+              <w:t xml:space="preserve">The second International Conference on Physics of Semiconductor Devices, Renewable Energies and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tahri Mohamed University - Bechar, Nov 2024, Bechar, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001542v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the Electron Swarm Parameters in He/H2 and Ne/H2 Mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zero Dimensional Modeling of Dielectric Barrier Discharge in Pure Carbon Dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chenoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mostefaoui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hocine Tebani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Labdouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Communications and Electrical Engineering ICCEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 3rd edition of the international conference on materials science and engineering and their impact on the environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Djilali Lyabes University- Sidi-Bel-Abbes, May 2024, Sidi-Bel-Abbes, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999851v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation d’une cheminée solaire à Chlef, Algérie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">1D model of Dielectric Barrier Discharges for Nitrogen N2 and Oxygen O2simulated by COMSOL Multiphysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Labdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Tebani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le 5ème séminaire international sur les énergies nouvelles et renouvelables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Ghardaïa, Algérie</w:t>
+              <w:t xml:space="preserve">The Fourth Doctoral Symposium on Technology: Process, Mechanical and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hassiba Benbouali University - CHLEF, Sep 2024, Chlef, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038556v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid modeling of first products species by electronic Impact with methane in Capacitively coupled plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical Kinetic Modeling of an Argon Gas Dielectric Barrier Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Labdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelatif Gadoum</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Tebani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Symposium in Plasma Physics and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">The 1st National Conference for Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Supérieure des Technologies Avancées (ENSTA – Algeria ), Nov 2024, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020546v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of Electron Swarm Parameters in Ar/H2 and Kr/H2 Mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Re-analysis of NOx Swarm Transport Data Using BOLSIG+ Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Labdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mostefaoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdelatif Gadoum</w:t>
+                <w:t xml:space="preserve">Hocine Tebani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chenoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Electrical Engineering ICEEB'18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Biskra, Algeria</w:t>
+              <w:t xml:space="preserve">The first National Conference on Matter Sciences: NCSM2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ziane Achour University - DJELFA, Dec 2023, Djelfa, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024284v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Production by inductively Coupled Plasma in Methane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the Electron Swarm Parameters in Pure CO2 Using BOLSIG+ Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chenoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Tebani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelatif Gadoum</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Taleb</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Labdouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth International Conference on Fracture Mechanics and Energy "Trends on Fracture and Environment"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Chlef, Algeria</w:t>
+              <w:t xml:space="preserve">The Third Doctoral Simposium on Technologie Process, Mechanical and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hassiba Benbouali University - CHLEF, Dec 2023, Chlef, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04014789v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study Between Sliding Mode Control (SMC) and Hybrid Control Fuzzy Sliding Mode (FSMC) for Induction Motor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Solving the Boltzmann Equation to Obtain the Electron Transport Coefficients in Pure CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chenoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Tebani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Labdouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Electrical Engineering ICEEB'18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Biskra, Algeria</w:t>
+              <w:t xml:space="preserve">The first National Conference on Matter Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ziane Achour University - DJELFA, Dec 2023, Djelfa, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001541v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande DTC deux niveaux sans vecteurs nuls basée sur les régulateurs hystérésis neuronale de la machine à induction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparison of Measured and Calculated Swarm Transport Data of N2, O2 and N2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Labdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Chabni</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Tebani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chenoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International sur les Energies Renouvelables et le Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Tabarka, Tunisia</w:t>
+              <w:t xml:space="preserve">The third Doctoral Symposium onTechnology: Process, Mechanical, Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hassiba Benbouali University - CHLEF, Dec 2023, Chlef, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001552v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of multicarrier SPWM strategies for five-level flying capacitor inverter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">One Dimensional Modeling Of Dielectric Barrier Discharge in Pure Oxygen at Atmospheric Pressure Using Comsol Multiphysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Habib Allah Lahouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zinelaabidine Boudjema</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Gadoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 8th International Conference on Modelling, Identification and Control (ICMIC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Symposium on Materials, Energy and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, El Oued, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMIC.2016.7804183⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03999797v1</w:t>
+                <w:t xml:space="preserve">hal-04001538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMTHD Strategy in Asymmetrical Seven-Level Inverter for High Power Induction Motor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling of Hydrogen Production by Inductively Coupled Methane Plasma for Input Power Pin=700W</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Gadoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Derrouazin</w:t>
+                <w:t xml:space="preserve">Hadj Mouloudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Eddine Toubal Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Habib Allah Lahouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Plasma Technology: Science, Engineering and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025619v1</w:t>
+                <w:t xml:space="preserve">hal-04022430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Study of a Corona Discharge at Atmospheric Pressure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Monte Carlo Simulation of Electron Transport Coefficients in Oxygen, Nitrogen, and Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Habib Allah Lahouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Azzedine Mokadem</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Tebani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Colloquium on Plasma Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">International Conference on Plasma and Energy Materials ICPEM2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001577v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CDM Based Controller Design for High Frequency Induction Heating System with LLC Tank</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Oxygen Plasma Modeling in Dielectric Barrier Discharge by Using Comsol Multiphysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Habib Allah Lahouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bachir Belmadani</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Tebani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEPE’ 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Plasma and Energy Materials ICPEM2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001565v1</w:t>
+                <w:t xml:space="preserve">hal-04018615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande par MLI pré-calculée d’un onduleur asymétrique. Application à la commande vectorielle d’une MAS de forte puissance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Calculation of Electron Swarm Parameters in Ar/H2 and Kr/H2 Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mostefaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zinelaabidine Boudjema</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Gadoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Conférence Internationale des Energies Renouvelables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Sousse, Tunisie</w:t>
+              <w:t xml:space="preserve">Second International Conference on Electrical Engineering ICEEB'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Biskra, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001556v1</w:t>
+                <w:t xml:space="preserve">hal-04024284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Implementation of a Two Output Series Resonant Inverter Using Arduino</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Hydrogen Production by inductively Coupled Plasma in Methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Gadoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Taleb</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Zaggaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Conférence Internationale des Energies Renouvelables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">The Fourth International Conference on Fracture Mechanics and Energy "Trends on Fracture and Environment"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Chlef, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001554v1</w:t>
+                <w:t xml:space="preserve">hal-04014789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetrical Voltage Cancellation Control for ZVS Series Resonant Inverter for Induction Heating System using IP Structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Comparative Study Between Sliding Mode Control (SMC) and Hybrid Control Fuzzy Sliding Mode (FSMC) for Induction Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Feyrouz Abdelgoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Zerikat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Chabni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Advanced Control (IWAC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Guelma, Algeria</w:t>
+              <w:t xml:space="preserve">Second International Conference on Electrical Engineering ICEEB'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Biskra, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001569v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Calculation of Magnetic Field Created by a Ring Magnet Used in Magnetron RF Reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">One-Dimensional Modeling of kinetic Species in Capacitively Coupled Plasma in Methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Gadoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bachir Belmadani</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Helaimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Electrical Engineering ICEEB’14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Biskra, Algeria</w:t>
+              <w:t xml:space="preserve">Second International Conference on Electrical Engineering ICEEB'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Biskra, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001528v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric modeling of a positive point to plan corona discharge at atmospheric pressure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling of Ozone Generation using an Oxygen Dielectric Barrier Discharge DBD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Habib Allah Lahouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Gadoum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIP 2011 : 18th International colloquium on Plasma processes Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">Second International Conference on Electrical Engineering ICEEB'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Biskra, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965491v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle particulaire optimisé pour la simulation électrodynamique des décharges RF utilisées pour les dépôts de nano-films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Important Electron Impact Collision Cross Sections with Methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Gadoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Taleb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Génie électrique, électronique et télécommunications (GEET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Second International Conference on Electrical Engineering ICEEB'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Biskra, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001518v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul Analytique du Champ Magnétique Créé par Deux Aimants Permanents Concentriques Utilisé dans les Décharges Plasmas Magnétrons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Needed Data and Monte Carlo Simulation of the Electrons in Methane Gas at Low Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Yousfi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Gadoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Séminaire Nationale sur le génie Electrique Appliqué aux énergies renouvelables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Chlef, Algérie</w:t>
+              <w:t xml:space="preserve">International School on Quantum Gases (ISQG2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Chlef, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983785v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF discharge characteristics from particle model based on two optimized Monte Carlo methods for collision treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An improved INC-MPPT algorithm based on passivity approach for photovoltaic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Belboula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bachir Belmadani</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Chabni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Eddine Toubal Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIX International Conference on Phenomena in Ionized Gases (ICPIG 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Cancún, Mexico</w:t>
+              <w:t xml:space="preserve">International Conference on Electronics, Energy and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971880v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution des équations de transport dans une décharge luminescente d'argon et l'étude de l'influence de différents paramètres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Calculation of the Electron Swarm Parameters in He/H2 and Ne/H2 Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mostefaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Settaouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical / Electronics Engineering Communication &amp; Physical systems ELECOM"04</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Communications and Electrical Engineering ICCEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, El Oued, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2302.06610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001523v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'une décharge luminescente continue dans l'argon Par la méthode de Monte Carlo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modélisation et simulation d’une cheminée solaire à Chlef, Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bachir Belmadani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence Nationale sur la Haute Tension CNHT'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Oran, Algeria</w:t>
+              <w:t xml:space="preserve">Le 5ème séminaire international sur les énergies nouvelles et renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Ghardaïa, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001531v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'une décharge continue luminescente par la méthode de Monte Carlo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fluid modeling of first products species by electronic Impact with methane in Capacitively coupled plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Gadoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bachir Belmadani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Journées pluridisciplinaires sur les sciences de l’Ingenieur JPSI'01</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Chlef, Algérie</w:t>
+              <w:t xml:space="preserve">28th Symposium in Plasma Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001520v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Commande DTC deux niveaux sans vecteurs nuls basée sur les régulateurs hystérésis neuronale de la machine à induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Benbouhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Chabni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International sur les Energies Renouvelables et le Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Tabarka, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparative analysis of multicarrier SPWM strategies for five-level flying capacitor inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'hamed Helaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinelaabidine Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2016 8th International Conference on Modelling, Identification and Control (ICMIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Algiers, Algeria. pp.608-611, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMIC.2016.7804183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Implementation of a Two Output Series Resonant Inverter Using Arduino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Helaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MR Fellague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Zaggaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Conférence Internationale des Energies Renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Sousse, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OMTHD Strategy in Asymmetrical Seven-Level Inverter for High Power Induction Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Helaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Derrouazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Electrical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parametric Study of a Corona Discharge at Atmospheric Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Raouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Flazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Mokadem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th International Colloquium on Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CDM Based Controller Design for High Frequency Induction Heating System with LLC Tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Helaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Belmadani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICEPE’ 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commande par MLI pré-calculée d’un onduleur asymétrique. Application à la commande vectorielle d’une MAS de forte puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'hamed Helaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinelaabidine Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Conférence Internationale des Energies Renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Sousse, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymmetrical Voltage Cancellation Control for ZVS Series Resonant Inverter for Induction Heating System using IP Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Helaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Belmadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Advanced Control (IWAC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Guelma, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytical Calculation of Magnetic Field Created by a Ring Magnet Used in Magnetron RF Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'hamed Helaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Belmadani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Conference on Electrical Engineering ICEEB’14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Biskra, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electric modeling of a positive point to plan corona discharge at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Raouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Eichwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Flazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nofel Merbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIP 2011 : 18th International colloquium on Plasma processes Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèle particulaire optimisé pour la simulation électrodynamique des décharges RF utilisées pour les dépôts de nano-films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Génie électrique, électronique et télécommunications (GEET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcul Analytique du Champ Magnétique Créé par Deux Aimants Permanents Concentriques Utilisé dans les Décharges Plasmas Magnétrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Belmadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Séminaire Nationale sur le génie Electrique Appliqué aux énergies renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Chlef, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RF discharge characteristics from particle model based on two optimized Monte Carlo methods for collision treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Belmadani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIX International Conference on Phenomena in Ionized Gases (ICPIG 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Cancún, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résolution des équations de transport dans une décharge luminescente d'argon et l'étude de l'influence de différents paramètres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Belmadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Settaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Electrical / Electronics Engineering Communication &amp; Physical systems ELECOM"04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Saida, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d'une décharge luminescente continue dans l'argon Par la méthode de Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Belmadani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Conférence Nationale sur la Haute Tension CNHT'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Oran, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparaison du Modèle Fluide de Décharge Radiofréquence dans l'Argon à la Simulation de Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Belmadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hennad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Conference on Electrical Engineering CEE'02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Batna, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation d'une décharge continue luminescente par la méthode de Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Belmadani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Journées pluridisciplinaires sur les sciences de l’Ingenieur JPSI'01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Chlef, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling Laws Between Mono and Multi-Point Configuration In Positive DC Corona Discharge in Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Raouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Flazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzeddine Mokadem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International GD Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6643,91 +8566,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de la Haute Tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6737,237 +8660,237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Dielectric Barrier Discharge in Pure Oxygen at Atmospheric Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Habib Allah Lahouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelatif Gadoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICREEC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp.499-506, 2020, Proceedings of the 1st International Conference on Renewable Energy and Energy Conversion, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-5444-5_62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1-D Fluid Modeling of Methane Dissociation in Radiofrequency Capacitively Coupled Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Gadoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelatif Gadoum</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Habib Allah Lahouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy for Smart and Sustainable Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 62, Springer International Publishing, pp.516-522, 2019, Lecture Notes in Networks and Systems, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-04789-4_55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6977,256 +8900,256 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation particulaire et multidimensionnelle des plasmas réactifs crées par décharge électrique hors équilibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université des Sciences et de la Technologie d'Oran Mohamed-Boudiaf USTOMB, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04001509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation particulaire et multidimensionnelle des décharges hors équilibre à basse pression excitées par champs électromagnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plasmas. Université de Toulouse III – Paul Sabatier, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011TOU30040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03983557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d’une décharge luminescente : aspect microscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Amar Telidji - Laghouat, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04001534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7373,51 +9296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Benchebiba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mostefaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Gadoum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nour El Islam Ayad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Benyoucef" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321845v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Mohamed Amine Nedjar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9767/bcrec.20352" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321841v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2025.1.10" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466457v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Tahri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2025.3626552" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Tebani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2025.3540172" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321851v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chenoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322748v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3359116" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321840v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.8712" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2021.01.06" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Habib Allah Lahouel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/fiz-2003-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999807v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadda Nouar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Chiba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Denai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2021.03.22" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999812v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Bessaad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Taleb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Belboula" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2019.05.34" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2018.2885610" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995596v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mostafaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-6272/aac3cf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014757v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Helaimi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2016-0406" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Raouti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Flazi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2016.2577634" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001537v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinelaabidine Boudjema" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hamed Helaimi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Belmadani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CJECE.2015.2510584" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinelaabidine Boudjemaa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Saidi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.820" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001535v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24846/v24i2y201506" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2015.05.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBJPL3L1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828465v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907178" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201400031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VCTM9CS2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828468v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/16/6/09" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/4/044007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2250312" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828434v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belmadani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/IJPS10.028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828433v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3569708" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828432v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Settaouti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2042305" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Mouloudj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Eddine Toubal Maamar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018621v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995954v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Chabni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001542v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999851v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2302.06610" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038556v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020546v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024284v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014789v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Feyrouz Abdelgoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Zerikat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001552v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benbouhenni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIC.2016.7804183" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025619v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Derrouazin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001577v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Mokadem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001565v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001556v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001554v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=MR Fellague" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zaggaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965491v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001518v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983785v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971880v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001523v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Settaouti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001531v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001520v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001522v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aissaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hennad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029008v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Mokadem" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995589v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5444-5_62" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995614v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04789-4_55" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04001509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03983557v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TOU30040" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04001534v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chenoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Tebani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Benyoucef" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9767/bcrec.20493" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Labdouni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9767/bcrec.20560" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619428v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Gadoum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tennyson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ae2551" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321849v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Benchebiba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mostefaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nour El Islam Ayad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321845v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Mohamed Amine Nedjar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9767/bcrec.20352" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2025.1.10" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466457v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Tahri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2025.3626552" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2025.3540172" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321851v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322748v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3359116" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.8712" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995571v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Habib Allah Lahouel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/fiz-2003-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2021.01.06" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999807v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadda Nouar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Chiba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Denai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2021.03.22" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999812v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Bessaad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Taleb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Belboula" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2019.05.34" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995593v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2018.2885610" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995596v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mostafaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-6272/aac3cf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Helaimi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2016-0406" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hamed Helaimi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Belmadani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CJECE.2015.2510584" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Raouti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Flazi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2016.2577634" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001537v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinelaabidine Boudjema" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828465v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907178" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999789v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinelaabidine Boudjemaa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Saidi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.820" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001535v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24846/v24i2y201506" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828470v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2015.05.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBJPL3L1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828468v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/16/6/09" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983538v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201400031" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VCTM9CS2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/4/044007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828464v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2250312" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828434v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belmadani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/IJPS10.028" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3569708" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828432v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Settaouti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2042305" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619468v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619465v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619467v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619452v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619464v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619459v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619461v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623697v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623688v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619455v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619463v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623700v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619445v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001538v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022430v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Mouloudj" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Eddine Toubal Maamar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024284v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001541v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Feyrouz Abdelgoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Zerikat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Chabni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025075v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001542v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995954v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001547v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001545v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999851v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2302.06610" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020546v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001552v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benbouhenni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999797v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIC.2016.7804183" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001554v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=MR Fellague" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zaggaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025619v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Derrouazin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001577v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Mokadem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001565v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001556v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001528v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965491v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001518v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983785v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971880v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001523v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Settaouti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001531v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001522v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aissaoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hennad" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001520v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029008v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Mokadem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007122v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995589v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5444-5_62" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995614v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04789-4_55" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04001509v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03983557v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TOU30040" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04001534v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>