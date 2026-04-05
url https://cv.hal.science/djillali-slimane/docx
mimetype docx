--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -280,286 +280,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05258839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le psychothérapeute comme base relationnelle sécure</w:t>
+                <w:t xml:space="preserve">La psychologie en Algérie, d’un combat pour exister à une lutte pour ne pas périr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Djillali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves de Roten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les identités plurielles des psychologues d'aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">les identité plurielles des psychologues aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de psychologues praticiens, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624993v1</w:t>
+                <w:t xml:space="preserve">hal-04701924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La psychologie en Algérie, d’un combat pour exister à une lutte pour ne pas périr</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Therapist as a Secure Base: Does Training Matter? For All?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Djillali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y De Roten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">les identité plurielles des psychologues aujourd’hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole de psychologues praticiens, Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">6th Joint European and UK Chapters of the Society for Psychotherapy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701924v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Therapist as a Secure Base: Does Training Matter? For All?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le psychothérapeute comme base relationnelle sécure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Djillali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y De Roten</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves de Roten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Joint European and UK Chapters of the Society for Psychotherapy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Les identités plurielles des psychologues d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05259337v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudes des étudiants envers la recherche d’aide psychologique, entre souffrance et stigmatisation</w:t>
               </w:r>
@@ -759,342 +759,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attachement au thérapeute, alliance thérapeutique et évolution des styles d'attachement adulte après une psychothérapie : une étude empirique en Algérie</w:t>
+                <w:t xml:space="preserve">Attachment to the therapist, alliance, and training: An exploratory study in Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Djillali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves De Roten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La recherche en psychothérapie : évaluation ou dévaluation ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Psychopathologie et Processus de Changement (LPPC), Université Paris 8, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">38th Annual Meeting of The Society for the Exploration of Psychotherapy Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701930v1</w:t>
+                <w:t xml:space="preserve">hal-04710376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attachment to the therapist, alliance, and training: An exploratory study in Algeria</w:t>
+                <w:t xml:space="preserve">Attachement au thérapeute, alliance thérapeutique et évolution des styles d'attachement adulte après une psychothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Djillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves De Roten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Annual Meeting of The Society for the Exploration of Psychotherapy Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">La recherche en psychothérapie : évaluation ou dévaluation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire : Psychopathologie et Processus de Changement (LPPC-Paris 8), Université Paris 8, Oct 2022, Sanit Denis, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710376v1</w:t>
+                <w:t xml:space="preserve">hal-04710355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attachement au thérapeute, alliance thérapeutique et évolution des styles d'attachement adulte après une psychothérapie</w:t>
+                <w:t xml:space="preserve">Attachment to the therapist, alliance, and training: An exploratory study in Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Djillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves De Roten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La recherche en psychothérapie : évaluation ou dévaluation ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire : Psychopathologie et Processus de Changement (LPPC-Paris 8), Université Paris 8, Oct 2022, Sanit Denis, Paris, France</w:t>
+              <w:t xml:space="preserve">38éme Meeting Annuel de la Society for the Exploration of Psychotherapy Integration (SEPI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Exploration of Psychotherapy Integration (SEPI), Apr 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710355v1</w:t>
+                <w:t xml:space="preserve">hal-04701931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attachment to the therapist, alliance, and training: An exploratory study in Algeria</w:t>
+                <w:t xml:space="preserve">Patient attachment to therapist: A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Djillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves De Roten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38éme Meeting Annuel de la Society for the Exploration of Psychotherapy Integration (SEPI)</w:t>
+              <w:t xml:space="preserve">38éme Meeting Annuel de la Society for the Exploration of Psychotherapy Integration (SEPI),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for the Exploration of Psychotherapy Integration (SEPI), Apr 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701931v1</w:t>
+                <w:t xml:space="preserve">hal-04701932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient attachment to therapist: A systematic review and meta-analysis</w:t>
               </w:r>
@@ -1110,155 +1123,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Djillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves De Roten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38éme Meeting Annuel de la Society for the Exploration of Psychotherapy Integration (SEPI),</w:t>
+              <w:t xml:space="preserve">38th Annual Meeting The Society for the Exploration of Psychotherapy Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for the Exploration of Psychotherapy Integration (SEPI), Apr 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701932v1</w:t>
+                <w:t xml:space="preserve">hal-04710396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient attachment to therapist: A systematic review and meta-analysis</w:t>
+                <w:t xml:space="preserve">Attachement au thérapeute, alliance thérapeutique et évolution des styles d'attachement adulte après une psychothérapie : une étude empirique en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Djillali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves De Roten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Annual Meeting The Society for the Exploration of Psychotherapy Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Exploration of Psychotherapy Integration (SEPI), Apr 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">La recherche en psychothérapie : évaluation ou dévaluation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Psychopathologie et Processus de Changement (LPPC), Université Paris 8, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710396v1</w:t>
+                <w:t xml:space="preserve">hal-04701930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’inclusion scolaire à l’intégration sociale des enfants atteints de Trouble du spectre autistique (TSA).</w:t>
               </w:r>
@@ -1492,51 +1492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naziha Zouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Crettaz von Roten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves de Roten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 180 (6), pp.S23-S28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1587,51 +1587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’attachement du client au thérapeute en psychothérapie : une revue systématique des études empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Djillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves de Roten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Despland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1781,51 +1781,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20FD6CED"/>
+    <w:nsid w:val="DF132DB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2012,51 +2012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/djillali-slimane" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0099-196X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258839v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Djillali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plantade-Gipch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y De Roten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624993v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Roten" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701924v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05259337v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves De Roten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701925v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701930v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701931v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710396v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Dina Hassaim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710420v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701908v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima-Nassiba Ouandelous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Zouani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Crettaz von Roten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.03.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Despland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Benkhelifa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.08.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/djillali-slimane" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0099-196X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258839v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Djillali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plantade-Gipch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y De Roten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701924v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05259337v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624993v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Roten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves De Roten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701925v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701932v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710396v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701930v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Dina Hassaim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710420v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701908v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima-Nassiba Ouandelous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Zouani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Crettaz von Roten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.03.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Despland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Benkhelifa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.08.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>