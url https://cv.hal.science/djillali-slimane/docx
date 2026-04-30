--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -280,112 +280,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05258839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La psychologie en Algérie, d’un combat pour exister à une lutte pour ne pas périr</w:t>
+                <w:t xml:space="preserve">Le psychothérapeute comme base relationnelle sécure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Djillali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves de Roten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">les identité plurielles des psychologues aujourd’hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole de psychologues praticiens, Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les identités plurielles des psychologues d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701924v1</w:t>
+                <w:t xml:space="preserve">hal-04624993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Therapist as a Secure Base: Does Training Matter? For All?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -414,152 +440,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Joint European and UK Chapters of the Society for Psychotherapy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05259337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le psychothérapeute comme base relationnelle sécure</w:t>
+                <w:t xml:space="preserve">La psychologie en Algérie, d’un combat pour exister à une lutte pour ne pas périr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Djillali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves de Roten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les identités plurielles des psychologues d'aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">les identité plurielles des psychologues aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de psychologues praticiens, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624993v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudes des étudiants envers la recherche d’aide psychologique, entre souffrance et stigmatisation</w:t>
               </w:r>
@@ -759,355 +759,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attachment to the therapist, alliance, and training: An exploratory study in Algeria</w:t>
+                <w:t xml:space="preserve">Attachement au thérapeute, alliance thérapeutique et évolution des styles d'attachement adulte après une psychothérapie : une étude empirique en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Djillali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves De Roten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Annual Meeting of The Society for the Exploration of Psychotherapy Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">La recherche en psychothérapie : évaluation ou dévaluation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Psychopathologie et Processus de Changement (LPPC), Université Paris 8, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710376v1</w:t>
+                <w:t xml:space="preserve">hal-04701930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attachement au thérapeute, alliance thérapeutique et évolution des styles d'attachement adulte après une psychothérapie</w:t>
+                <w:t xml:space="preserve">Attachment to the therapist, alliance, and training: An exploratory study in Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Djillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves De Roten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La recherche en psychothérapie : évaluation ou dévaluation ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire : Psychopathologie et Processus de Changement (LPPC-Paris 8), Université Paris 8, Oct 2022, Sanit Denis, Paris, France</w:t>
+              <w:t xml:space="preserve">38th Annual Meeting of The Society for the Exploration of Psychotherapy Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710355v1</w:t>
+                <w:t xml:space="preserve">hal-04710376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attachment to the therapist, alliance, and training: An exploratory study in Algeria</w:t>
+                <w:t xml:space="preserve">Attachement au thérapeute, alliance thérapeutique et évolution des styles d'attachement adulte après une psychothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Djillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves De Roten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38éme Meeting Annuel de la Society for the Exploration of Psychotherapy Integration (SEPI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Exploration of Psychotherapy Integration (SEPI), Apr 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">La recherche en psychothérapie : évaluation ou dévaluation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire : Psychopathologie et Processus de Changement (LPPC-Paris 8), Université Paris 8, Oct 2022, Sanit Denis, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701931v1</w:t>
+                <w:t xml:space="preserve">hal-04710355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient attachment to therapist: A systematic review and meta-analysis</w:t>
+                <w:t xml:space="preserve">Attachment to the therapist, alliance, and training: An exploratory study in Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Djillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves De Roten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38éme Meeting Annuel de la Society for the Exploration of Psychotherapy Integration (SEPI),</w:t>
+              <w:t xml:space="preserve">38éme Meeting Annuel de la Society for the Exploration of Psychotherapy Integration (SEPI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for the Exploration of Psychotherapy Integration (SEPI), Apr 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701932v1</w:t>
+                <w:t xml:space="preserve">hal-04701931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient attachment to therapist: A systematic review and meta-analysis</w:t>
               </w:r>
@@ -1169,96 +1156,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attachement au thérapeute, alliance thérapeutique et évolution des styles d'attachement adulte après une psychothérapie : une étude empirique en Algérie</w:t>
+                <w:t xml:space="preserve">Patient attachment to therapist: A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Djillali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves De Roten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La recherche en psychothérapie : évaluation ou dévaluation ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Psychopathologie et Processus de Changement (LPPC), Université Paris 8, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">38éme Meeting Annuel de la Society for the Exploration of Psychotherapy Integration (SEPI),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Exploration of Psychotherapy Integration (SEPI), Apr 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701930v1</w:t>
+                <w:t xml:space="preserve">hal-04701932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’inclusion scolaire à l’intégration sociale des enfants atteints de Trouble du spectre autistique (TSA).</w:t>
               </w:r>
@@ -1492,51 +1492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naziha Zouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Crettaz von Roten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves de Roten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 180 (6), pp.S23-S28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1587,51 +1587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’attachement du client au thérapeute en psychothérapie : une revue systématique des études empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Djillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves de Roten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Despland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1781,51 +1781,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF132DB6"/>
+    <w:nsid w:val="389CF3AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2012,51 +2012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/djillali-slimane" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0099-196X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258839v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Djillali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plantade-Gipch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y De Roten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701924v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05259337v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624993v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Roten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves De Roten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701925v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701932v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710396v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701930v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Dina Hassaim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710420v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701908v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima-Nassiba Ouandelous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Zouani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Crettaz von Roten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.03.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Despland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Benkhelifa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.08.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/djillali-slimane" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0099-196X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258839v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Djillali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plantade-Gipch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y De Roten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624993v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Roten" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05259337v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves De Roten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701925v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701930v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701931v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710396v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701932v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Dina Hassaim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710420v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701908v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima-Nassiba Ouandelous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Zouani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Crettaz von Roten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.03.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Despland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Benkhelifa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.08.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>