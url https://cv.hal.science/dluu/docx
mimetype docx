--- v0 (2026-04-10)
+++ v1 (2026-05-04)
@@ -1790,217 +1790,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall constrains lateral diffusion of plant plasma-membrane proteins.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorescence recovery after photobleaching reveals high cycling dynamics of plasma membrane aquaporins in Arabidopsis roots under salt stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan-Trung Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Lavagi</w:t>
+                <w:t xml:space="preserve">Mathias Sorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gayathri Nageswaran</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John Runions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1202040109⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69 (5), pp.894-905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04841.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777233v1</w:t>
+                <w:t xml:space="preserve">hal-00777022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt stress triggers enhanced cycling of Arabidopsis root plasma-membrane aquaporins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Runions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinxing Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2009,206 +2005,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (4), pp.529-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4161/psb.19350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence recovery after photobleaching reveals high cycling dynamics of plasma membrane aquaporins in Arabidopsis roots under salt stress.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell wall constrains lateral diffusion of plant plasma-membrane proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Lavagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayathri Nageswaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J Rolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Sorieul</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lilly Maneta-Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 69 (5), pp.894-905. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (31), pp.12805-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04841.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1202040109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777022v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxin regulates aquaporin function to facilitate lateral root emergence.</w:t>
               </w:r>
@@ -2340,51 +2340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms and effects of retention of over-expressed aquaporin AtPIP2;1 in the endoplasmic reticulum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Sorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3752,277 +3752,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de systèmes de transport de potassium impliqués dans le transfert de K+ de la mycorhize arbusculaire au riz lors d'interactions symbiotiques</w:t>
+                <w:t xml:space="preserve">Tolérance des plantes à la salinité des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+                <w:t xml:space="preserve">Ikram Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhour, Houssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées Francophones Mycorhizes JFM6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">L'eau et la Plante - Colloque scientifique de la Société Nationale d’Horticulture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France. pp.47-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717213v1</w:t>
+                <w:t xml:space="preserve">hal-03749924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolérance des plantes à la salinité des sols</w:t>
+                <w:t xml:space="preserve">Recherche de systèmes de transport de potassium impliqués dans le transfert de K+ de la mycorhize arbusculaire au riz lors d'interactions symbiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikram Madani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Layla Chmaiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhour, Houssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'eau et la Plante - Colloque scientifique de la Société Nationale d’Horticulture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France. pp.47-53</w:t>
+              <w:t xml:space="preserve">6. Journées Francophones Mycorhizes JFM6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749924v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for potassium transport systems involved in K+ transfer from arbuscular mycorrhiza to rice upon symbiotic interactions</w:t>
               </w:r>
@@ -4129,51 +4129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Verdoucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Sorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on aquaporins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Brussels, Belgium</w:t>
@@ -4368,51 +4368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawiporn Chinachanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wasu Pathom-Aree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4493,51 +4493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawiporn Chinachanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wasu Pathom-Aree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4631,51 +4631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4855,51 +4855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potasium nutrition in rice under salt stress: role of arbuscular mycorrhizal symbiosis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Luu Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5338,77 +5338,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhizal fungus Rhizophagus irregularis expresses an outwardly Shaker-like channel involved in potassium nutrition of rice ( Oryza sativa L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Matic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Chmaiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Zhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5893,51 +5893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884637v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tebini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chieb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Lutts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-024-11619-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592812v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawiporn Chinachanta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fapailin Chaiwan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasu Pathom-Aree" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110466" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220870v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arawan Shutsrirung" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choochad Santasup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12193441" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Rabaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah M&#8217;rah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan-Trung Luu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12298-022-01221-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683360v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hao Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hmidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sentenac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14311" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605663v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Murchie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baekelandt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.369" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tebini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mguis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meddich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1021443722030153" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Choquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2014.10.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118548v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm J Bennett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bishopp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Oliveira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-014-0029-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962159v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz S&#225;nchez-Romera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Ruiz-Lozano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Mart&#237;nez-Ballesta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12214" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975766v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Wudick" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Sakamoto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.228700" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920708v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxing Lin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2013.07.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GV7XCD6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874122v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12062" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lavagi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Nageswaran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Rolfe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly Maneta-Peyret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1202040109" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777032v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Runions" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.19350" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777022v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Sorieul" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04841.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777292v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;ret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Zhao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah R Band" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Voss" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2573" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-57DMN6FK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593957v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2010.01154.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662232v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Yang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruili Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihua He" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.091454" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leborgne-Castel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan T Luu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263500903233375" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445438v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Verdoucq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2009.09.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8KZ7GR6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445692v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02985.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356478v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.59.032607.092734" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Postaire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03594.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193657v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid M van Aarle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie K Amenc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Violaine Tatry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-007-0127-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N8MKRX5B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561180v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sauge-Merle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carrier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884735v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632311v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632434v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Matic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717213v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Chmaiss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhour, Houssein" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749924v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Madani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743964v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Santoni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182841v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636112v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Peltier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668493v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789066v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Boyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786073v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh&#8208;hao Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738387v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luu Doan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguette Seck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921487v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/205696.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959183v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777792v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844146v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lolivier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246693v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hao Nguyen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884637v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tebini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chieb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Lutts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-024-11619-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592812v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawiporn Chinachanta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fapailin Chaiwan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasu Pathom-Aree" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110466" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220870v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arawan Shutsrirung" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choochad Santasup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12193441" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Rabaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah M&#8217;rah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan-Trung Luu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12298-022-01221-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683360v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hao Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hmidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sentenac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14311" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605663v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Murchie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baekelandt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.369" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tebini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mguis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meddich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1021443722030153" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Choquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2014.10.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118548v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm J Bennett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bishopp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Oliveira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-014-0029-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962159v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz S&#225;nchez-Romera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Ruiz-Lozano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Mart&#237;nez-Ballesta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12214" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975766v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Wudick" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Sakamoto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.228700" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920708v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxing Lin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2013.07.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GV7XCD6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874122v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12062" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777022v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Sorieul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Runions" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04841.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777032v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.19350" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777233v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lavagi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Nageswaran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Rolfe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly Maneta-Peyret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1202040109" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777292v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;ret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Zhao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah R Band" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Voss" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2573" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-57DMN6FK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593957v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2010.01154.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662232v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Yang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruili Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihua He" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.091454" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leborgne-Castel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan T Luu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263500903233375" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445438v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Verdoucq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2009.09.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8KZ7GR6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445692v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02985.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356478v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.59.032607.092734" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Postaire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03594.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193657v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid M van Aarle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie K Amenc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Violaine Tatry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-007-0127-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N8MKRX5B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561180v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sauge-Merle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carrier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884735v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632311v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632434v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Matic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749924v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Madani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhour, Houssein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717213v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Chmaiss" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743964v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Santoni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182841v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636112v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Peltier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668493v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789066v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Boyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786073v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh&#8208;hao Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738387v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luu Doan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguette Seck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921487v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/205696.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959183v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777792v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844146v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lolivier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246693v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hao Nguyen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>