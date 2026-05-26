--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -498,295 +498,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220870v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of salinity on germination dynamics and seedling development in two amaranth genotypes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The outward shaker channel OsK5.2 improves plant salt tolerance by contributing to control of both leaf transpiration and K + secretion into xylem sap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghada Rabaoui</w:t>
+                <w:t xml:space="preserve">Jing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabah M’rah</w:t>
+                <w:t xml:space="preserve">Thanh-Hao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Doan-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hela Ben Ahmed</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology and Molecular Biology of Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12298-022-01221-4⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (6), pp.1734-1748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.14311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759668v1</w:t>
+                <w:t xml:space="preserve">hal-03683360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The outward shaker channel OsK5.2 improves plant salt tolerance by contributing to control of both leaf transpiration and K + secretion into xylem sap</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Zhou</w:t>
+                <w:t xml:space="preserve">Effects of salinity on germination dynamics and seedling development in two amaranth genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tebini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-Hao Nguyen</w:t>
+                <w:t xml:space="preserve">Ghada Rabaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sabah M’rah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+                <w:t xml:space="preserve">Hela Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 45 (6), pp.1734-1748. </w:t>
+              <w:t xml:space="preserve">Physiology and Molecular Biology of Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (7), pp.1489-1500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.14311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12298-022-01221-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683360v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaches and determinants to sustainably improve crop production</w:t>
               </w:r>
@@ -1100,51 +1100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (2), pp.339-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1351,51 +1351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Ruiz-Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guowei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Carmen Martínez-Ballesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1459,51 +1459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetative and sperm cell-specific aquaporins of Arabidopsis thaliana highlight the vacuolar equipment of pollen and contribute to plant reproduction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M Wudick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1589,51 +1589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing plasma membrane dynamics at the single-molecule level.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1705,51 +1705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaporin trafficking in plant cells: an emerging membrane-protein model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1790,213 +1790,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence recovery after photobleaching reveals high cycling dynamics of plasma membrane aquaporins in Arabidopsis roots under salt stress.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell wall constrains lateral diffusion of plant plasma-membrane proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Sorieul</w:t>
+                <w:t xml:space="preserve">Irene Lavagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Runions</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gayathri Nageswaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J Rolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilly Maneta-Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04841.x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (31), pp.12805-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1202040109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777022v1</w:t>
+                <w:t xml:space="preserve">hal-00777233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt stress triggers enhanced cycling of Arabidopsis root plasma-membrane aquaporins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Runions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinxing Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2005,210 +2009,206 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (4), pp.529-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4161/psb.19350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall constrains lateral diffusion of plant plasma-membrane proteins.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorescence recovery after photobleaching reveals high cycling dynamics of plasma membrane aquaporins in Arabidopsis roots under salt stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan-Trung Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Sorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Lavagi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John Runions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (31), pp.12805-10. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69 (5), pp.894-905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1202040109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04841.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777233v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxin regulates aquaporin function to facilitate lateral root emergence.</w:t>
               </w:r>
@@ -2340,90 +2340,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms and effects of retention of over-expressed aquaporin AtPIP2;1 in the endoplasmic reticulum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Sorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traffic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (4), pp.473-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2708,51 +2708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M Wudick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2837,51 +2837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A look inside: localization patterns and functions of intracellular plant aquaporins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M Wudick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2954,51 +2954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Verdoucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3084,51 +3084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Postaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3377,51 +3377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lecomte-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.490-4</w:t>
@@ -3476,178 +3476,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial interactions between rice and microorganisms of the soil – sustainable solution to improve plant growth and salt stress tolerance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signalisation et nutrition hydrominérale dans les symbioses mycorhiziennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VAST-CNRS Science School 2024 – Advances in plant genomics for sustainable agriculture under climate change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">7. Journées Francophones des Mycorhizes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884735v1</w:t>
+                <w:t xml:space="preserve">hal-04632311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signalisation et nutrition hydrominérale dans les symbioses mycorhiziennes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beneficial interactions between rice and microorganisms of the soil – sustainable solution to improve plant growth and salt stress tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Francophones des Mycorhizes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">VAST-CNRS Science School 2024 – Advances in plant genomics for sustainable agriculture under climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632311v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de systèmes de transport de potassium impliqués dans le transfert de K+ de la mycorhize arbusculaire au riz lors d'interactions symbiotiques</w:t>
               </w:r>
@@ -3752,277 +3752,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolérance des plantes à la salinité des sols</w:t>
+                <w:t xml:space="preserve">Recherche de systèmes de transport de potassium impliqués dans le transfert de K+ de la mycorhize arbusculaire au riz lors d'interactions symbiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikram Madani</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Chmaiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhour, Houssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'eau et la Plante - Colloque scientifique de la Société Nationale d’Horticulture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France. pp.47-53</w:t>
+              <w:t xml:space="preserve">6. Journées Francophones Mycorhizes JFM6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749924v1</w:t>
+                <w:t xml:space="preserve">hal-03717213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de systèmes de transport de potassium impliqués dans le transfert de K+ de la mycorhize arbusculaire au riz lors d'interactions symbiotiques</w:t>
+                <w:t xml:space="preserve">Tolérance des plantes à la salinité des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhour, Houssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées Francophones Mycorhizes JFM6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">L'eau et la Plante - Colloque scientifique de la Société Nationale d’Horticulture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France. pp.47-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717213v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for potassium transport systems involved in K+ transfer from arbuscular mycorrhiza to rice upon symbiotic interactions</w:t>
               </w:r>
@@ -4129,51 +4129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Verdoucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Sorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on aquaporins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Brussels, Belgium</w:t>
@@ -4247,51 +4247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micrococcus ORF15-23 biostimulant product for plant nutrition and salt stress tolerance in rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawiporn Chinachanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4368,51 +4368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawiporn Chinachanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wasu Pathom-Aree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4493,51 +4493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawiporn Chinachanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wasu Pathom-Aree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4592,90 +4592,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of OsK5.2 outward Shaker channel to rice plant potassium nutrition and adaptation to potassium shortage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4717,103 +4717,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An outward Shaker channel improves rice salt tolerance by combining control of leaf transpiration and K+ secretion into xylem sap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh‐hao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Rice Functional Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Barcelona, Spain</w:t>
@@ -4855,51 +4855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potasium nutrition in rice under salt stress: role of arbuscular mycorrhizal symbiosis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Luu Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4999,51 +4999,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic behavior and internalization of aquaporins at the surface of plant cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5231,51 +5231,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La genèse des racines secondaires expliquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5338,77 +5338,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhizal fungus Rhizophagus irregularis expresses an outwardly Shaker-like channel involved in potassium nutrition of rice ( Oryza sativa L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Matic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Chmaiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Zhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5456,90 +5456,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The outward Shaker channel OsK5.2 is beneficial to the plant salt tolerance through its role in K+ translocation and its control of leaf transpiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5893,51 +5893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884637v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tebini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chieb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Lutts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-024-11619-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592812v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawiporn Chinachanta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fapailin Chaiwan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasu Pathom-Aree" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110466" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220870v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arawan Shutsrirung" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choochad Santasup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12193441" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Rabaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah M&#8217;rah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan-Trung Luu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12298-022-01221-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683360v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hao Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hmidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sentenac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14311" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605663v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Murchie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baekelandt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.369" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tebini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mguis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meddich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1021443722030153" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Choquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2014.10.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118548v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm J Bennett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bishopp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Oliveira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-014-0029-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962159v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz S&#225;nchez-Romera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Ruiz-Lozano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Mart&#237;nez-Ballesta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12214" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975766v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Wudick" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Sakamoto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.228700" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920708v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxing Lin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2013.07.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GV7XCD6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874122v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12062" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777022v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Sorieul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Runions" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04841.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777032v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.19350" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777233v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lavagi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Nageswaran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Rolfe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly Maneta-Peyret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1202040109" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777292v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;ret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Zhao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah R Band" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Voss" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2573" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-57DMN6FK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593957v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2010.01154.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662232v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Yang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruili Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihua He" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.091454" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leborgne-Castel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan T Luu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263500903233375" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445438v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Verdoucq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2009.09.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8KZ7GR6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445692v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02985.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356478v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.59.032607.092734" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Postaire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03594.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193657v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid M van Aarle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie K Amenc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Violaine Tatry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-007-0127-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N8MKRX5B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561180v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sauge-Merle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carrier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884735v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632311v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632434v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Matic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749924v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Madani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhour, Houssein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717213v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Chmaiss" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743964v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Santoni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182841v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636112v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Peltier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668493v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789066v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Boyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786073v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh&#8208;hao Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738387v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luu Doan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguette Seck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921487v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/205696.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959183v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777792v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844146v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lolivier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246693v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hao Nguyen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884637v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tebini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chieb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Lutts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-024-11619-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592812v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawiporn Chinachanta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fapailin Chaiwan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasu Pathom-Aree" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110466" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220870v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arawan Shutsrirung" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choochad Santasup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12193441" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683360v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hao Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hmidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan-Trung Luu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sentenac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14311" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759668v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Rabaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah M&#8217;rah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Ahmed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12298-022-01221-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605663v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Murchie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baekelandt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.369" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tebini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mguis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meddich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1021443722030153" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Choquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2014.10.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118548v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm J Bennett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bishopp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Oliveira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-014-0029-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962159v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz S&#225;nchez-Romera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Ruiz-Lozano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Mart&#237;nez-Ballesta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12214" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975766v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Wudick" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Sakamoto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.228700" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920708v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxing Lin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2013.07.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GV7XCD6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874122v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12062" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lavagi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Nageswaran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Rolfe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly Maneta-Peyret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1202040109" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777032v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Runions" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.19350" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777022v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Sorieul" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04841.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777292v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;ret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Zhao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah R Band" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Voss" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2573" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-57DMN6FK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593957v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2010.01154.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662232v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Yang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruili Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihua He" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.091454" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leborgne-Castel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan T Luu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263500903233375" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445438v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Verdoucq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2009.09.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8KZ7GR6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445692v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02985.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356478v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.59.032607.092734" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Postaire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03594.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193657v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid M van Aarle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie K Amenc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Violaine Tatry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-007-0127-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N8MKRX5B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561180v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sauge-Merle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carrier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632311v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884735v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632434v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Matic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717213v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Chmaiss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhour, Houssein" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749924v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Madani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743964v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Santoni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182841v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636112v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Peltier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668493v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789066v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Boyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786073v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh&#8208;hao Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738387v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luu Doan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguette Seck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921487v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/205696.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959183v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777792v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844146v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lolivier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246693v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hao Nguyen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>