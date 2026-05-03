--- v0 (2026-03-24)
+++ v1 (2026-05-03)
@@ -482,77 +482,843 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid Deep Learning and Physics Models for Lake Water Quality Forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Congrès Eau &amp; Intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Mar 2026, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical modelling of combined sewer overflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillot-Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carmigniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Einfalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 22 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying the most contributing sources of microbiological contamination in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th IAHR Young Professionals Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHR, Dec 2025, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatio-temporal generation of precipitations using a spatially correlated Bernoulli and hidden Markov model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cognot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Parey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56èmes Journées de Statistiques de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France. 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatio-temporal weather generator for the temperature over France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cognot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Parey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55. Journées de Statistiqeues de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bordeaux, France. 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpretable stochastic weather generator, application to a crop model, and climate change analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Meeting on Statistical Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Météo-France, Jun 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mean estimation for Randomized Quasi Monte Carlo method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lerasle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatio-temporal weather generator for the temperature over France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cognot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -584,222 +1350,222 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Parey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Statistical Climatology, Meteorology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/ascmo-11-203-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891781v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Bayesian Computation with Deep Learning and Conformal prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cloez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 60 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10618600.2025.2546446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595814v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretable seasonal multisite hidden Markov model for stochastic rain generation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -818,717 +1584,717 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Parey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Statistical Climatology, Meteorology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (2), pp.159-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/ascmo-11-159-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621349v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-relaxation of space–time-quantized ensemble of energy loads to curtail their synchronization after demand response perturbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilia Luchnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henni Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Chertkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 285, pp.116419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.116419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of synchronization in networks of second-order Kuramoto oscillators with delayed coupling: Exact results and application to phase-locked loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shamik Gupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (2), pp.023183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.023183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Polynomial Chaos Expansion for Uncertainty Quantification in Power Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidhant Misra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 189, pp.106791. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean Field Control for Efficient Mixing of Energy Loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Chertkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (2), pp.022115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.022115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcations in the Time-Delayed Kuramoto Model of Coupled Oscillators: Exact Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shamik Gupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 176 (2), pp.279-298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10955-019-02299-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power of Ensemble Diversity and Randomization for Energy Aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilia Luchnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Chertkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.5910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-41515-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a measurement of the Debye length in very large magneto-optical traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1559,1428 +2325,882 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Metivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.013624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unstable manifold expansion for Vlasov-Fokker-Planck equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinearity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (10), pp.4667-4691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6544/aad3d8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcations and singularities for coupled oscillators with inertia and frustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 117 (21), pp.214102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.214102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping scaling for bifurcations in Vlasov systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiyuki y Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (4), pp.042207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.042207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279770v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potent inhibition of CD4/TCR-mediated T cell apoptosis by a CD4-binding glycoprotein secreted from breast tumor and seminal vesicle cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gaubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Autiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Basmaciogullari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohar Misehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 162 (5), pp.2631-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485095v1</w:t>
-              </w:r>
-[...544 lines deleted...]
-                <w:t xml:space="preserve">hal-04507005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">StochasticWeatherGenerators.jl: A Julia package to generate weather sequences with Stochastic Weather Generators</w:t>
+                <w:t xml:space="preserve">ABCMethods: A Julia package implementing some Bayesian ABC methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:ce90b6146c87336c2a6d7f7a3ee2ed174be16016;origin=https://hal.archives-ouvertes.fr/hal-04891572;visit=swh:1:snp:fe19edae00b56fe01beead3939da12fa687c2c3d;anchor=swh:1:rel:36ed58b6a919eea3231505712592e6659d9de53d;path=/⟩</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:38187fbc551bfac72c42d86e2eea9d873a7d5d96;origin=https://hal.archives-ouvertes.fr/hal-04891610;visit=swh:1:snp:0824fadaae8a1fab14558c6734079ade5a67543f;anchor=swh:1:rel:d82084b94491ae3c4b7bd8bfd5c73452294274ae;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891572v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABCMethods: A Julia package implementing some Bayesian ABC methods</w:t>
+                <w:t xml:space="preserve">StochasticWeatherGenerators.jl: A Julia package to generate weather sequences with Stochastic Weather Generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:38187fbc551bfac72c42d86e2eea9d873a7d5d96;origin=https://hal.archives-ouvertes.fr/hal-04891610;visit=swh:1:snp:0824fadaae8a1fab14558c6734079ade5a67543f;anchor=swh:1:rel:d82084b94491ae3c4b7bd8bfd5c73452294274ae;path=/⟩</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:ce90b6146c87336c2a6d7f7a3ee2ed174be16016;origin=https://hal.archives-ouvertes.fr/hal-04891572;visit=swh:1:snp:fe19edae00b56fe01beead3939da12fa687c2c3d;anchor=swh:1:rel:36ed58b6a919eea3231505712592e6659d9de53d;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891610v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ExpectationMaximization.jl: A simple but generic implementation of Expectation Maximization algorithms to fit mixture models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:8ed1911c8e0fc5d86663141fe4f7b42698021ad6;origin=https://hal.archives-ouvertes.fr/hal-04784091;visit=swh:1:snp:61aa1963730138cfefb0d92d93087b5c45033f1d;anchor=swh:1:rel:ec1e90f61a2511803adab870117005e68dc47d74;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RandomizedQuasiMonteCarlo.jl</w:t>
+                <w:t xml:space="preserve">RobustMeans.jl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:de9487861e40de00d94dd349b0ec9a921b829107;origin=https://hal.archives-ouvertes.fr/hal-04520119;visit=swh:1:snp:18729aee830e61f71666c3a8b55e2464b5ec59f1;anchor=swh:1:rel:175b65e309ec41b52b7644101d59ed449359d468;path=/⟩</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:960493c533548e550b8951b0fd3a15060b97e964;origin=https://hal.archives-ouvertes.fr/hal-04520021;visit=swh:1:snp:dfdc5595a5ae2e162188fdaf5ddd77e868aab2cc;anchor=swh:1:rel:087d51d0a39ec3e54451dc69ad4a742e4df6182b;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520119v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RobustMeans.jl</w:t>
+                <w:t xml:space="preserve">RandomizedQuasiMonteCarlo.jl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:960493c533548e550b8951b0fd3a15060b97e964;origin=https://hal.archives-ouvertes.fr/hal-04520021;visit=swh:1:snp:dfdc5595a5ae2e162188fdaf5ddd77e868aab2cc;anchor=swh:1:rel:087d51d0a39ec3e54451dc69ad4a742e4df6182b;path=/⟩</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:de9487861e40de00d94dd349b0ec9a921b829107;origin=https://hal.archives-ouvertes.fr/hal-04520119;visit=swh:1:snp:18729aee830e61f71666c3a8b55e2464b5ec59f1;anchor=swh:1:rel:175b65e309ec41b52b7644101d59ed449359d468;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520021v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3127,51 +3347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cognot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;tivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631879v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gobet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lerasle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labeyrie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Metivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891781v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ascmo-11-203-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595814v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2025.2546446" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621349v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ascmo-11-159-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Luchnikov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henni Ouerdane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chertkov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.116419" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185453v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Wetzel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamik Gupta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023183" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185424v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuffray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidhant Misra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106791" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.022115" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02299-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185442v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41515-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.013624" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484226v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aad3d8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;tivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.214102" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279770v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M&#233;tivier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki y Yamaguchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.042207" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaubin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Autiero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Basmaciogullari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohar Misehal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cartier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot-Le Goff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carmigniani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Einfalt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11965" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360254v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04916628v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ce90b6146c87336c2a6d7f7a3ee2ed174be16016;origin=https://hal.archives-ouvertes.fr/hal-04891572;visit=swh:1:snp:fe19edae00b56fe01beead3939da12fa687c2c3d;anchor=swh:1:rel:36ed58b6a919eea3231505712592e6659d9de53d;path=/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891610v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:38187fbc551bfac72c42d86e2eea9d873a7d5d96;origin=https://hal.archives-ouvertes.fr/hal-04891610;visit=swh:1:snp:0824fadaae8a1fab14558c6734079ade5a67543f;anchor=swh:1:rel:d82084b94491ae3c4b7bd8bfd5c73452294274ae;path=/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784091v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8ed1911c8e0fc5d86663141fe4f7b42698021ad6;origin=https://hal.archives-ouvertes.fr/hal-04784091;visit=swh:1:snp:61aa1963730138cfefb0d92d93087b5c45033f1d;anchor=swh:1:rel:ec1e90f61a2511803adab870117005e68dc47d74;path=/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520119v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:de9487861e40de00d94dd349b0ec9a921b829107;origin=https://hal.archives-ouvertes.fr/hal-04520119;visit=swh:1:snp:18729aee830e61f71666c3a8b55e2464b5ec59f1;anchor=swh:1:rel:175b65e309ec41b52b7644101d59ed449359d468;path=/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:960493c533548e550b8951b0fd3a15060b97e964;origin=https://hal.archives-ouvertes.fr/hal-04520021;visit=swh:1:snp:dfdc5595a5ae2e162188fdaf5ddd77e868aab2cc;anchor=swh:1:rel:087d51d0a39ec3e54451dc69ad4a742e4df6182b;path=/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cognot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;tivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631879v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gobet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lerasle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labeyrie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Metivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595946v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cartier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot-Le Goff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carmigniani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Einfalt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11965" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot - Le Goff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyaval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360271v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360254v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04916628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507005v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891781v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ascmo-11-203-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595814v4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2025.2546446" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621349v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ascmo-11-159-2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Luchnikov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henni Ouerdane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chertkov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.116419" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Wetzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamik Gupta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023183" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuffray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidhant Misra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106791" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185435v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.022115" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02299-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41515-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391098v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.013624" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aad3d8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336162v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;tivier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.214102" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279770v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M&#233;tivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki y Yamaguchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.042207" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485095v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaubin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Autiero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Basmaciogullari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohar Misehal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891610v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:38187fbc551bfac72c42d86e2eea9d873a7d5d96;origin=https://hal.archives-ouvertes.fr/hal-04891610;visit=swh:1:snp:0824fadaae8a1fab14558c6734079ade5a67543f;anchor=swh:1:rel:d82084b94491ae3c4b7bd8bfd5c73452294274ae;path=/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891572v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ce90b6146c87336c2a6d7f7a3ee2ed174be16016;origin=https://hal.archives-ouvertes.fr/hal-04891572;visit=swh:1:snp:fe19edae00b56fe01beead3939da12fa687c2c3d;anchor=swh:1:rel:36ed58b6a919eea3231505712592e6659d9de53d;path=/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784091v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8ed1911c8e0fc5d86663141fe4f7b42698021ad6;origin=https://hal.archives-ouvertes.fr/hal-04784091;visit=swh:1:snp:61aa1963730138cfefb0d92d93087b5c45033f1d;anchor=swh:1:rel:ec1e90f61a2511803adab870117005e68dc47d74;path=/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520021v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:960493c533548e550b8951b0fd3a15060b97e964;origin=https://hal.archives-ouvertes.fr/hal-04520021;visit=swh:1:snp:dfdc5595a5ae2e162188fdaf5ddd77e868aab2cc;anchor=swh:1:rel:087d51d0a39ec3e54451dc69ad4a742e4df6182b;path=/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520119v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:de9487861e40de00d94dd349b0ec9a921b829107;origin=https://hal.archives-ouvertes.fr/hal-04520119;visit=swh:1:snp:18729aee830e61f71666c3a8b55e2464b5ec59f1;anchor=swh:1:rel:175b65e309ec41b52b7644101d59ed449359d468;path=/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>