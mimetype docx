--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -72,1205 +72,1205 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid Deep Learning and Physics Models for Lake Water Quality Forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Congrès Eau &amp; Intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Mar 2026, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical modelling of combined sewer overflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillot-Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carmigniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Einfalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 22 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying the most contributing sources of microbiological contamination in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th IAHR Young Professionals Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHR, Dec 2025, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatio-temporal generation of precipitations using a spatially correlated Bernoulli and hidden Markov model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cognot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Parey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56èmes Journées de Statistiques de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France. 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatio-temporal weather generator for the temperature over France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cognot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Parey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55. Journées de Statistiqeues de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bordeaux, France. 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpretable stochastic weather generator, application to a crop model, and climate change analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Meeting on Statistical Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Météo-France, Jun 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mean estimation for Randomized Quasi Monte Carlo method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lerasle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal generation of precipitation using a Hidden Markov Model, extended extreme distributions and conditional Gaussian fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cognot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cognot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Parey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated Convergence of Error Quantiles using Robust Randomized Quasi Monte Carlo Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lerasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631879v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a measurement of the Debye length in very large Magneto-Optical traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Metivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcations and singularities for coupled oscillators with inertia and frustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317071v1</w:t>
-              </w:r>
-[...764 lines deleted...]
-                <w:t xml:space="preserve">hal-04507005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1288,90 +1288,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatio-temporal weather generator for the temperature over France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cognot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cognot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Parey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Statistical Climatology, Meteorology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1418,77 +1418,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Bayesian Computation with Deep Learning and Conformal prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cloez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1535,77 +1535,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretable seasonal multisite hidden Markov model for stochastic rain generation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Parey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Statistical Climatology, Meteorology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (2), pp.159-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1652,51 +1652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-relaxation of space–time-quantized ensemble of energy loads to curtail their synchronization after demand response perturbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilia Luchnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henni Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1756,51 +1756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of synchronization in networks of second-order Kuramoto oscillators with delayed coupling: Exact results and application to phase-locked loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1860,51 +1860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Polynomial Chaos Expansion for Uncertainty Quantification in Power Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1964,51 +1964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean Field Control for Efficient Mixing of Energy Loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Chertkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2055,51 +2055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcations in the Time-Delayed Kuramoto Model of Coupled Oscillators: Exact Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shamik Gupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2146,51 +2146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power of Ensemble Diversity and Randomization for Energy Aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilia Luchnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2263,90 +2263,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a measurement of the Debye length in very large magneto-optical traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Metivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2380,64 +2380,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unstable manifold expansion for Vlasov-Fokker-Planck equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinearity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (10), pp.4667-4691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2471,51 +2471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcations and singularities for coupled oscillators with inertia and frustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2705,51 +2705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Autiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Basmaciogullari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohar Misehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2817,199 +2817,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABCMethods: A Julia package implementing some Bayesian ABC methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">StochasticWeatherGenerators.jl: A Julia package to generate weather sequences with Stochastic Weather Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:38187fbc551bfac72c42d86e2eea9d873a7d5d96;origin=https://hal.archives-ouvertes.fr/hal-04891610;visit=swh:1:snp:0824fadaae8a1fab14558c6734079ade5a67543f;anchor=swh:1:rel:d82084b94491ae3c4b7bd8bfd5c73452294274ae;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:ce90b6146c87336c2a6d7f7a3ee2ed174be16016;origin=https://hal.archives-ouvertes.fr/hal-04891572;visit=swh:1:snp:fe19edae00b56fe01beead3939da12fa687c2c3d;anchor=swh:1:rel:36ed58b6a919eea3231505712592e6659d9de53d;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891610v1</w:t>
+                <w:t xml:space="preserve">hal-04891572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">StochasticWeatherGenerators.jl: A Julia package to generate weather sequences with Stochastic Weather Generators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">ABCMethods: A Julia package implementing some Bayesian ABC methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:ce90b6146c87336c2a6d7f7a3ee2ed174be16016;origin=https://hal.archives-ouvertes.fr/hal-04891572;visit=swh:1:snp:fe19edae00b56fe01beead3939da12fa687c2c3d;anchor=swh:1:rel:36ed58b6a919eea3231505712592e6659d9de53d;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:38187fbc551bfac72c42d86e2eea9d873a7d5d96;origin=https://hal.archives-ouvertes.fr/hal-04891610;visit=swh:1:snp:0824fadaae8a1fab14558c6734079ade5a67543f;anchor=swh:1:rel:d82084b94491ae3c4b7bd8bfd5c73452294274ae;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891572v1</w:t>
+                <w:t xml:space="preserve">hal-04891610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ExpectationMaximization.jl: A simple but generic implementation of Expectation Maximization algorithms to fit mixture models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:8ed1911c8e0fc5d86663141fe4f7b42698021ad6;origin=https://hal.archives-ouvertes.fr/hal-04784091;visit=swh:1:snp:61aa1963730138cfefb0d92d93087b5c45033f1d;anchor=swh:1:rel:ec1e90f61a2511803adab870117005e68dc47d74;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3036,51 +3036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RobustMeans.jl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:960493c533548e550b8951b0fd3a15060b97e964;origin=https://hal.archives-ouvertes.fr/hal-04520021;visit=swh:1:snp:dfdc5595a5ae2e162188fdaf5ddd77e868aab2cc;anchor=swh:1:rel:087d51d0a39ec3e54451dc69ad4a742e4df6182b;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3107,51 +3107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RandomizedQuasiMonteCarlo.jl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:de9487861e40de00d94dd349b0ec9a921b829107;origin=https://hal.archives-ouvertes.fr/hal-04520119;visit=swh:1:snp:18729aee830e61f71666c3a8b55e2464b5ec59f1;anchor=swh:1:rel:175b65e309ec41b52b7644101d59ed449359d468;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3347,51 +3347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cognot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;tivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631879v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gobet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lerasle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labeyrie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Metivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595946v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cartier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot-Le Goff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carmigniani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Einfalt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11965" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot - Le Goff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyaval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360271v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360254v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04916628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507005v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891781v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ascmo-11-203-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595814v4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2025.2546446" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621349v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ascmo-11-159-2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Luchnikov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henni Ouerdane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chertkov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.116419" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Wetzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamik Gupta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023183" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuffray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidhant Misra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106791" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185435v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.022115" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02299-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41515-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391098v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.013624" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aad3d8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336162v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;tivier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.214102" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279770v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M&#233;tivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki y Yamaguchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.042207" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485095v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaubin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Autiero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Basmaciogullari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohar Misehal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891610v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:38187fbc551bfac72c42d86e2eea9d873a7d5d96;origin=https://hal.archives-ouvertes.fr/hal-04891610;visit=swh:1:snp:0824fadaae8a1fab14558c6734079ade5a67543f;anchor=swh:1:rel:d82084b94491ae3c4b7bd8bfd5c73452294274ae;path=/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891572v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ce90b6146c87336c2a6d7f7a3ee2ed174be16016;origin=https://hal.archives-ouvertes.fr/hal-04891572;visit=swh:1:snp:fe19edae00b56fe01beead3939da12fa687c2c3d;anchor=swh:1:rel:36ed58b6a919eea3231505712592e6659d9de53d;path=/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784091v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8ed1911c8e0fc5d86663141fe4f7b42698021ad6;origin=https://hal.archives-ouvertes.fr/hal-04784091;visit=swh:1:snp:61aa1963730138cfefb0d92d93087b5c45033f1d;anchor=swh:1:rel:ec1e90f61a2511803adab870117005e68dc47d74;path=/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520021v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:960493c533548e550b8951b0fd3a15060b97e964;origin=https://hal.archives-ouvertes.fr/hal-04520021;visit=swh:1:snp:dfdc5595a5ae2e162188fdaf5ddd77e868aab2cc;anchor=swh:1:rel:087d51d0a39ec3e54451dc69ad4a742e4df6182b;path=/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520119v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:de9487861e40de00d94dd349b0ec9a921b829107;origin=https://hal.archives-ouvertes.fr/hal-04520119;visit=swh:1:snp:18729aee830e61f71666c3a8b55e2464b5ec59f1;anchor=swh:1:rel:175b65e309ec41b52b7644101d59ed449359d468;path=/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;tivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084227v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cartier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot-Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carmigniani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Einfalt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11965" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595926v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot - Le Goff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyaval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cognot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04916628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gobet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lerasle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631879v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labeyrie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Metivier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891781v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ascmo-11-203-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595814v4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2025.2546446" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621349v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ascmo-11-159-2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Luchnikov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henni Ouerdane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chertkov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.116419" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Wetzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamik Gupta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023183" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuffray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidhant Misra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106791" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185435v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.022115" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02299-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41515-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391098v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.013624" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aad3d8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336162v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;tivier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.214102" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279770v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M&#233;tivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki y Yamaguchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.042207" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485095v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaubin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Autiero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Basmaciogullari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohar Misehal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891572v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ce90b6146c87336c2a6d7f7a3ee2ed174be16016;origin=https://hal.archives-ouvertes.fr/hal-04891572;visit=swh:1:snp:fe19edae00b56fe01beead3939da12fa687c2c3d;anchor=swh:1:rel:36ed58b6a919eea3231505712592e6659d9de53d;path=/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:38187fbc551bfac72c42d86e2eea9d873a7d5d96;origin=https://hal.archives-ouvertes.fr/hal-04891610;visit=swh:1:snp:0824fadaae8a1fab14558c6734079ade5a67543f;anchor=swh:1:rel:d82084b94491ae3c4b7bd8bfd5c73452294274ae;path=/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784091v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8ed1911c8e0fc5d86663141fe4f7b42698021ad6;origin=https://hal.archives-ouvertes.fr/hal-04784091;visit=swh:1:snp:61aa1963730138cfefb0d92d93087b5c45033f1d;anchor=swh:1:rel:ec1e90f61a2511803adab870117005e68dc47d74;path=/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520021v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:960493c533548e550b8951b0fd3a15060b97e964;origin=https://hal.archives-ouvertes.fr/hal-04520021;visit=swh:1:snp:dfdc5595a5ae2e162188fdaf5ddd77e868aab2cc;anchor=swh:1:rel:087d51d0a39ec3e54451dc69ad4a742e4df6182b;path=/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520119v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:de9487861e40de00d94dd349b0ec9a921b829107;origin=https://hal.archives-ouvertes.fr/hal-04520119;visit=swh:1:snp:18729aee830e61f71666c3a8b55e2464b5ec59f1;anchor=swh:1:rel:175b65e309ec41b52b7644101d59ed449359d468;path=/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>