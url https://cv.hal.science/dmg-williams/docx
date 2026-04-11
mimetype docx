--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -510,248 +510,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic quenching of sulfur induced by argon collisions</w:t>
+                <w:t xml:space="preserve">Quasi-infinite order vibronic coupling expansions with neural networks for linear systems: the C$_4$H radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CP04586F⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163 (2), pp.024136-1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0272604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907815v2</w:t>
+                <w:t xml:space="preserve">hal-05092956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-infinite order vibronic coupling expansions with neural networks for linear systems: the C$_4$H radical</w:t>
+                <w:t xml:space="preserve">Electronic quenching of sulfur induced by argon collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Weike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dunseath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 163 (2), pp.024136-1-10. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (7), pp.3722-3731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0272604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4CP04586F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05092956v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907815v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal diabatic representation of operators using C$_{nv}$/D$_{nh}$ symmetry - I. General derivation</w:t>
               </w:r>
@@ -763,51 +763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Nshuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 163 (3), pp.034112-1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -971,51 +971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (40), pp.24706-24713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1049,51 +1049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate quantum dynamics simulation of the photodetachment spectrum of the nitrate anion (NO3−) based on an artificial neural network diabatic potential model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1238,248 +1238,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dynamics and geometric phase in E ⊗ e Jahn-Teller systems with general Cnv symmetry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diabatic neural network potentials for accurate vibronic quantum dynamics -The test case of planar NO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 151 (7), pp.074302. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5115396⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 151 (16), pp.164118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5125851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267828v1</w:t>
+                <w:t xml:space="preserve">hal-02317939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diabatic neural network potentials for accurate vibronic quantum dynamics -The test case of planar NO3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum dynamics and geometric phase in E ⊗ e Jahn-Teller systems with general Cnv symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Weike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 151 (16), pp.164118. </w:t>
+              <w:t xml:space="preserve">, 2019, 151 (7), pp.074302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5125851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5115396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317939v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural network diabatization: A new ansatz for accurate high-dimensional coupled potential energy surfaces</w:t>
               </w:r>
@@ -1699,165 +1699,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate coupled potential energy surfaces: transcending vibronic coupling with artificial neural networks</w:t>
+                <w:t xml:space="preserve">A &amp;quot;post vibronic coupling ansatz&amp;quot; for accurate diabatic potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited seminar, CIMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">THEMOSIA Western Pole scientific day (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830615v1</w:t>
+                <w:t xml:space="preserve">hal-04822824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A &amp;quot;post vibronic coupling ansatz&amp;quot; for accurate diabatic potentials</w:t>
+                <w:t xml:space="preserve">Accurate coupled potential energy surfaces: transcending vibronic coupling with artificial neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THEMOSIA Western Pole scientific day (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Invited seminar, CIMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822824v1</w:t>
+                <w:t xml:space="preserve">hal-04830615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Ultra-Fast Processes: Accurate Coupled Potential Energy Surfaces</w:t>
               </w:r>
@@ -1938,51 +1938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Nshuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THEMOSIA Western Pole scientific day (2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://rfct-pole-ouest.cnrs.fr/scientific-meetings/info-program/, Dec 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2139,260 +2139,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics on accurate coupled artificial neural network based potential surfaces : NO_3^- photodetachment spectra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Artificial Neural Networks: Toward Efficient Nonadiabatic Dynamics with Coupled Potential Energy Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. G. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd J Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th High Dimensional Quantum Dynamics (HDQD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://www.hdqd2022.org/, Jul 2022, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">American Conference on Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.actc2022.com/, Jul 2022, Palisades Tahoe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02262273v1</w:t>
+                <w:t xml:space="preserve">hal-03976934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Neural Networks: Toward Efficient Nonadiabatic Dynamics with Coupled Potential Energy Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics on accurate coupled artificial neural network based potential surfaces : NO_3^- photodetachment spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Todd J Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Conference on Theoretical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://www.actc2022.com/, Jul 2022, Palisades Tahoe, United States</w:t>
+              <w:t xml:space="preserve">7th High Dimensional Quantum Dynamics (HDQD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.hdqd2022.org/, Jul 2022, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976934v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodetachment spectrum of NO3-: Jahn-Teller effect and artificial neuron network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2456,77 +2456,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry, geometric phase and spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Weike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Structure, Dynamics &amp; Spectroscopy (Domcke's 70th Birthday)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Garching, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2577,329 +2577,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Network coupled potential and dipole surfaces for interstellar molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Representing non-A_1 Operators:C_nv Diabatic Dipole Transition Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Nshuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Conference on the Dynamics of Molecular Systems - MOLEC2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">THEMOSIA Western Pole scientific day (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597242v1</w:t>
+                <w:t xml:space="preserve">hal-04816579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing non-A_1 Operators:C_nv Diabatic Dipole Transition Surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Molecular Foucault Pendulum: What is a &amp;quot;Geometric Phase&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THEMOSIA Western Pole scientific day (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">ERRIE “European Responsible Research and Innovation Event” 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816579v1</w:t>
+                <w:t xml:space="preserve">hal-04830735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Molecular Foucault Pendulum: What is a &amp;quot;Geometric Phase&amp;quot;?</w:t>
+                <w:t xml:space="preserve">Neural Network coupled potential and dipole surfaces for interstellar molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Nshuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERRIE “European Responsible Research and Innovation Event” 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">24th European Conference on the Dynamics of Molecular Systems - MOLEC2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830735v1</w:t>
+                <w:t xml:space="preserve">hal-04597242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diabatic potential energy surfaces for Renner-Teller systems using Artificial Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th High Dimensional Quantum Dynamics (HDQD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2950,51 +2950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Nshuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th High Dimensional Quantum Dynamics (HDQD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3045,51 +3045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th High Dimensional Quantum Dynamics (HDQD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3127,77 +3127,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Nonadiabatic Dynamics with Artificial Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todd J Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Conference on Theoretical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Palisades Tahoe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3579,51 +3579,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D5001C2"/>
+    <w:nsid w:val="60C0DFB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3727,51 +3727,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D9A27442"/>
+    <w:nsid w:val="B13B4CA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3875,51 +3875,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2B911E25"/>
+    <w:nsid w:val="61C34E05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4023,51 +4023,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="02742B4C"/>
+    <w:nsid w:val="9CC52C69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4263,51 +4263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dmg-williams" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9627-5647" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/3701240" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907815v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. G. Williams" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Weike" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP04586F" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092956v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0272604" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Nshuti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0278678" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williams" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Kj&#248;nstad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Mart&#237;nez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151856" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740299v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Eisfeld" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP02873E" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039503" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c05991" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267828v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weike" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115396" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317939v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125851" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053664" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906093v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Wittenbrink" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Venghaus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967258" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404812v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718438v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262273v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd J Mart&#237;nez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597242v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816579v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830735v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Texier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976949v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03917774v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dmg-williams" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9627-5647" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/3701240" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. G. Williams" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0272604" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907815v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Weike" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP04586F" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Nshuti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0278678" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williams" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Kj&#248;nstad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Mart&#237;nez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151856" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740299v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Eisfeld" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP02873E" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039503" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c05991" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317939v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125851" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weike" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115396" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053664" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906093v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Wittenbrink" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Venghaus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967258" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404812v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718438v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd J Mart&#237;nez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Texier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976949v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03917774v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>