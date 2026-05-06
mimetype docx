--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -510,248 +510,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-infinite order vibronic coupling expansions with neural networks for linear systems: the C$_4$H radical</w:t>
+                <w:t xml:space="preserve">Electronic quenching of sulfur induced by argon collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Weike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dunseath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0272604⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (7), pp.3722-3731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CP04586F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05092956v1</w:t>
+                <w:t xml:space="preserve">hal-04907815v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic quenching of sulfur induced by argon collisions</w:t>
+                <w:t xml:space="preserve">Quasi-infinite order vibronic coupling expansions with neural networks for linear systems: the C$_4$H radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (7), pp.3722-3731. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163 (2), pp.024136-1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4CP04586F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0272604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907815v2</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05092956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal diabatic representation of operators using C$_{nv}$/D$_{nh}$ symmetry - I. General derivation</w:t>
               </w:r>
@@ -763,51 +763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Nshuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 163 (3), pp.034112-1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -971,51 +971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (40), pp.24706-24713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1049,51 +1049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate quantum dynamics simulation of the photodetachment spectrum of the nitrate anion (NO3−) based on an artificial neural network diabatic potential model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1270,51 +1270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 151 (16), pp.164118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1374,51 +1374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Weike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1938,51 +1938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Nshuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THEMOSIA Western Pole scientific day (2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://rfct-pole-ouest.cnrs.fr/scientific-meetings/info-program/, Dec 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2158,51 +2158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Neural Networks: Toward Efficient Nonadiabatic Dynamics with Coupled Potential Energy Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2253,51 +2253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics on accurate coupled artificial neural network based potential surfaces : NO_3^- photodetachment spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2348,51 +2348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodetachment spectrum of NO3-: Jahn-Teller effect and artificial neuron network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2482,51 +2482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Weike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Structure, Dynamics &amp; Spectroscopy (Domcke's 70th Birthday)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Garching, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2577,329 +2577,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing non-A_1 Operators:C_nv Diabatic Dipole Transition Surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Molecular Foucault Pendulum: What is a &amp;quot;Geometric Phase&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THEMOSIA Western Pole scientific day (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">ERRIE “European Responsible Research and Innovation Event” 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816579v1</w:t>
+                <w:t xml:space="preserve">hal-04830735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Molecular Foucault Pendulum: What is a &amp;quot;Geometric Phase&amp;quot;?</w:t>
+                <w:t xml:space="preserve">Neural Network coupled potential and dipole surfaces for interstellar molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Nshuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERRIE “European Responsible Research and Innovation Event” 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">24th European Conference on the Dynamics of Molecular Systems - MOLEC2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830735v1</w:t>
+                <w:t xml:space="preserve">hal-04597242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Network coupled potential and dipole surfaces for interstellar molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Representing non-A_1 Operators:C_nv Diabatic Dipole Transition Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Nshuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Conference on the Dynamics of Molecular Systems - MOLEC2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">THEMOSIA Western Pole scientific day (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597242v1</w:t>
+                <w:t xml:space="preserve">hal-04816579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diabatic potential energy surfaces for Renner-Teller systems using Artificial Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th High Dimensional Quantum Dynamics (HDQD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2950,51 +2950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Nshuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th High Dimensional Quantum Dynamics (HDQD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3045,51 +3045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th High Dimensional Quantum Dynamics (HDQD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3127,51 +3127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Nonadiabatic Dynamics with Artificial Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3579,51 +3579,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60C0DFB6"/>
+    <w:nsid w:val="72CE7A22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3727,51 +3727,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B13B4CA2"/>
+    <w:nsid w:val="CC97FC3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3875,51 +3875,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="61C34E05"/>
+    <w:nsid w:val="0FFCE1FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4023,51 +4023,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9CC52C69"/>
+    <w:nsid w:val="DCD1AFFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4263,51 +4263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dmg-williams" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9627-5647" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/3701240" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. G. Williams" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0272604" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907815v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Weike" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP04586F" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Nshuti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0278678" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williams" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Kj&#248;nstad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Mart&#237;nez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151856" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740299v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Eisfeld" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP02873E" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039503" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c05991" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317939v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125851" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weike" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115396" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053664" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906093v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Wittenbrink" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Venghaus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967258" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404812v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718438v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd J Mart&#237;nez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Texier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976949v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03917774v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dmg-williams" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9627-5647" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/3701240" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907815v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. G. Williams" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Weike" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP04586F" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092956v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0272604" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Nshuti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0278678" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williams" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Kj&#248;nstad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Mart&#237;nez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151856" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740299v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Eisfeld" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP02873E" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039503" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c05991" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317939v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125851" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weike" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115396" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053664" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906093v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Wittenbrink" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Venghaus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967258" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404812v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718438v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd J Mart&#237;nez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830735v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816579v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Texier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976949v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03917774v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>