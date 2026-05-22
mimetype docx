--- v0 (2026-04-05)
+++ v1 (2026-05-22)
@@ -365,429 +365,481 @@
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A journey through the Unity Atlantic Rhythm Map | software demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Molloy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Mifsud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delnia Alipour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irianni Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Sang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collaboration beyond Boundaries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UK-Ireland Digital Humanities Association, Jun 2025, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drum Call |Body Recalls (Film, 20 mins) Kane Screening Room UCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Molloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Danijela Kulezic-Wilson Memorial Postgraduate Symposium - 17/10/25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Convenors: Rishin Singh and Maxine Acton, Oct 2025, Cork, Ireland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/NKL.5C091TX1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drum Calls | Body Recalls : screening and discussion at La Cave Poesie + Atelier Join in rhythm with Dee and Guests</w:t>
+                <w:t xml:space="preserve">Atelier “Black Atlantic Social Dance: from Circle to Line”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Molloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poétiques et politiques du Plurivers (Volet I)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Committee UT2J: Sylvan Hecht, Deirdre Molloy, Juliana Marín Taborda, Atiogbé Jacques Koudjodji, Julie Dérobert, Yannick Essengue, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">II Colloque d’Études Décoloniales / Decolonial Studies Conference II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue d’Études Décoloniales (RED), Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05433644v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier “Black Atlantic Social Dance: from Circle to Line”</w:t>
+                <w:t xml:space="preserve">Drum Calls | Body Recalls : screening and discussion at La Cave Poesie + Atelier Join in rhythm with Dee and Guests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Molloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Colloque d’Études Décoloniales / Decolonial Studies Conference II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue d’Études Décoloniales (RED), Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Poétiques et politiques du Plurivers (Volet I)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Committee UT2J: Sylvan Hecht, Deirdre Molloy, Juliana Marín Taborda, Atiogbé Jacques Koudjodji, Julie Dérobert, Yannick Essengue, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05433660v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black Atlantic Social Dance: from Circle to Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Molloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droppin’ Science — EHHSN 7.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The European Hiphop Studies Network; CIPHER ERC, May 2024, Cork, Ireland, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black Atlantic Rhythm Map (preview)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Molloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BODY GEOGRAPHIES|MAPPING FREEDOMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collegium for African Diaspora Dance, Feb 2024, Durham (North Carolina), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -797,601 +849,601 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manifest exhibition: Black Atlantic Space-Time : at l'Atelier, Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Les Anneaux de la Mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prof. Thomas F. DeFrantz on Dancing a Black Social – an interview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Molloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.26cdo895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blues interview with Brenda Jean Russell in 2021</w:t>
+                <w:t xml:space="preserve">Mandinka rhythms – 2021 Interview with Djembefola, Karamoko Kone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Molloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/NKL.035AIK4M⟩</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/NKL.8431SKV3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850111v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dancehall Interview with dancer, Diane Eliot of Guadeloupe in 2021</w:t>
+                <w:t xml:space="preserve">Blues interview with Brenda Jean Russell in 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Molloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/NKL.6867L868⟩</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/NKL.035AIK4M⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850096v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blues interview with dancer, Damon Stone in 2021</w:t>
+                <w:t xml:space="preserve">Dancehall Interview with dancer, Diane Eliot of Guadeloupe in 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Molloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/NKL.52D51Q2B⟩</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/NKL.6867L868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850113v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandinka rhythms – 2021 Interview with Djembefola, Karamoko Kone</w:t>
+                <w:t xml:space="preserve">Blues interview with dancer, Damon Stone in 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Molloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/NKL.8431SKV3⟩</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/NKL.52D51Q2B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850089v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orishas and Duption: interview with Ade Ola of TnT in 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Molloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/NKL.1C879OMS⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview with Lucky Lartey : discussing Ewe &amp; Ga rhythms, Sankofa architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Molloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/NKL.8581MWPN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1401,91 +1453,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black Atlantic Space-Time Portfolio by Unity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Molloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1495,100 +1547,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Blues Dance to African Diaspora Identity : Diaries, Dialogues, Dreams of Unity (Masters)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Molloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musicology and performing arts. University of Limerick, 2021. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04850166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1598,568 +1650,568 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iuna Funebre</w:t>
+                <w:t xml:space="preserve">Benguela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Gusmão Souza Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689722v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samba de Roda</w:t>
+                <w:t xml:space="preserve">Jexa or Jeja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Gusmão Souza Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689711v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benguela</w:t>
+                <w:t xml:space="preserve">Iuna Funebre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Gusmão Souza Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689717v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jexa or Jeja</w:t>
+                <w:t xml:space="preserve">Samba de Roda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Gusmão Souza Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689690v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Gusmão Souza Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santa Maria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Gusmão Souza Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barra Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Gusmão Souza Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2227,51 +2279,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30C938A9"/>
+    <w:nsid w:val="8DBCEBF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2458,51 +2510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dmolloy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2489-4822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unityatlantic.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decodenoir.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/share-your-work/cclicenses/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433661v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Molloy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/conversations.8517" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433656v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.5C091TX1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433644v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912553v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912529v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Les Anneaux de la M&#233;moire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.26cdo895" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.035AIK4M" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.6867L868" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850113v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.52D51Q2B" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850089v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.8431SKV3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.1C879OMS" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806035v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.8581MWPN" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126626v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04850166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689722v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gusm&#227;o Souza Marques" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689690v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689691v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dmolloy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2489-4822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unityatlantic.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decodenoir.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/share-your-work/cclicenses/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433661v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Molloy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/conversations.8517" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mifsud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delnia Alipour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irianni Munoz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Sang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.5C091TX1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433660v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134510v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Les Anneaux de la M&#233;moire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.26cdo895" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.8431SKV3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850111v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.035AIK4M" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850096v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.6867L868" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850113v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.52D51Q2B" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850099v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.1C879OMS" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.8581MWPN" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126626v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04850166v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689717v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gusm&#227;o Souza Marques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689690v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689691v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689718v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>