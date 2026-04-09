--- v0 (2026-03-05)
+++ v1 (2026-04-09)
@@ -2563,874 +2563,936 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cours (13)</w:t>
+        <w:t xml:space="preserve">Cours (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Scholia : explorer la production scientifique depuis les données Wikidata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Semaine numérique des URFISTs 2026, Aubervilliers, France. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation à la contribution sur Wikipédia : femmes scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Lyon, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation : la science en images avec Commons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Wikifier la science, Dijon, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wikipédia : une nouvelle manière de diffuser la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. URFIST de Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Formation : la science en images avec Commons</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les projets Wikimédia et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. Wikifier la science, Dijon, France. 2025</w:t>
+              <w:t xml:space="preserve">Licence. Wikifier la science, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les projets Wikimédia et la recherche</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation Wikidata et OpenRefine pour les revues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Wikifier la science, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraire des données Wikipédia et Wikidata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Formation Wikidata et OpenRefine pour les revues</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation à Mastodon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Licence. Mastodon 101, Lyon, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation à la contribution sur Wikipédia : #1lib1ref</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Licence. Wikifier la science, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wikisource et l’édition universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. Lyon, France. 2025</w:t>
+              <w:t xml:space="preserve">Licence. Wikifier la science, Maison des sciences de l'Homme Dijon, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Formation à la contribution sur Wikipédia : #1lib1ref</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation à la contribution avancée sur Wikipédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. Wikifier la science, Lyon, France. 2025</w:t>
+              <w:t xml:space="preserve">Licence. Wikifier la science, Lyon, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Formation à Mastodon</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparer l'événement #1lib1ref dans sa structure : formation de formateurs et formatrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. Mastodon 101, Lyon, France. 2025</w:t>
+              <w:t xml:space="preserve">Licence. Wikifier la science, Lyon, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Formation à la contribution avancée sur Wikipédia</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier formation Wikipédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Licence. Wikipédia, une nouvelle manière de diffuser la recherche, INSEE, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former sur Wikimédia pour les bibliothécaires : panorama des projets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Licence. Wikifier la science, Lyon, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...247 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3440,812 +3502,963 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Cauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wikipédia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Shingareva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wikipédia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment faire du Wiktionnaire avec un groupe local. Rapport d’étonnement d’une wikimédienne en résidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre des wiktionnaristes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire sur l’encyclopédie collaborative Wikipédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes, filles.. quels futurs ? Visibiliser les femmes invisibilisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bourgogne Europe; Avignon université, Mar 2026, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siffler en travaillant. Embarquer la recherche dans les projets Wikimédia et la science ouverte, le cas de l'occitan sifflé (siular d’Aas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science ouverte, données ouvertes et musique (Préservation, recherche, création, diffusion, industrie et pédagogie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICCARE-LAB; Université de Picardie Jules Verne, Jan 2026, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'environnement Wikidata pour la valorisation et le partage scientifique des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valorisation des données, résultats et codes : gestion, partage, accessibilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MATE SHS, May 2025, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faites vos jeux avec OpenRefine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du logiciel libre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Journées du Logiciel Libre, May 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan et apports du projet Wikifier la science pour les contributeurices des projets Wikimédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Schauli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wikicamp</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wikimédia France, Jul 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment offrir le meilleur aux projets Wikimédia ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Wikimedia Culture et Numérique 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wikimédia France, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouverture et visibilité à l'ère de l'intelligence artificielle : enjeux pratiques et réflexions théoriques. Le cas de Wikipédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les presses universitaires et l'édition numérique ouverte : bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme de Dijon, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiu ! Quand l'union des communs fait la force du patrimoine immatériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">State of the Map France 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OpenStreetMap France, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats préliminaires sur les quêtes araignées INPN Espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Robin-Havret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4261,155 +4474,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association française d'arachnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française d'arachnologie, Oct 2024, Saint-Front, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promenade géographique sur les terres de Wikipédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Schauli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour le développement du FIG, Oct 2024, Saint-Dié-des-Vosges (88100), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wikipédia : sexiste envers les femmes scientifiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4425,73 +4638,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">No(s) Futur(s). Genre : bouleversements, utopies, impatiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut du Genre, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wikipédia comme terrain de recherche : méthodes et enjeux pour mesurer les biais de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4507,798 +4720,867 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le numérique comme méthodes et terrains. Perspectives féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de travail Genre et espace numérique du CNRS, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si Vidal de la Blache avait eu raison ? À la recherche du bras perdu de l’Araguari (contesté franco-brésilien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps des géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Union géographique internationale; Comité National Français de Géographie, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">, Union géographique internationale (UGI), Comité National Français de Géographie (CNFG), Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lumière sur les femmes géographes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Joncheray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du centenaire de l'UGI : Le temps des géographes - Time for geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union géographique internationale; Comité National Français de Géographie, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes géographes sur Wikipédia : il est venu le temps des géographEs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Joncheray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du centenaire de l'UGI : Le temps des géographes - Time for geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union géographique internationale; Comité National Français de Géographie, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marathon d’édition statistiques et écologie sur Wikipédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e journées du GDR Ecostat 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Ecostat, Apr 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage de l'analyse spatiale à l'échelle micro et macro dans l'étude des pierres en Bourgogne de l'Antiquité à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes et apports de l'analyse spatiale pour la connaissance de l'Antiquité tardive, de l'analyse micro à l'analyse macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, Groupe archéologique des Pyrénées Occidentales, May 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liste rouge des araignées de France métropolitaine : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lecigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Villepoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association française d'arachnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Arachnologie (ASFRA), Oct 2022, Carcans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il y a quoi dans cette base ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association française d'arachnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Yenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser OpenStreetMap dans la recherche : retours sur le projet DéCiSiF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">State of the Map France 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OpenStreetMap France, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numériser le passé pour étudier le présent : étude de cas avec la collection Pourtoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">145ème congrès du Comité des travaux historiques et scientifiques : Collecter, collectionner, conserver</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, May 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03221244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribuer directement dans l’open data : l’open science avec OpenStreetMap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La dynamique de l'ouverture des données : panorama d'outils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SO MATE, Sep 2021, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sous-sols dans la science-fiction : un terrain de jeu révélateur ? Usage de la science-fiction pour dépasser les limites de la prospective traditionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5327,263 +5609,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sols et sous-sols dans la transition socio-écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier Labussière, Adrien Baysse-Lainé, Pierre-Olivier Garcia, Céline Granjou, Julien Merlin, Germain Meulemans, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se référer au passé, se projeter dans l’avenir. Analyses textuelles et fouille spatiale pour appréhender les horizons temporels des contributions au Grand et au Vrai Débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pissoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études "Quels outils pour appréhender et analyser les mobilisations de Gilets Jaunes et les données issues du Débat national ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MetSem - Séminaire Méthodologie de Sciences Po, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que la cartographie fait au monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5599,237 +5812,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">144e Congrès national des sociétés historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valider des données de mapathon, retour d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Elattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Noblecourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">State of the Map France 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OpenStreetMap France, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenStreetMap dans un projet environnemental et pluripartite : Décisif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">State of the Map 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OpenStreetMap France, Jun 2018, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01808588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prepare geographic data integration. A proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5845,2135 +6058,2135 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REPLIM Kick-off meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of Burgundy stone from ancient times to the present day</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France. pp.459 - 469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01146869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un atlas pour une histoire économique et technique de la pierre bourguignonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysages, patrimoine bâti et matériaux en Bourgogne, de l’Antiquité à nos jours ; Bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint Christophe-en-Brionnais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01148384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire parler les pierres de l’Antiquité à nos jours : la plate-forme numérique et mutualiste sur l’usage de la pierre bourguignonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décryptagéo - Les rencontres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686018v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-01148384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des drogues pour Commons : ouvrir du contenu peu accessible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/149ek⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la science ouverte est devenue une alliée des projets Wikimédia : la parole aux wikimédiens et wikimédiennes en résidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/14oox⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un prix Nobel à l’URFIST de Lyon : retour sur la venue d’Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/140f9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science ouverte, BA et globe terrestre : mobiliser les projets Wikimédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/14aet⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrir les yeux, ouvrir la science : la Wiki Science Competition 2024 en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Schauli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Delaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/13y4o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Science ouverte, BA et globe terrestre : mobiliser les projets Wikimédia</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science ouverte prend place sur le Wiktionnaire !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/14aet⟩</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/141d7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La science ouverte prend place sur le Wiktionnaire !</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wikipédia ou comment partager le savoir pour demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wikifier la science : témoignages par ceux et celles qui le font déjà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/141d7⟩</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/1476q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Wikipédia ou comment partager le savoir pour demain</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment rédiger une biographie de scientifique sur Wikipédia ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/w97o⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Wikifier la science : témoignages par ceux et celles qui le font déjà</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur l'éditathon des médaillées d'argent du CNRS avec les sans pagEs sur Wikipédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/1476q⟩</w:t>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/w74l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment rédiger une biographie de scientifique sur Wikipédia ?</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment préparer la liste de travail d’un éditathon Wikipédia sur des femmes scientifiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/w97o⟩</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/w8ez⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Retour sur l'éditathon des médaillées d'argent du CNRS avec les sans pagEs sur Wikipédia</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les projets Wikimédia en condensé : retour sur l’école d’été à la MSH de Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/w74l⟩</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/129o3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment préparer la liste de travail d’un éditathon Wikipédia sur des femmes scientifiques ?</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajouter une pièce au puzzle : visite aux archives du CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/w8ez⟩</w:t>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/vvp5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les projets Wikimédia en condensé : retour sur l’école d’été à la MSH de Dijon</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui sont les médaillées d’argent du CNRS ? [science en cours de réalisation]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/129o3⟩</w:t>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/vvp2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qui sont les médaillées d’argent du CNRS ? [science en cours de réalisation]</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La progressive parité des médailles d’argent du CNRS [Référence ajoutée]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/vvp2⟩</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/vvoz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ajouter une pièce au puzzle : visite aux archives du CNRS</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Importer des identifiants Radio France : exploration, limites et question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/vvp5⟩</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/vvp3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La progressive parité des médailles d’argent du CNRS [Référence ajoutée]</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité des données : un voyage sur la plateforme humanitaire d'OpenStreetMap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Import de médailles d’argent du CNRS sur Wikidata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/vvoz⟩</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/vvox⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Importer des identifiants Radio France : exploration, limites et question</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une médaille d’argent du CNRS, une biographie… Mais pas sur Wikipédia en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/vvp3⟩</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/vvoy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Import de médailles d’argent du CNRS sur Wikidata</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique comme méthodes et terrains, perspectives féministes : retour sur le colloque NuMFem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/vvox⟩</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/vvp4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qualité des données : un voyage sur la plateforme humanitaire d'OpenStreetMap</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration de la plateforme Navigae : pépites du fonds “Colombie”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le numérique comme méthodes et terrains, perspectives féministes : retour sur le colloque NuMFem</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DIY WeDigBio in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une médaille d’argent du CNRS, une biographie… Mais pas sur Wikipédia en français</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tulipe noire de Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Exploration de la plateforme Navigae : pépites du fonds “Colombie”</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carte et les prisonniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...198 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7983,117 +8196,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive map of place names in Occitan and their pronunciation in whistled Occitan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8103,51 +8316,184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wikida... Quoi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’article scientifique à l’article Wikipédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60538/ARTICLE-SCIENTIFIQUE-ARTICLE-WIKIPEDIA⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les projets Wikimédia pour l'information scientifique et technique - C@fé Rénatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8156,1177 +8502,1044 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De l’article scientifique à l’article Wikipédia</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une année pour &amp;quot;wikifier&amp;quot; la science. Retour d’expérience sur le travail d’une wikimédienne en résidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Workshop Wikipédia - Recherche franco-allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet Wikidata pour l'information scientifique et technique - C@fé Rénatis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déposer son premier jeu de données dans un entrepôt. Retour d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wikifier la science : Premier bilan des résidences Wikimédia par les wikimédiens et wikimédiennes en résidence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Schauli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60538/ARTICLE-SCIENTIFIQUE-ARTICLE-WIKIPEDIA⟩</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/je9v-9d13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Wikida... Quoi ?</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un an comme wikimédienne en résidence : plongée dans la science ouverte et les communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Workshop Wikipédia - Recherche franco-allemande</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wikipédia, invitation à l’exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wikicafé avec Mickael David Miller : discussion sur le métier de bibliothécaire au Canada, de Wikipédia avec un regard du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael David Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/swx6-xs98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le projet Wikidata pour l'information scientifique et technique - C@fé Rénatis</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trucs et astuces pour exploiter le potentiel des projets wikimédia comme ingénieure d'études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aide à la détermination de la Thomise Napoléon Synema globosum (Fabricius, 1775) dans le cadre de la quête INPN Espèces « À la recherche de l’araignée Napoléon ! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Robin-Havret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04492894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wikicafé avec Lise Vaudor : Faire briller Wikidata aux yeux des chercheurs : le package glitter et son utilisation pour étudier les inondations à travers les données Wikidata et Wikipedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/6085-a445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Wikifier la science : Premier bilan des résidences Wikimédia par les wikimédiens et wikimédiennes en résidence.</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refuge de Pombie d'hier et d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...70 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Wikipédia, invitation à l’exploration</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pombie d'hier et d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dourthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...480 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01698642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9336,252 +9549,252 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire incomplet d’analyse de données en SHS des ingénieurs de SO-MATé – regards disciplinaires et outils statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommages dans les universités Constitution d’une base de données sur les doctorats honoris causa en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Machefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9591,91 +9804,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replim Vallée de Panticosa 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01810364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9685,143 +9898,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils, plateformes et méthodologies pour la musique ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pugin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9831,105 +10044,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données localisées en accès libre sur la biodiversité en France : variation géographique de disponibilité et principales logiques de constitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01715395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId225"/>
+      <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9997,51 +10210,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DAA0B9BB"/>
+    <w:nsid w:val="46BAC5E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10228,51 +10441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dmontagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6427-8386" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17795163X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05374964v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-88888-5_4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88888-5_4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04244370v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cousteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dal&#233;as" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04059715v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bounias-Delacour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danflous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;jean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436586v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/15865" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15865" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga de Cos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107589" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058480v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660813v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dabestani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine-Marin Dubroca-Voisin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/Q26M-QY30" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Beaudouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duf&#233;al" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Montardi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03567142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecigne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dejean" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Guerbaa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04497585v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936053v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1312" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133594v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207109v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baggioni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612214v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pottier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148969v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155014v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158870v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158856v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155004v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158795v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158851v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158882v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155009v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154948v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158862v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03702122v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03558595v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472326v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre Lopez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148718v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Schauli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bultel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Halimi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083557v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069614v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115099v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768196v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628915v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736504v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723224v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04156224v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04148316v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03737748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03728955v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03728919v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03630261v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03667911v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03811084v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Iorio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villepoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03362920v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258785v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221244v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weill" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258789v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03352665v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02444836v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pissoat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142547v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157229v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Elattar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Noblecourt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808588v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146869v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686018v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148384v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148753v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/149ek" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265517v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14oox" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084647v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/140f9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072930v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delaune" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13y4o" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148811v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14aet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093101v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/141d7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433312v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130706v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1476q" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04555778v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w97o" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04542992v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w74l" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04551069v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w8ez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132567v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/129o3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261808v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vvp2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04396150v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vvp5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04396160v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vvoz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04396155v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vvp3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04396164v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vvox" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04049432v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04474590v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vvp4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04396162v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vvoy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888076v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686029v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686025v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686022v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119395v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955301v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173022v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60538/ARTICLE-SCIENTIFIQUE-ARTICLE-WIKIPEDIA" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990043v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022404v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025731v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019173v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05353014v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148932v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105876v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/je9v-9d13" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148995v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940264v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael David Miller" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/swx6-xs98" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04492894v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625669v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069112v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/6085-a445" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698170v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698642v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Faivre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dourthe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251997v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Machefert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01810364v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489787v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pugin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01715395v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dmontagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6427-8386" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17795163X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05374964v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-88888-5_4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88888-5_4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04244370v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cousteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dal&#233;as" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04059715v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bounias-Delacour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danflous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;jean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436586v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/15865" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15865" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga de Cos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107589" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058480v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660813v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dabestani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine-Marin Dubroca-Voisin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/Q26M-QY30" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Beaudouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duf&#233;al" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Montardi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03567142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecigne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dejean" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Guerbaa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04497585v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936053v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1312" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133594v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207109v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baggioni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612214v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pottier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567095v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158856v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155014v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158870v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158887v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158795v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155004v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155009v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158882v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154948v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158862v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03702122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03558595v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571246v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558701v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472326v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre Lopez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069614v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083557v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148718v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Schauli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bultel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Halimi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768196v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628915v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736504v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723224v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04156224v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04148316v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03737748v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03728919v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03728955v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03630261v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03667911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03811084v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Iorio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villepoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03362920v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258785v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221244v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weill" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03352665v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258789v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02444836v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pissoat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142547v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157229v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Elattar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Noblecourt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808588v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612199v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146869v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148384v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686018v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148753v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/149ek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265517v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14oox" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084647v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/140f9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148811v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14aet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072930v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delaune" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13y4o" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093101v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/141d7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433312v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130706v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1476q" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04555778v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w97o" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04542992v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w74l" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04551069v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w8ez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132567v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/129o3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04396150v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vvp5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vvp2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04396160v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vvoz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04396155v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vvp3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04049432v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04396164v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vvox" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04396162v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vvoy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04474590v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vvp4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888076v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686029v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686025v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686022v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119395v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990043v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173022v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60538/ARTICLE-SCIENTIFIQUE-ARTICLE-WIKIPEDIA" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955301v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025731v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022404v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019173v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148932v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105876v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/je9v-9d13" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05353014v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940264v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael David Miller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/swx6-xs98" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625669v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04492894v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069112v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/6085-a445" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698170v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698642v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Faivre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dourthe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251997v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Machefert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01810364v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489787v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pugin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01715395v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>