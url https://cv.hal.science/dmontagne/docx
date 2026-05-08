--- v1 (2026-04-09)
+++ v2 (2026-05-08)
@@ -1082,295 +1082,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wikipédia comme terrain de recherche : méthodes et enjeux de l’analyse des inégalités épistémiques genrées d’une encyclopédie collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dabestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine-Marin Dubroca-Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1(33)), pp.231-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21409/Q26M-QY30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les disparités socio-spatiales des transitions agroécologiques : apports et éclairages de l’échelle régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Territoires &amp; Transitions socio-écologiques : dialogue fécond, parcours inachevé ou voie sans issue ?, 98 (3-4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13tpr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058480v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-04660813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvrir les géographes à travers Wikipédia</w:t>
               </w:r>
@@ -2659,722 +2659,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wikipédia : une nouvelle manière de diffuser la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. URFIST de Lyon, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation : la science en images avec Commons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Wikifier la science, Dijon, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les projets Wikimédia et la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Wikifier la science, Lyon, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Formation à la contribution sur Wikipédia : femmes scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Formation : la science en images avec Commons</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation Wikidata et OpenRefine pour les revues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. Wikifier la science, Dijon, France. 2025</w:t>
+              <w:t xml:space="preserve">Licence. Wikifier la science, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraire des données Wikipédia et Wikidata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. URFIST de Lyon, France. 2025</w:t>
+              <w:t xml:space="preserve">Licence. Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les projets Wikimédia et la recherche</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation à Mastodon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Licence. Mastodon 101, Lyon, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation à la contribution sur Wikipédia : #1lib1ref</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Licence. Wikifier la science, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Formation Wikidata et OpenRefine pour les revues</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wikisource et l’édition universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. Wikifier la science, Lyon, France. 2025</w:t>
+              <w:t xml:space="preserve">Licence. Wikifier la science, Maison des sciences de l'Homme Dijon, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparer l'événement #1lib1ref dans sa structure : formation de formateurs et formatrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. Lyon, France. 2025</w:t>
+              <w:t xml:space="preserve">Licence. Wikifier la science, Lyon, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Formation à Mastodon</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation à la contribution avancée sur Wikipédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. Mastodon 101, Lyon, France. 2025</w:t>
+              <w:t xml:space="preserve">Licence. Wikifier la science, Lyon, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158851v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05158882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier formation Wikipédia</w:t>
               </w:r>
@@ -3646,819 +3646,888 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Écrire sur l’encyclopédie collaborative Wikipédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes, filles.. quels futurs ? Visibiliser les femmes invisibilisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bourgogne Europe; Avignon université, Mar 2026, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siffler en travaillant. Embarquer la recherche dans les projets Wikimédia et la science ouverte, le cas de l'occitan sifflé (siular d’Aas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Biu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science ouverte, données ouvertes et musique (Préservation, recherche, création, diffusion, industrie et pédagogie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICCARE-LAB; Université de Picardie Jules Verne, Jan 2026, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment faire du Wiktionnaire avec un groupe local. Rapport d’étonnement d’une wikimédienne en résidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre des wiktionnaristes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Écrire sur l’encyclopédie collaborative Wikipédia</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il y a encore des choses à cartographier ?&amp;quot; Les travaux de cartographie en cours à l'UMR TREE et à l'URFIST de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes, filles.. quels futurs ? Visibiliser les femmes invisibilisées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bourgogne Europe; Avignon université, Mar 2026, Dijon, France</w:t>
+              <w:t xml:space="preserve">Cartographie &amp; SIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITEM; IRAA, Apr 2026, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan et apports du projet Wikifier la science pour les contributeurices des projets Wikimédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Schauli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science ouverte, données ouvertes et musique (Préservation, recherche, création, diffusion, industrie et pédagogie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICCARE-LAB; Université de Picardie Jules Verne, Jan 2026, Amiens, France</w:t>
+              <w:t xml:space="preserve">Wikicamp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wikimédia France, Jul 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faites vos jeux avec OpenRefine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du logiciel libre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Journées du Logiciel Libre, May 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'environnement Wikidata pour la valorisation et le partage scientifique des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valorisation des données, résultats et codes : gestion, partage, accessibilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MATE SHS, May 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...193 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment offrir le meilleur aux projets Wikimédia ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Wikimedia Culture et Numérique 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wikimédia France, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouverture et visibilité à l'ère de l'intelligence artificielle : enjeux pratiques et réflexions théoriques. Le cas de Wikipédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les presses universitaires et l'édition numérique ouverte : bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme de Dijon, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiu ! Quand l'union des communs fait la force du patrimoine immatériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">State of the Map France 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OpenStreetMap France, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats préliminaires sur les quêtes araignées INPN Espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Robin-Havret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4474,155 +4543,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association française d'arachnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française d'arachnologie, Oct 2024, Saint-Front, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promenade géographique sur les terres de Wikipédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Schauli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour le développement du FIG, Oct 2024, Saint-Dié-des-Vosges (88100), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wikipédia : sexiste envers les femmes scientifiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4638,73 +4707,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">No(s) Futur(s). Genre : bouleversements, utopies, impatiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut du Genre, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wikipédia comme terrain de recherche : méthodes et enjeux pour mesurer les biais de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4720,73 +4789,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le numérique comme méthodes et terrains. Perspectives féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de travail Genre et espace numérique du CNRS, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si Vidal de la Blache avait eu raison ? À la recherche du bras perdu de l’Araguari (contesté franco-brésilien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4802,785 +4871,785 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps des géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union géographique internationale (UGI), Comité National Français de Géographie (CNFG), Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes géographes sur Wikipédia : il est venu le temps des géographEs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Joncheray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du centenaire de l'UGI : Le temps des géographes - Time for geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union géographique internationale; Comité National Français de Géographie, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lumière sur les femmes géographes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Joncheray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du centenaire de l'UGI : Le temps des géographes - Time for geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union géographique internationale; Comité National Français de Géographie, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marathon d’édition statistiques et écologie sur Wikipédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e journées du GDR Ecostat 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Ecostat, Apr 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage de l'analyse spatiale à l'échelle micro et macro dans l'étude des pierres en Bourgogne de l'Antiquité à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes et apports de l'analyse spatiale pour la connaissance de l'Antiquité tardive, de l'analyse micro à l'analyse macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, Groupe archéologique des Pyrénées Occidentales, May 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liste rouge des araignées de France métropolitaine : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lecigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Villepoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association française d'arachnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Arachnologie (ASFRA), Oct 2022, Carcans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il y a quoi dans cette base ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association française d'arachnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Yenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser OpenStreetMap dans la recherche : retours sur le projet DéCiSiF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">State of the Map France 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OpenStreetMap France, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribuer directement dans l’open data : l’open science avec OpenStreetMap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La dynamique de l'ouverture des données : panorama d'outils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SO MATE, Sep 2021, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numériser le passé pour étudier le présent : étude de cas avec la collection Pourtoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">145ème congrès du Comité des travaux historiques et scientifiques : Collecter, collectionner, conserver</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, May 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03221244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sous-sols dans la science-fiction : un terrain de jeu révélateur ? Usage de la science-fiction pour dépasser les limites de la prospective traditionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5609,194 +5678,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sols et sous-sols dans la transition socio-écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier Labussière, Adrien Baysse-Lainé, Pierre-Olivier Garcia, Céline Granjou, Julien Merlin, Germain Meulemans, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se référer au passé, se projeter dans l’avenir. Analyses textuelles et fouille spatiale pour appréhender les horizons temporels des contributions au Grand et au Vrai Débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pissoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études "Quels outils pour appréhender et analyser les mobilisations de Gilets Jaunes et les données issues du Débat national ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MetSem - Séminaire Méthodologie de Sciences Po, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que la cartographie fait au monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5812,237 +5881,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">144e Congrès national des sociétés historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valider des données de mapathon, retour d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Elattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Noblecourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">State of the Map France 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OpenStreetMap France, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenStreetMap dans un projet environnemental et pluripartite : Décisif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">State of the Map 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OpenStreetMap France, Jun 2018, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01808588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prepare geographic data integration. A proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6058,181 +6127,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REPLIM Kick-off meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of Burgundy stone from ancient times to the present day</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France. pp.459 - 469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01146869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atlas pour une histoire économique et technique de la pierre bourguignonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6241,179 +6310,179 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages, patrimoine bâti et matériaux en Bourgogne, de l’Antiquité à nos jours ; Bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint Christophe-en-Brionnais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01148384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire parler les pierres de l’Antiquité à nos jours : la plate-forme numérique et mutualiste sur l’usage de la pierre bourguignonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décryptagéo - Les rencontres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6423,1770 +6492,1770 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la science ouverte est devenue une alliée des projets Wikimédia : la parole aux wikimédiens et wikimédiennes en résidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/14oox⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des drogues pour Commons : ouvrir du contenu peu accessible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/149ek⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Comment la science ouverte est devenue une alliée des projets Wikimédia : la parole aux wikimédiens et wikimédiennes en résidence</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un prix Nobel à l’URFIST de Lyon : retour sur la venue d’Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/140f9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science ouverte, BA et globe terrestre : mobiliser les projets Wikimédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/14aet⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouvrir les yeux, ouvrir la science : la Wiki Science Competition 2024 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Schauli</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Delaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/14oox⟩</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/13y4o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un prix Nobel à l’URFIST de Lyon : retour sur la venue d’Alain Aspect</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science ouverte prend place sur le Wiktionnaire !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/140f9⟩</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/141d7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Science ouverte, BA et globe terrestre : mobiliser les projets Wikimédia</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wikipédia ou comment partager le savoir pour demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wikifier la science : témoignages par ceux et celles qui le font déjà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/14aet⟩</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/1476q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ouvrir les yeux, ouvrir la science : la Wiki Science Competition 2024 en France</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment rédiger une biographie de scientifique sur Wikipédia ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/13y4o⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/w97o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La science ouverte prend place sur le Wiktionnaire !</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur l'éditathon des médaillées d'argent du CNRS avec les sans pagEs sur Wikipédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/141d7⟩</w:t>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/w74l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Wikipédia ou comment partager le savoir pour demain</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment préparer la liste de travail d’un éditathon Wikipédia sur des femmes scientifiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/w8ez⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Wikifier la science : témoignages par ceux et celles qui le font déjà</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les projets Wikimédia en condensé : retour sur l’école d’été à la MSH de Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/1476q⟩</w:t>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/129o3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment rédiger une biographie de scientifique sur Wikipédia ?</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui sont les médaillées d’argent du CNRS ? [science en cours de réalisation]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/w97o⟩</w:t>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/vvp2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Retour sur l'éditathon des médaillées d'argent du CNRS avec les sans pagEs sur Wikipédia</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajouter une pièce au puzzle : visite aux archives du CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/w74l⟩</w:t>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/vvp5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment préparer la liste de travail d’un éditathon Wikipédia sur des femmes scientifiques ?</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La progressive parité des médailles d’argent du CNRS [Référence ajoutée]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/w8ez⟩</w:t>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/vvoz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les projets Wikimédia en condensé : retour sur l’école d’été à la MSH de Dijon</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Importer des identifiants Radio France : exploration, limites et question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/129o3⟩</w:t>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/vvp3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ajouter une pièce au puzzle : visite aux archives du CNRS</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité des données : un voyage sur la plateforme humanitaire d'OpenStreetMap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Import de médailles d’argent du CNRS sur Wikidata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/vvp5⟩</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/vvox⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qui sont les médaillées d’argent du CNRS ? [science en cours de réalisation]</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une médaille d’argent du CNRS, une biographie… Mais pas sur Wikipédia en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/vvp2⟩</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/vvoy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La progressive parité des médailles d’argent du CNRS [Référence ajoutée]</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique comme méthodes et terrains, perspectives féministes : retour sur le colloque NuMFem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/vvoz⟩</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/vvp4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Importer des identifiants Radio France : exploration, limites et question</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration de la plateforme Navigae : pépites du fonds “Colombie”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qualité des données : un voyage sur la plateforme humanitaire d'OpenStreetMap</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DIY WeDigBio in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Import de médailles d’argent du CNRS sur Wikidata</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tulipe noire de Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une médaille d’argent du CNRS, une biographie… Mais pas sur Wikipédia en français</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carte et les prisonniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...331 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8196,117 +8265,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive map of place names in Occitan and their pronunciation in whistled Occitan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8316,1230 +8385,1230 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wikida... Quoi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’article scientifique à l’article Wikipédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60538/ARTICLE-SCIENTIFIQUE-ARTICLE-WIKIPEDIA⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60538/ARTICLE-SCIENTIFIQUE-ARTICLE-WIKIPEDIA⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05173022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les projets Wikimédia pour l'information scientifique et technique - C@fé Rénatis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les projets Wikimédia pour l'information scientifique et technique - C@fé Rénatis</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une année pour &amp;quot;wikifier&amp;quot; la science. Retour d’expérience sur le travail d’une wikimédienne en résidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet Wikidata pour l'information scientifique et technique - C@fé Rénatis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une année pour &amp;quot;wikifier&amp;quot; la science. Retour d’expérience sur le travail d’une wikimédienne en résidence</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Workshop Wikipédia - Recherche franco-allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Workshop Wikipédia - Recherche franco-allemande</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wikifier la science : Premier bilan des résidences Wikimédia par les wikimédiens et wikimédiennes en résidence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Schauli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/je9v-9d13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un an comme wikimédienne en résidence : plongée dans la science ouverte et les communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le projet Wikidata pour l'information scientifique et technique - C@fé Rénatis</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déposer son premier jeu de données dans un entrepôt. Retour d’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wikipédia, invitation à l’exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wikicafé avec Mickael David Miller : discussion sur le métier de bibliothécaire au Canada, de Wikipédia avec un regard du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael David Miller</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/swx6-xs98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Déposer son premier jeu de données dans un entrepôt. Retour d’expérience</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trucs et astuces pour exploiter le potentiel des projets wikimédia comme ingénieure d'études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aide à la détermination de la Thomise Napoléon Synema globosum (Fabricius, 1775) dans le cadre de la quête INPN Espèces « À la recherche de l’araignée Napoléon ! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Robin-Havret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...70 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04492894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wikicafé avec Lise Vaudor : Faire briller Wikidata aux yeux des chercheurs : le package glitter et son utilisation pour étudier les inondations à travers les données Wikidata et Wikipedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/6085-a445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Wikipédia, invitation à l’exploration</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refuge de Pombie d'hier et d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pombie d'hier et d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dourthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...330 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01698642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9549,252 +9618,252 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire incomplet d’analyse de données en SHS des ingénieurs de SO-MATé – regards disciplinaires et outils statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenne Roux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05501200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommages dans les universités Constitution d’une base de données sur les doctorats honoris causa en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Machefert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...50 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9804,91 +9873,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replim Vallée de Panticosa 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01810364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9898,143 +9967,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils, plateformes et méthodologies pour la musique ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fiala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pugin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10044,105 +10113,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données localisées en accès libre sur la biodiversité en France : variation géographique de disponibilité et principales logiques de constitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01715395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId230"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10210,51 +10279,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46BAC5E6"/>
+    <w:nsid w:val="5D3E2385"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10441,51 +10510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dmontagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6427-8386" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17795163X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05374964v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-88888-5_4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88888-5_4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04244370v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cousteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dal&#233;as" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04059715v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bounias-Delacour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danflous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;jean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436586v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/15865" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15865" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga de Cos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107589" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058480v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660813v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dabestani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine-Marin Dubroca-Voisin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/Q26M-QY30" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Beaudouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duf&#233;al" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Montardi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03567142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecigne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dejean" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Guerbaa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04497585v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936053v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1312" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133594v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207109v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baggioni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612214v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pottier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567095v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158856v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155014v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158870v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158887v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158795v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155004v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155009v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158882v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154948v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158862v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03702122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03558595v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571246v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558701v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472326v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre Lopez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069614v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083557v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148718v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Schauli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bultel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Halimi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768196v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628915v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736504v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723224v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04156224v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04148316v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03737748v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03728919v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03728955v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03630261v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03667911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03811084v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Iorio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villepoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03362920v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258785v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221244v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weill" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03352665v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258789v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02444836v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pissoat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142547v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157229v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Elattar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Noblecourt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808588v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612199v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146869v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148384v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686018v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148753v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/149ek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265517v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14oox" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084647v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/140f9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148811v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14aet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072930v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delaune" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13y4o" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093101v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/141d7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433312v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130706v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1476q" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04555778v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w97o" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04542992v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w74l" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04551069v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w8ez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132567v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/129o3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04396150v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vvp5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vvp2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04396160v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vvoz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04396155v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vvp3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04049432v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04396164v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vvox" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04396162v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vvoy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04474590v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vvp4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888076v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686029v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686025v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686022v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119395v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990043v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173022v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60538/ARTICLE-SCIENTIFIQUE-ARTICLE-WIKIPEDIA" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955301v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025731v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022404v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019173v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148932v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105876v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/je9v-9d13" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05353014v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940264v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael David Miller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/swx6-xs98" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625669v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04492894v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069112v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/6085-a445" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698170v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698642v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Faivre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dourthe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251997v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Machefert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01810364v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489787v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pugin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01715395v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dmontagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6427-8386" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17795163X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05374964v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-88888-5_4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88888-5_4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04244370v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cousteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dal&#233;as" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04059715v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bounias-Delacour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danflous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;jean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436586v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/15865" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15865" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga de Cos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107589" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dabestani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine-Marin Dubroca-Voisin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/Q26M-QY30" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058480v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Beaudouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duf&#233;al" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Montardi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03567142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecigne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dejean" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Guerbaa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04497585v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936053v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1312" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133594v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207109v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baggioni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612214v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pottier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567095v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155014v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158870v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158856v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158887v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158795v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155004v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155009v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158851v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154948v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158862v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03702122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03558595v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558701v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre Lopez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602474v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148718v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Schauli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bultel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Halimi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083557v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115099v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768196v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628915v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736504v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723224v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04156224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04148316v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03737748v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03728955v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03728919v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03630261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03667911v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03811084v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Iorio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villepoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03362920v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258785v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03352665v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weill" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258789v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02444836v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pissoat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142547v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157229v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Elattar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Noblecourt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612199v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146869v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148384v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686018v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265517v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14oox" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148753v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/149ek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084647v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/140f9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148811v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14aet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072930v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delaune" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13y4o" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093101v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/141d7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433312v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130706v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1476q" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04555778v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w97o" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04542992v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w74l" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04551069v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w8ez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132567v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/129o3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261808v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vvp2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04396150v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vvp5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04396160v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vvoz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04396155v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vvp3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04049432v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04396164v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vvox" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04396162v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vvoy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04474590v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vvp4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888076v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686029v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686025v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686022v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119395v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990043v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173022v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60538/ARTICLE-SCIENTIFIQUE-ARTICLE-WIKIPEDIA" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955301v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025731v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019173v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022404v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105876v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/je9v-9d13" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05353014v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148932v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148995v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940264v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael David Miller" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/swx6-xs98" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625669v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04492894v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069112v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/6085-a445" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698170v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698642v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Faivre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dourthe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251997v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Machefert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01810364v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489787v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pugin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01715395v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>