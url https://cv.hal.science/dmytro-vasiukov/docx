--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -351,789 +351,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensors integration for structural health monitoring in composite pressure vessels: A review</w:t>
+                <w:t xml:space="preserve">Digital twin for real-time pressure vessels fatigue life prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilal Meemary</w:t>
+                <w:t xml:space="preserve">Izat Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bennebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mylène Deléglise-Lagardère</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 351, pp.118546. </w:t>
+              <w:t xml:space="preserve">Advances in Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (5), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/16878132251327666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709824v1</w:t>
+                <w:t xml:space="preserve">hal-05057963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of mechanical performance in composite pressure vessels with nongeodesic paths under thermomechanical loading and unequal openings</w:t>
+                <w:t xml:space="preserve">An Overview of Damage Identification in Composite Structures-From Computational Methods to Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyudmyla Rozova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Salim Chaki</w:t>
+                <w:t xml:space="preserve">Anurag Dubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutrous Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10443-025-10387-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (12), pp.683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcs9120683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374734v1</w:t>
+                <w:t xml:space="preserve">hal-05407191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of Damage Identification in Composite Structures-From Computational Methods to Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anurag Dubey</w:t>
+                <w:t xml:space="preserve">A review on recent finite element modeling advancements for studying hydrogen embrittlement in steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaymaa Merheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Heyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniella Guedes Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcs9120683⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.111233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407191v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on recent finite element modeling advancements for studying hydrogen embrittlement in steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shaymaa Merheb</w:t>
+                <w:t xml:space="preserve">Multi-objective optimization for a composite pressure vessel with unequal polar openings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmyla Rozova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Meemary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deléglise-Lagardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111233⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 351, pp.118594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075154v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization for a composite pressure vessel with unequal polar openings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sensors integration for structural health monitoring in composite pressure vessels: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Meemary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deléglise-Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chaki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 351, pp.118594. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118594⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 351, pp.118546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709826v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital twin for real-time pressure vessels fatigue life prediction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bennebach</w:t>
+                <w:t xml:space="preserve">Optimisation of mechanical performance in composite pressure vessels with nongeodesic paths under thermomechanical loading and unequal openings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmyla Rozova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deléglise-Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Chaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salim Chaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (5), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (1), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/16878132251327666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10443-025-10387-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057963v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puck 3D-based modeling and validation of progressive failure in instrumented glass fiber-reinforced polypropylene via the split-disk test</w:t>
               </w:r>
@@ -2490,299 +2490,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of off-axis in-plane yarns on the mechanical properties of 3D composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of linear and non-linear behavior of 3D woven composite using mesoscopic voxel models reconstructed from X-ray micro-tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Rashed Labanieh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yang Liu</w:t>
+                <w:t xml:space="preserve">Ilya Straumit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Soulat</w:t>
+                <w:t xml:space="preserve">Stepan V. Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 98, pp.45 - 57. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 179, pp.568 - 579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.07.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715797v1</w:t>
+                <w:t xml:space="preserve">hal-01882925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of linear and non-linear behavior of 3D woven composite using mesoscopic voxel models reconstructed from X-ray micro-tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of off-axis in-plane yarns on the mechanical properties of 3D composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Rashed Labanieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Straumit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stepan V. Lomov</w:t>
+                <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98, pp.45 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.07.066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01882925v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue modelling of composite materials for industrial applications</w:t>
               </w:r>
@@ -2870,259 +2870,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct method for life prediction of fibre reinforced polymer composites based on kinematic of damage potential</w:t>
+                <w:t xml:space="preserve">Non-linear material modeling of fiber-reinforced polymers based on coupled viscoelasticity–viscoplasticity with anisotropic continuous damage mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hachemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.10.004⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132, pp.527 - 535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717144v1</w:t>
+                <w:t xml:space="preserve">hal-01717141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear material modeling of fiber-reinforced polymers based on coupled viscoelasticity–viscoplasticity with anisotropic continuous damage mechanics</w:t>
+                <w:t xml:space="preserve">Direct method for life prediction of fibre reinforced polymer composites based on kinematic of damage potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hachemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 132, pp.527 - 535. </w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.289 - 296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.05.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717141v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3259,273 +3259,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen-assisted fatigue damage modeling using phase field method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shaymaa Merheb</w:t>
+                <w:t xml:space="preserve">Un modèle réduit basé sur l'apprentissage profond pour prédire l'initiation et la propagation de fissures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krushna Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Itier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPEAN MECHANICS OF MATERIALS CONFERENCE (EMMC19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">JET'2024 International Congress for Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Mécanique et des Matériaux, Nov 2024, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608019v1</w:t>
+                <w:t xml:space="preserve">hal-04789039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle réduit basé sur l'apprentissage profond pour prédire l'initiation et la propagation de fissures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Mennesson</w:t>
+                <w:t xml:space="preserve">Hydrogen-assisted fatigue damage modeling using phase field method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaymaa Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniella Guedes Sales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JET'2024 International Congress for Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Mécanique et des Matériaux, Nov 2024, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">EUROPEAN MECHANICS OF MATERIALS CONFERENCE (EMMC19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789039v1</w:t>
+                <w:t xml:space="preserve">hal-04608019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’endommagement en fatigue d’un acier faiblement allié assisté d’hydrogène sous pression par méthode numérique de champ de phase</w:t>
               </w:r>
@@ -3636,64 +3636,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du Comportement Mécanique d’un Equipement en Service sous Endommagement Progressif : Vers un Jumeau Numérique d’Appareil à Pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izat Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bennebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4627,51 +4627,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB62ACCD"/>
+    <w:nsid w:val="8DD838D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4858,51 +4858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dmytro-vasiukov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1010-4191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17516438X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-6579-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543477v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Merheb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Heyraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Guedes Sales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.70226" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709824v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Meemary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise-Lagard&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118546" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Rozova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-025-10387-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407191v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dubey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutrous Khoury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9120683" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075154v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111233" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709826v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118594" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057963v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izat Khaled" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bennebach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/16878132251327666" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meemary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagard&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rozova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100534" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109518" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krushna Shinde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Itier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.09.034" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585298v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruanes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Krishna Parvathaneni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02013-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Naouar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasiukov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Park" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Lomov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boisse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05225-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178654v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badadjida Wintiba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V Lomov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ehab Moustafa Kamel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112438" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.02.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasiukov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42791-019-0004-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715797v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rashed Labanieh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.03.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NJ5GTX2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882925v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Straumit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V. Lomov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.066" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773488v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trame&#231;on" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717144v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hachemi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.10.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W0LXN72-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717141v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.05.027" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFD8BQHC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789057v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rohart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608019v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789039v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320419v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320399v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301605v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301965v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahoor Mehdikhani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416258v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ma" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-K Parvathaneni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shakoor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03702178v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trame&#231;on" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mueller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04601431v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dmytro-vasiukov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1010-4191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17516438X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-6579-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543477v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Merheb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Heyraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Guedes Sales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.70226" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izat Khaled" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bennebach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/16878132251327666" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407191v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dubey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutrous Khoury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9120683" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075154v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111233" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Rozova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Meemary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise-Lagard&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118594" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118546" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-025-10387-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meemary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagard&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rozova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100534" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109518" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krushna Shinde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Itier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.09.034" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585298v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruanes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Krishna Parvathaneni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02013-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Naouar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasiukov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Park" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Lomov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boisse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05225-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178654v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badadjida Wintiba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V Lomov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ehab Moustafa Kamel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112438" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.02.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasiukov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42791-019-0004-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Straumit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V. Lomov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.066" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715797v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rashed Labanieh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.03.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NJ5GTX2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773488v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trame&#231;on" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717141v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hachemi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.05.027" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFD8BQHC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.10.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W0LXN72-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789057v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rohart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608019v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320419v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320399v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301605v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301965v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahoor Mehdikhani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416258v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ma" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-K Parvathaneni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shakoor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03702178v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trame&#231;on" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mueller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04601431v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>