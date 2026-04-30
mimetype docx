--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -481,659 +481,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of Damage Identification in Composite Structures-From Computational Methods to Machine Learning</w:t>
+                <w:t xml:space="preserve">Sensors integration for structural health monitoring in composite pressure vessels: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anurag Dubey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+                <w:t xml:space="preserve">Bilal Meemary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boutrous Khoury</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mylène Deléglise-Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcs9120683⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 351, pp.118546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407191v1</w:t>
+                <w:t xml:space="preserve">hal-04709824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on recent finite element modeling advancements for studying hydrogen embrittlement in steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shaymaa Merheb</w:t>
+                <w:t xml:space="preserve">Optimisation of mechanical performance in composite pressure vessels with nongeodesic paths under thermomechanical loading and unequal openings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmyla Rozova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deléglise-Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Chaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.111233. </w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (1), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10443-025-10387-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075154v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization for a composite pressure vessel with unequal polar openings</w:t>
+                <w:t xml:space="preserve">An Overview of Damage Identification in Composite Structures-From Computational Methods to Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyudmyla Rozova</w:t>
+                <w:t xml:space="preserve">Anurag Dubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilal Meemary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salim Chaki</w:t>
+                <w:t xml:space="preserve">Boutrous Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Deléglise-Lagardère</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 351, pp.118594. </w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (12), pp.683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcs9120683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709826v1</w:t>
+                <w:t xml:space="preserve">hal-05407191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensors integration for structural health monitoring in composite pressure vessels: A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Multi-objective optimization for a composite pressure vessel with unequal polar openings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmyla Rozova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Meemary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deléglise-Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salim Chaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 351, pp.118546. </w:t>
+              <w:t xml:space="preserve">, 2025, 351, pp.118594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709824v1</w:t>
+                <w:t xml:space="preserve">hal-04709826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of mechanical performance in composite pressure vessels with nongeodesic paths under thermomechanical loading and unequal openings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salim Chaki</w:t>
+                <w:t xml:space="preserve">A review on recent finite element modeling advancements for studying hydrogen embrittlement in steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaymaa Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Heyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniella Guedes Sales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (1), pp.14. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.111233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10443-025-10387-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374734v1</w:t>
+                <w:t xml:space="preserve">hal-05075154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puck 3D-based modeling and validation of progressive failure in instrumented glass fiber-reinforced polypropylene via the split-disk test</w:t>
               </w:r>
@@ -1243,291 +1243,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a phase field damage model with a nonlinear evolution equation in an FFT-based solver</w:t>
+                <w:t xml:space="preserve">Simplified and complete phase-field fracture formulations for heterogeneous materials and their solution using a Fast Fourier Transform based numerical method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 290, pp.109518. </w:t>
+              <w:t xml:space="preserve">, 2023, 279, pp.109049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172865v1</w:t>
+                <w:t xml:space="preserve">hal-03932149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified and complete phase-field fracture formulations for heterogeneous materials and their solution using a Fast Fourier Transform based numerical method</w:t>
+                <w:t xml:space="preserve">Implementation of a phase field damage model with a nonlinear evolution equation in an FFT-based solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan Lomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Chen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 279, pp.109049. </w:t>
+              <w:t xml:space="preserve">, 2023, 290, pp.109518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932149v1</w:t>
+                <w:t xml:space="preserve">hal-04172865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionality reduction through convolutional autoencoders for fracture patterns prediction</w:t>
               </w:r>
@@ -1682,51 +1682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keerthi Krishna Parvathaneni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composites Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (1), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1799,64 +1799,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 67 (6), pp.1661-1683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1884,360 +1884,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-FE modelling of textile composites and X-ray tomography</w:t>
+                <w:t xml:space="preserve">Automated reconstruction and conformal discretization of 3D woven composite CT scans with local fiber volume fraction control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Naouar</w:t>
+                <w:t xml:space="preserve">Badadjida Wintiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Vasiukov</w:t>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C H Park</w:t>
+                <w:t xml:space="preserve">Stepan V Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S V Lomov</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karim Ehab Moustafa Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-020-05225-x⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 248, pp.112438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019611v1</w:t>
+                <w:t xml:space="preserve">hal-03178654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated reconstruction and conformal discretization of 3D woven composite CT scans with local fiber volume fraction control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meso-FE modelling of textile composites and X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badadjida Wintiba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
+                <w:t xml:space="preserve">D Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Panier</w:t>
+                <w:t xml:space="preserve">C H Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepan V Lomov</w:t>
+                <w:t xml:space="preserve">S V Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Ehab Moustafa Kamel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 248, pp.112438. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, pp.16969 - 16989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-020-05225-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178654v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A FFT solver for variational phase-field modeling of brittle fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gélébart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 349, pp.167-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2271,90 +2271,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Fourier transform solver for damage modeling of composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gélébart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMST Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (1-2), pp.49-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2548,51 +2548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan V. Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 179, pp.568 - 579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2678,51 +2678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 98, pp.45 - 57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3005,51 +3005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct method for life prediction of fibre reinforced polymer composites based on kinematic of damage potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hachemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3796,64 +3796,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan V Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
@@ -3908,77 +3908,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan V Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th European Conference on Composite Materials (ECCM20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
@@ -4020,51 +4020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARACTERIZATION OF TRANSVERSE CRACK DYNAMICS IN LAMINATED COMPOSITES USING HIGH-SPEED IMAGING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan V Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4141,64 +4141,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-K Parvathaneni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S V Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4266,51 +4266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4361,51 +4361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trameçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mueller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4627,51 +4627,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DD838D7"/>
+    <w:nsid w:val="E8314D6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4858,51 +4858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dmytro-vasiukov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1010-4191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17516438X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-6579-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543477v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Merheb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Heyraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Guedes Sales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.70226" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izat Khaled" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bennebach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/16878132251327666" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407191v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dubey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutrous Khoury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9120683" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075154v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111233" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Rozova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Meemary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise-Lagard&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118594" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118546" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-025-10387-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meemary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagard&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rozova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100534" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109518" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krushna Shinde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Itier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.09.034" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585298v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruanes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Krishna Parvathaneni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02013-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Naouar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasiukov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Park" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Lomov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boisse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05225-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178654v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badadjida Wintiba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V Lomov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ehab Moustafa Kamel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112438" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.02.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasiukov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42791-019-0004-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Straumit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V. Lomov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.066" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715797v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rashed Labanieh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.03.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NJ5GTX2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773488v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trame&#231;on" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717141v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hachemi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.05.027" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFD8BQHC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.10.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W0LXN72-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789057v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rohart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608019v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320419v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320399v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301605v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301965v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahoor Mehdikhani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416258v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ma" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-K Parvathaneni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shakoor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03702178v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trame&#231;on" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mueller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04601431v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dmytro-vasiukov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1010-4191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17516438X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-6579-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543477v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Merheb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Heyraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Guedes Sales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.70226" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izat Khaled" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bennebach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/16878132251327666" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Meemary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise-Lagard&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118546" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374734v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Rozova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-025-10387-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407191v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dubey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutrous Khoury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9120683" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709826v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118594" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075154v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111233" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meemary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagard&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rozova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100534" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109049" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172865v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109518" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krushna Shinde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Itier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.09.034" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585298v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruanes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Krishna Parvathaneni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02013-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178654v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badadjida Wintiba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V Lomov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ehab Moustafa Kamel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112438" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Naouar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasiukov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Park" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Lomov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boisse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05225-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.02.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasiukov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42791-019-0004-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Straumit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V. Lomov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.066" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715797v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rashed Labanieh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.03.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NJ5GTX2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773488v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trame&#231;on" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717141v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hachemi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.05.027" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFD8BQHC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.10.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W0LXN72-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789057v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rohart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608019v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320419v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320399v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301605v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301965v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahoor Mehdikhani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416258v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ma" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-K Parvathaneni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shakoor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03702178v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trame&#231;on" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mueller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04601431v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>