--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1,4572 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4520 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.65625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dmytro Vasiukov </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur CERI MP, IMT Nord Europe</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dmytro-vasiukov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1010-4191</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17516438X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=en&user=DMoTNqwAAAAJ&view_op=list_works&sortby=pubdate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-6579-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Hydrogen‐Assisted Cracking With Phase Field Regularized Cohesive Zone Model and Penalty‐Based Moving Hydrogen Boundary Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaymaa Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Heyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniella Guedes Sales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.70226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin for real-time pressure vessels fatigue life prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izat Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bennebach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (5), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/16878132251327666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensors integration for structural health monitoring in composite pressure vessels: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Meemary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Deléglise-Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 351, pp.118546. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of mechanical performance in composite pressure vessels with nongeodesic paths under thermomechanical loading and unequal openings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyudmyla Rozova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Deléglise-Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10443-025-10387-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Damage Identification in Composite Structures-From Computational Methods to Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutrous Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (12), pp.683. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs9120683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization for a composite pressure vessel with unequal polar openings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyudmyla Rozova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Meemary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Deléglise-Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 351, pp.118594. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on recent finite element modeling advancements for studying hydrogen embrittlement in steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaymaa Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Heyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniella Guedes Sales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.111233. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puck 3D-based modeling and validation of progressive failure in instrumented glass fiber-reinforced polypropylene via the split-disk test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meemary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rozova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.100534. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2024.100534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified and complete phase-field fracture formulations for heterogeneous materials and their solution using a Fast Fourier Transform based numerical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan Lomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 279, pp.109049. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a phase field damage model with a nonlinear evolution equation in an FFT-based solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan Lomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 290, pp.109518. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality reduction through convolutional autoencoders for fracture patterns prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krushna Shinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Mennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 114, pp.94-113. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2022.09.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Fatigue Behavior of Three Dimensional Interlock Composites by Time-Lapse Micro-Computed Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keerthi Krishna Parvathaneni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs6010014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical artifacts of Fast Fourier Transform solvers for elastic problems of multi-phase materials: their causes and reduction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan Lomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (6), pp.1661-1683. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-021-02013-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated reconstruction and conformal discretization of 3D woven composite CT scans with local fiber volume fraction control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badadjida Wintiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Panier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan V Lomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ehab Moustafa Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 248, pp.112438. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso-FE modelling of textile composites and X-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C H Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S V Lomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.16969 - 16989. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-020-05225-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FFT solver for variational phase-field modeling of brittle fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 349, pp.167-190. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2019.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Fourier transform solver for damage modeling of composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMST Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1-2), pp.49-55. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42791-019-0004-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D textile reinforced composites: From manufacturing process to structural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of linear and non-linear behavior of 3D woven composite using mesoscopic voxel models reconstructed from X-ray micro-tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Straumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan V. Lomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Panier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 179, pp.568 - 579. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.07.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of off-axis in-plane yarns on the mechanical properties of 3D composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Rashed Labanieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Panier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.45 - 57. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue modelling of composite materials for industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trameçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear material modeling of fiber-reinforced polymers based on coupled viscoelasticity–viscoplasticity with anisotropic continuous damage mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Panier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hachemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132, pp.527 - 535. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct method for life prediction of fibre reinforced polymer composites based on kinematic of damage potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Panier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hachemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.289 - 296. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode champ de phase pour la modélisation de l’endommagement assisté par l’hydrogène dans les aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaymaa Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rohart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JET'2024 International Congress for Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique et des Matériaux, Nov 2024, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle réduit basé sur l'apprentissage profond pour prédire l'initiation et la propagation de fissures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krushna Shinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Mennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JET'2024 International Congress for Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique et des Matériaux, Nov 2024, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen-assisted fatigue damage modeling using phase field method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaymaa Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniella Guedes Sales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN MECHANICS OF MATERIALS CONFERENCE (EMMC19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’endommagement en fatigue d’un acier faiblement allié assisté d’hydrogène sous pression par méthode numérique de champ de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaymaa Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniella Guedes Sales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCTM-ESOPE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du Comportement Mécanique d’un Equipement en Service sous Endommagement Progressif : Vers un Jumeau Numérique d’Appareil à Pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izat Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bennebach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (MECA-J)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of characteristic length parameter in phase-field damage modeling on fibrous composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan V Lomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERISTIC LENGTH-INSENSITIVE PHASE-FIELD DAMAGE MODELING OF CRACKS IN FIBER-REINFORCED COMPOSITES WITH FFT SOLVER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan V Lomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th European Conference on Composite Materials (ECCM20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF TRANSVERSE CRACK DYNAMICS IN LAMINATED COMPOSITES USING HIGH-SPEED IMAGING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan V Lomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahoor Mehdikhani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th European Conference on Composite Materials (ECCM20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative comparison between fast fourier transform and finite element method for micromechanical modeling of composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-K Parvathaneni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S V Lomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FiBreMoD Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical approach to reconstruct mesoscopic yarn section of textile composites based upon X-ray micro-tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Panier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies and Numerical Implementation of Fatigue Life Models for Continuous Fiber Reinforced Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trameçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Panier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mueller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Society for Composites - 31st Technical Conference, ASC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Williamsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational mechanics of composite and hybrid materials: advanced multi-scale damage modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Universite Lille 1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04601431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4627,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8314D6A"/>
+    <w:nsid w:val="0C558E26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4858,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dmytro-vasiukov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1010-4191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17516438X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-6579-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543477v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Merheb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Heyraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Guedes Sales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.70226" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izat Khaled" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bennebach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/16878132251327666" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Meemary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise-Lagard&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118546" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374734v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Rozova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-025-10387-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407191v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dubey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutrous Khoury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9120683" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709826v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118594" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075154v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111233" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meemary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagard&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rozova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100534" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109049" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172865v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109518" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krushna Shinde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Itier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.09.034" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585298v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruanes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Krishna Parvathaneni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02013-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178654v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badadjida Wintiba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V Lomov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ehab Moustafa Kamel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112438" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Naouar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasiukov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Park" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Lomov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boisse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05225-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.02.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasiukov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42791-019-0004-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Straumit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V. Lomov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.066" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715797v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rashed Labanieh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.03.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NJ5GTX2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773488v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trame&#231;on" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717141v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hachemi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.05.027" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFD8BQHC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.10.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W0LXN72-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789057v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rohart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608019v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320419v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320399v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301605v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301965v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahoor Mehdikhani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416258v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ma" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-K Parvathaneni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shakoor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03702178v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trame&#231;on" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mueller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04601431v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dmytro-vasiukov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1010-4191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17516438X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=en&amp;user=DMoTNqwAAAAJ&amp;view_op=list_works&amp;sortby=pubdate" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-6579-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543477v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Merheb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Heyraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Guedes Sales" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.70226" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057963v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izat Khaled" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bennebach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/16878132251327666" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Meemary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise-Lagard&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118546" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Rozova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-025-10387-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dubey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutrous Khoury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9120683" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118594" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075154v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111233" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790094v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meemary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagard&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rozova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100534" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932149v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109049" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109518" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krushna Shinde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Itier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.09.034" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruanes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Krishna Parvathaneni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478753v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02013-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178654v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badadjida Wintiba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V Lomov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ehab Moustafa Kamel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112438" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Naouar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasiukov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Park" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Lomov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boisse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05225-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.02.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178695v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasiukov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42791-019-0004-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789233v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882925v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Straumit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V. Lomov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.066" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715797v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rashed Labanieh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.03.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NJ5GTX2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773488v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trame&#231;on" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717141v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hachemi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.05.027" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFD8BQHC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717144v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.10.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W0LXN72-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789057v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rohart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789039v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608019v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320419v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320399v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301605v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301965v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahoor Mehdikhani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-K Parvathaneni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shakoor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03702178v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trame&#231;on" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mueller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04601431v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>