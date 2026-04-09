--- v0 (2026-03-09)
+++ v1 (2026-04-09)
@@ -545,51 +545,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (110)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (111)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -713,321 +713,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable utilization of citrus peel waste: Biochar production, modification, and applications</w:t>
+                <w:t xml:space="preserve">Efficient conversion of fructose into 5‐HMF Over Zr‐O‐W catalysts: role of WOx sub‐ and nanoclusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simron Rai</w:t>
+                <w:t xml:space="preserve">Thi Hoa Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thong Nguyen Tan</w:t>
+                <w:t xml:space="preserve">van Do Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visanu Tanboonchuy</w:t>
+                <w:t xml:space="preserve">Thi Le Thuy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarttrawut Tulaphol</w:t>
+                <w:t xml:space="preserve">Thi Ngoc Quynh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seelawut Damrongsiri</w:t>
+                <w:t xml:space="preserve">Thanh Son Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Waste Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 13, pp.100450. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 49 (3), pp.e70199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clwas.2025.100450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceat.70199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413943v1</w:t>
+                <w:t xml:space="preserve">hal-05579237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri‐reforming of Methane over a Hydroxyapatite‐Supported Nickel Catalyst Prepared by Cation Exchange</w:t>
+                <w:t xml:space="preserve">Sustainable utilization of citrus peel waste: Biochar production, modification, and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan‐huynh Pham</w:t>
+                <w:t xml:space="preserve">Simron Rai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thong Nguyen Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visanu Tanboonchuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarttrawut Tulaphol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seelawut Damrongsiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.202500082⟩</w:t>
+              <w:t xml:space="preserve">Cleaner Waste Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13, pp.100450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clwas.2025.100450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140140v1</w:t>
+                <w:t xml:space="preserve">hal-05413943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Ru Doping on the Performance of Na‐Promoted Co/TiO 2 Catalysts for Direct CO 2 Hydrogenation to Fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Mahfoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1036,13546 +1066,13650 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Soulantica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (22), pp.e01141. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202501141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali-promoted FeCo/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; catalysts for carbon dioxide hydrogenation to fuels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tri‐reforming of Methane over a Hydroxyapatite‐Supported Nickel Catalyst Prepared by Cation Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan‐huynh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202500082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.152046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05332738v1</w:t>
+                <w:t xml:space="preserve">hal-05140140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Methanation over Natural Clay-Supported Nickel Catalysts</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alkali-promoted FeCo/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; catalysts for carbon dioxide hydrogenation to fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canio Scarfiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Soulantica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 187, pp.152046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.152046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules30102110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05097854v1</w:t>
+                <w:t xml:space="preserve">hal-05332738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fischer-Tropsch synthesis on carbon-supported Co catalysts coated on metallic foams</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalytic Methanation over Natural Clay-Supported Nickel Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Cue Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.02.470⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (10), pp.2110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules30102110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998344v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite‐Supported Ruthenium Catalysts in Ammonia Synthesis: Impact of Ba and Cs as Catalyst Promoters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fischer-Tropsch synthesis on carbon-supported Co catalysts coated on metallic foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Deleau</w:t>
+                <w:t xml:space="preserve">Amel Cydric Ghogia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Izquierdo Colorado</w:t>
+                <w:t xml:space="preserve">Boris Guicheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouchard</w:t>
+                <w:t xml:space="preserve">Bruno Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 90 (12), pp.e202500428. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 114, pp.452-461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.202500428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.02.470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304233v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiproliferative in Vitro Evaluation of Terpenic Amines Synthesized via a Rhodium‐catalyzed Hydroaminomethylation</w:t>
+                <w:t xml:space="preserve">Hydroxyapatite‐Supported Ruthenium Catalysts in Ammonia Synthesis: Impact of Ba and Cs as Catalyst Promoters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Perez Alonso</w:t>
+                <w:t xml:space="preserve">Héctor Uriel Rodríguez Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Gibot</w:t>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Favier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+                <w:t xml:space="preserve">Thomas Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montserrat Gómez</w:t>
+                <w:t xml:space="preserve">Armando Izquierdo Colorado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbdv.202301431⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90 (12), pp.e202500428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202500428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04464878v1</w:t>
+                <w:t xml:space="preserve">hal-05304233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri‐reforming of methane over a hydroxyapatite supported nickel catalyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Son Phan</w:t>
+                <w:t xml:space="preserve">Effects of Pd and Co intimacy in Pd-modified Co/TiO 2 catalysts for direct CO 2 hydrogenation to fuels: the closer not the better</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canio Scarfiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Soulantica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (16), pp.e202400192. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (10), pp.2896-2907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202400192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4CY00324A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537513v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Pd and Co intimacy in Pd-modified Co/TiO 2 catalysts for direct CO 2 hydrogenation to fuels: the closer not the better</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Tison</w:t>
+                <w:t xml:space="preserve">Advanced Nickel-based Catalytic Materials on Hydroxyapatite: Effect of the Metal Particle Size on Tri-reforming of Methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Perez Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Serrano-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïc Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katerina Soulantica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CY00324A⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Resource Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (3), pp.451-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssusresmgt.3c00099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552701v1</w:t>
+                <w:t xml:space="preserve">hal-04473578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Nickel-based Catalytic Materials on Hydroxyapatite: Effect of the Metal Particle Size on Tri-reforming of Methane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Antiproliferative in Vitro Evaluation of Terpenic Amines Synthesized via a Rhodium‐catalyzed Hydroaminomethylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lénaïc Madec</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Resource Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e202301431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbdv.202301431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssusresmgt.3c00099⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04473578v1</w:t>
+                <w:t xml:space="preserve">hal-04464878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay/phosphate-based ceramic materials for high temperature thermal energy storage – Part II: Validation of high temperature storage performance at pilot scale</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tri‐reforming of methane over a hydroxyapatite supported nickel catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Germeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thanh Son Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 278, pp.112799. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (16), pp.e202400192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2024.112799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202400192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662917v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cooperative Rh/Co‐catalyzed Hydroaminomethylation Reaction for the Synthesis of Terpene Amine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clay/phosphate-based ceramic materials for high temperature thermal energy storage – Part II: Validation of high temperature storage performance at pilot scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Pla</w:t>
+                <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montserrat Gomez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nawal Semlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Boulif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Germeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202300501⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 278, pp.112799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2024.112799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104769v1</w:t>
+                <w:t xml:space="preserve">hal-04662917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Co/TiO2 catalysts for CO2 hydrogenation to fuels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New performing hydroxyapatite-based catalysts in dry-reforming of methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Son Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2023.115202⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (79), pp.30770-30790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.04.273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284797v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay/phosphate-based ceramic materials for thermal energy storage – Part I: Effect of synthetic phosphate content on microstructure, thermo-physical and thermo-mechanical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudia Toussaint</w:t>
+                <w:t xml:space="preserve">Modified Co/TiO2 catalysts for CO2 hydrogenation to fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canio Scarfiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Soulantica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100346⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 428, pp.115202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2023.115202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050915v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New performing hydroxyapatite-based catalysts in dry-reforming of methane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Son Phan</w:t>
+                <w:t xml:space="preserve">Clay/phosphate-based ceramic materials for thermal energy storage – Part I: Effect of synthetic phosphate content on microstructure, thermo-physical and thermo-mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Semlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Boulif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.04.273⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.100346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094935v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic characterization approach for the investigation of microstructural changes in clay-based materials during firing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">A Cooperative Rh/Co‐catalyzed Hydroaminomethylation Reaction for the Synthesis of Terpene Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Perez Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Piotte</w:t>
+                <w:t xml:space="preserve">Daniel Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Cadot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Montserrat Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.100326. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (13), pp.e202300501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2022.100326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202300501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918326v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis of wood and PVC mixtures: thermal behaviour and kinetic modelling</w:t>
+                <w:t xml:space="preserve">Dynamic characterization approach for the investigation of microstructural changes in clay-based materials during firing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustina Ephraim</w:t>
+                <w:t xml:space="preserve">Aissatou Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Lebonnois</w:t>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Peregrina</w:t>
+                <w:t xml:space="preserve">Martin Piotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.8669-8683. </w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.100326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13399-020-00952-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2022.100326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920165v1</w:t>
+                <w:t xml:space="preserve">hal-03918326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Evidence of Dynamic Metal Support Interactions in Co/TiO2 Catalysts by Near-Ambient Pressure X-ray Photoelectron Spectroscopy</w:t>
+                <w:t xml:space="preserve">Pyrolysis of wood and PVC mixtures: thermal behaviour and kinetic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Salusso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Canio Scarfiello</w:t>
+                <w:t xml:space="preserve">Augustina Ephraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Efimenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Serp</w:t>
+                <w:t xml:space="preserve">Damien Lebonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Peregrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano13192672⟩</w:t>
+              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.8669-8683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13399-020-00952-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224403v1</w:t>
+                <w:t xml:space="preserve">hal-02920165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide Supported Cobalt Catalysts for CO 2 Hydrogenation to Hydrocarbons: Recent Progress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Evidence of Dynamic Metal Support Interactions in Co/TiO2 Catalysts by Near-Ambient Pressure X-ray Photoelectron Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Salusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canio Scarfiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Efimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Serp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202202516⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (19), pp.2672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano13192672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04078884v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green hydrogen from biomass towards integrated biorefinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Elsaddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Hua Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process industry informer </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (1), pp.30-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel nanoparticles immobilized on pristine halloysite: an outstanding catalyst for hydrogenation processes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lénaïc Madec</w:t>
+                <w:t xml:space="preserve">Oxide Supported Cobalt Catalysts for CO 2 Hydrogenation to Hydrocarbons: Recent Progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canio Scarfiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Soulantica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202200775⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (15), pp.2202516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202202516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03771258v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and Thermal Properties of Sustainable Composite Building Materials Produced by the Reprocessing of Low-Density Polyethylene, Biochar, Calcium Phosphate, and Phosphogypsum Wastes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Kwesi Arthur</w:t>
+                <w:t xml:space="preserve">Nickel nanoparticles immobilized on pristine halloysite: an outstanding catalyst for hydrogenation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Pérez Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Mauriés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïc Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0004021⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202200775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463869v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen production from biogas: Process optimization using ASPEN Plus®</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Son Phan</w:t>
+                <w:t xml:space="preserve">Mechanical and Thermal Properties of Sustainable Composite Building Materials Produced by the Reprocessing of Low-Density Polyethylene, Biochar, Calcium Phosphate, and Phosphogypsum Wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salifu Tahiru Azeko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kwesi Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.01.100⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0004021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563223v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoreduction of CO2 to CH4 over Efficient Z-Scheme γ -Fe2O3/g-C3N4 Composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thuy Hang Dinh Thi</w:t>
+                <w:t xml:space="preserve">Hydrogen production from biogas: Process optimization using ASPEN Plus®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Son Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Quynh Nguyen Thi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Grouset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Methods in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2022/1358437⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (100), p. 42027-42039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.01.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659641v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary and ternary alkali polyphosphates (MPO3, M = Li, Na, K) for thermal energy storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hieu Pham Sy</w:t>
+                <w:t xml:space="preserve">Photoreduction of CO2 to CH4 over Efficient Z-Scheme γ -Fe2O3/g-C3N4 Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Binh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Hang Dinh Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nawal Semlal</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hien Bui Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Quynh Nguyen Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-020-10346-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Methods in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.1358437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2022/1358437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012742v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on the catalytic tri-reforming of methane - Part I: Impact of operating conditions, catalyst deactivation and regeneration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Binary and ternary alkali polyphosphates (MPO3, M = Li, Na, K) for thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hieu Pham Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoan Nguyen Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Semlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2021.118202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, pp.2027-2033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-020-10346-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224215v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt catalysts on carbon-based materials for Fischer-Tropsch synthesis: a review</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review on the catalytic tri-reforming of methane - Part I: Impact of operating conditions, catalyst deactivation and regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Huynh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Ji Siang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai-Viet N.Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 609, pp.1-50/117906. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 621, pp.1-18/118202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2021.118202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117906⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03000797v1</w:t>
+                <w:t xml:space="preserve">hal-03224215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of fuel additives by direct conversion of softwood bark using a cheap metal salt</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ghislain</w:t>
+                <w:t xml:space="preserve">Cobalt catalysts on carbon-based materials for Fischer-Tropsch synthesis: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ghogia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Soulantica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 609, pp.1-50/117906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2020.100049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02893863v1</w:t>
+                <w:t xml:space="preserve">hal-03000797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Pyrolysis of Waste Engine Oil over Y Zeolite Synthesized from Natural Clay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Production of fuel additives by direct conversion of softwood bark using a cheap metal salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maricelly Martínez Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-020-01282-0⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.1-9/100049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2020.100049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980798v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond confinement effects in Fischer-Tropsch Co/CNT catalysts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Catalytic Pyrolysis of Waste Engine Oil over Y Zeolite Synthesized from Natural Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Kofi Osei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abu Yaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Onwona-Agyeman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.4157-4170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-020-01282-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2021.03.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03201678v1</w:t>
+                <w:t xml:space="preserve">hal-02980798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on the catalytic tri-reforming of methane - Part II: Catalyst development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pla</w:t>
+                <w:t xml:space="preserve">Beyond confinement effects in Fischer-Tropsch Co/CNT catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Cydric Ghogia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno F Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2021.118286⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 397, pp.156-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2021.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287317v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6th International Conference on Environment and Renewable Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Review on the catalytic tri-reforming of methane - Part II: Catalyst development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Huynh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U.P.M. Ashik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Ichiro Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Pérez Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/505/1/011001⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 623, pp.1-17/118286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2021.118286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927363v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Thermal Energy Storage Pressed Plate Ceramic Based on Municipal Waste Incinerator Bottom Ash and Waste Clay</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">6th International Conference on Environment and Renewable Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 505, 1 p. / 011001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/505/1/011001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-019-00629-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02064155v1</w:t>
+                <w:t xml:space="preserve">hal-02927363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramics from Municipal Waste Incinerator Bottom Ash and Wasted Clay for Sensible Heat Storage at High Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Development of a Thermal Energy Storage Pressed Plate Ceramic Based on Municipal Waste Incinerator Bottom Ash and Waste Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lopez Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (6), pp.3107 - 3120. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.689-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-019-00629-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-019-00617-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02049781v1</w:t>
+                <w:t xml:space="preserve">hal-02064155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of some selected Ghanaian clay minerals for potential industrial applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+                <w:t xml:space="preserve">Ceramics from Municipal Waste Incinerator Bottom Ash and Wasted Clay for Sensible Heat Storage at High Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lopez Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tessier-Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ceramic Processing Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36410/jcpr.2020.21.1.35⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.3107 - 3120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-019-00617-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496984v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry reforming of methane over calcium-deficient hydroxyapatite supported cobalt and nickel catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Quynh Tran</w:t>
+                <w:t xml:space="preserve">Hydroxyapatite as a new support material for cobalt-based catalysts in Fischer-Tropsch synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Munirathinam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hoan Nguyen Xuan</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115975⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (36), pp.18440-18451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904693v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic Fuel Conversion and Characterisation: A Waste Valorization Potential for Ghana</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial for the Special Issue: Energy Security and Chemical Engineering Congress (ESChE) 2019, Penang, Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai-Viet Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonil Nanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trinh Duy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/adv.2020.127⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5521), 1 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-020-01238-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496600v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analysis of a packed-bed thermal energy storage system designed to recover high temperature waste heat: an industrial scale up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Touzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Olivès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32, pp.101894. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.est.2020.101894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen spillover in the Fischer‐Tropsch synthesis on carbon‐supported cobalt catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Ghogia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno F Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Serp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12, pp.1117-1128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cctc.201901934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite as a new support material for cobalt-based catalysts in Fischer-Tropsch synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajesh Munirathinam</w:t>
+                <w:t xml:space="preserve">Characterization of some selected Ghanaian clay minerals for potential industrial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Onwona-Agyeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abu Yaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.09.043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ceramic Processing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.35-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36410/jcpr.2020.21.1.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304588v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial for the Special Issue: Energy Security and Chemical Engineering Congress (ESChE) 2019, Penang, Malaysia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dai-Viet Vo</w:t>
+                <w:t xml:space="preserve">Dry reforming of methane over calcium-deficient hydroxyapatite supported cobalt and nickel catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Quynh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Trinh Duy Nguyen</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Son Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoan Nguyen Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (5521), 1 p. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228, pp.1-14/115975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-020-01238-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938685v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Distinctive Effects of Glucose-Derived Carbon on the Performance of Ni-Based Catalysts in Methane Dry Reforming</w:t>
+                <w:t xml:space="preserve">Plastic Fuel Conversion and Characterisation: A Waste Valorization Potential for Ghana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upm Ashik</w:t>
+                <w:t xml:space="preserve">Michael Commeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shusaku Asano</w:t>
+                <w:t xml:space="preserve">David Dodoo-Arhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinji Kudo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+                <w:t xml:space="preserve">Edward Acquaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srinivas Appari</w:t>
+                <w:t xml:space="preserve">Isaiah Nimako Baah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nene Kwabla Amoatey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal10010021⟩</w:t>
+              <w:t xml:space="preserve">MRS Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (26), pp.1349-1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/adv.2020.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439535v1</w:t>
+                <w:t xml:space="preserve">hal-02496600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Hydroxyapatite‐ and Alumina‐Based Catalysts in Dry Reforming of Methane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
+                <w:t xml:space="preserve">The Distinctive Effects of Glucose-Derived Carbon on the Performance of Ni-Based Catalysts in Methane Dry Reforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upm Ashik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shusaku Asano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinji Kudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Appari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ceat.201900461⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-14/21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal10010021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487485v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of the physical, thermal and mechanical properties of fired clay/SiC ceramics for thermal energy storage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Hydroxyapatite‐ and Alumina‐Based Catalysts in Dry Reforming of Methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Germeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-019-08964-5⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (4), pp.698 - 704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201900461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385780v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of calcium carbonate-based solid wastes for the treatment of hydrogen sulfide in a semi-continuous reactor: Part II - slurry bubble column pilot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
+                <w:t xml:space="preserve">An investigation of the physical, thermal and mechanical properties of fired clay/SiC ceramics for thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Germeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.124576⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140, pp.2087 - 2096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-019-08964-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492042v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly-efficient hydroxyapatite-supported nickel catalysts for dry reforming of methane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
+                <w:t xml:space="preserve">Valorization of calcium carbonate-based solid wastes for the treatment of hydrogen sulfide in a semi-continuous reactor: Part II - slurry bubble column pilot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.08.068⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 390, pp.1-11/124576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.124576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282165v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple process for the production of fuel additives using residual lignocellulosic biomass</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ghislain</w:t>
+                <w:t xml:space="preserve">Highly-efficient hydroxyapatite-supported nickel catalysts for dry reforming of methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Germeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116702⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (36), pp.18502-18518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.08.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432418v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of char generated from solar pyrolysis of heavy metal contaminated biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 206, pp.1-9/118128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.energy.2020.118128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted dry reforming of methane for syngas production: a review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tan Ji Siang</w:t>
+                <w:t xml:space="preserve">A simple process for the production of fuel additives using residual lignocellulosic biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maricelly Martínez Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 264, pp.116702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10311-020-01055-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02927077v1</w:t>
+                <w:t xml:space="preserve">hal-02432418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of lignocellulosic biomass in biobutanol by a NOVEL thermal process</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microwave-assisted dry reforming of methane for syngas production: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Lavoie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. T. Phuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoung Ro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyufei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devinder Mahajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Ji Siang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Production and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2495/EQ-V4-N4-298-310⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, pp.1987-2019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-020-01055-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397519v2</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar pyrolysis of heavy metal contaminated biomass for gas fuel production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rui Li</w:t>
+                <w:t xml:space="preserve">Conversion of lignocellulosic biomass in biobutanol by a NOVEL thermal process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maricelly Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.116016⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Energy Production and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (4), pp.298-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/EQ-V4-N4-298-310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396837v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397519v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility and robustness of a high-temperature air/ceramic thermocline heat storage pilot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Falcoz</w:t>
+                <w:t xml:space="preserve">Solar pyrolysis of heavy metal contaminated biomass for gas fuel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anca Meffre</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2018.11.034⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 187 (116016), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.116016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969631v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-pyrogasification of Plastics and Biomass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Valorization of Waste-Derived Inorganic Sorbents for the Removal of HCl in Syngas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustina Ephraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linhdan Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lebonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Peregrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (3), pp.483-509. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-018-0219-8⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10 (11), pp.3435-3446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-018-0355-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700742v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of Waste-Derived Inorganic Sorbents for the Removal of HCl in Syngas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Co-pyrogasification of Plastics and Biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustina Ephraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Linhdan Ngo</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Lebonnois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Peregrina</w:t>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (11), pp.3435-3446. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-018-0355-1⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.483-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-018-0219-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818380v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of calcium carbonate-based solid wastes for the treatment of hydrogen sulfide in a semi-continuous reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
+                <w:t xml:space="preserve">Flexibility and robustness of a high-temperature air/ceramic thermocline heat storage pilot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lopez Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.10.169⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.393-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2018.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936298v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The catalytic effect of inherent and adsorbed metals on the fast/flash pyrolysis of biomass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Valorization of calcium carbonate-based solid wastes for the treatment of hydrogen sulfide in a semi-continuous reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.12.174⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 360, pp.1167-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.10.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969554v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity and deactivation mechanisms of pyrolysis chars from bio-waste during catalytic cracking of tar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+                <w:t xml:space="preserve">The catalytic effect of inherent and adsorbed metals on the fast/flash pyrolysis of biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Stanmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 170, pp.326-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.12.174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01977738v1</w:t>
+                <w:t xml:space="preserve">hal-01969554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regeneration study of Ni/hydroxyapatite spent catalyst from dry reforming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
+                <w:t xml:space="preserve">Reactivity and deactivation mechanisms of pyrolysis chars from bio-waste during catalytic cracking of tar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2017.05.092⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 237, pp.487-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700646v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-conversion of Solid Recovered Fuels under inert and oxidative atmospheres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rababe Sani</w:t>
+                <w:t xml:space="preserve">Regeneration study of Ni/hydroxyapatite spent catalyst from dry reforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.03.136⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 310, pp.107-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2017.05.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770124v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upgrading greenhouse gases (methane and carbon dioxide) into syngas using nickel-based catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
+                <w:t xml:space="preserve">Thermo-conversion of Solid Recovered Fuels under inert and oxidative atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rababe Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 226, p.195-203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.04.017⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 225, pp.54-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.03.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781513v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic cracking of ethylbenzene as tar surrogate using pyrolysis chars from wastes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Gerente</w:t>
+                <w:t xml:space="preserve">Upgrading greenhouse gases (methane and carbon dioxide) into syngas using nickel-based catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Son Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2018.07.020⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 226, p.195-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867484v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite supported bimetallic cobalt and nickel catalysts for syngas production from dry reforming of methane</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+                <w:t xml:space="preserve">Catalytic cracking of ethylbenzene as tar surrogate using pyrolysis chars from wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.10.063⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117, pp.86-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2018.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630309v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced characterization unravels the structure and reactivity of wood-based chars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Berhanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 130, p.79-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic Equilibrium Study of Methane Reforming with Carbon Dioxide, Water and Oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Son Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Grouset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clean Energy Technologies (JOCET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (4), pp.309-313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18178/JOCET.2018.6.4.480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Oil Content on Biogas Production, Process Performance and Stability of Food Waste Anaerobic Digestion</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Hydroxyapatite supported bimetallic cobalt and nickel catalysts for syngas production from dry reforming of methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Son Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 224, p.310-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.10.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-017-0179-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01800148v1</w:t>
+                <w:t xml:space="preserve">hal-01630309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2S removal from syngas using wastes pyrolysis chars</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Effect of Oil Content on Biogas Production, Process Performance and Stability of Food Waste Anaerobic Digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olumide Wesley Awe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubiao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (12), p.2295-2306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-017-0179-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2017.11.162⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01667285v1</w:t>
+                <w:t xml:space="preserve">hal-01800148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic co-digestion of food waste and FOG with sewage sludge – realising its potential in Ireland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olumide Wesley Awe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaqian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75 (3), p.496 - 517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207233.2017.1380335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-pyrolysis of wood and plastics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustina Ephraim</w:t>
+                <w:t xml:space="preserve">H2S removal from syngas using wastes pyrolysis chars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Lebonnois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.04.140⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 334, p.2179-2189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2017.11.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802140v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of support and its surface modifications in cobalt-based Fischer-Tropsch synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajesh Munirathinam</w:t>
+                <w:t xml:space="preserve">Co-pyrolysis of wood and plastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustina Ephraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lebonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Peregrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.8b03850⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 231, p.110 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.04.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923787v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale characterisation of chars mineral species for tar cracking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of support and its surface modifications in cobalt-based Fischer-Tropsch synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Munirathinam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.10.089⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (48), p.16137-16161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.8b03850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391562v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of Biogas Utilisation, Purification and Upgrading Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olumide Wesley Awe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaqian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (2), p.267-283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12649-016-9826-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory-scale investigation of the removal of hydrogen sulfide from biogas and air using industrial waste-based sorbents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olumide Wesley Awe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaqian Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (2), p.1809-1820. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jece.2017.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storage of thermal solar energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Stutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Palomo del Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Demain l'énergie – Séminaire Daniel-Dautreppe, Grenoble, France, 2016, 18 (7-8), p.401-414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crhy.2017.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite-based sorbents: elaboration, characterization and application for the removal of catechol from the aqueous phase</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-scale characterisation of chars mineral species for tar cracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Berhanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chesnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2016.1271829⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 189, pp.88-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.10.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619247v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of solar fuels obtained from beech wood solar pyrolysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gauthier</w:t>
+                <w:t xml:space="preserve">Hydroxyapatite-based sorbents: elaboration, characterization and application for the removal of catechol from the aqueous phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Sebei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.10.036⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (20), p. 2611-2620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2016.1271829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619246v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali polyphosphates as new potential materials for thermal energy storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of solar fuels obtained from beech wood solar pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.08.030⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 188, p. 285-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630901v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of biomass char gasification in a downdraft reactor for syngas production</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alkali polyphosphates as new potential materials for thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Semlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.15111⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, p.277-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599995v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic transformation of carbon dioxide and methane into syngas over ruthenium and platinum supported hydroxyapatites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Simulation of biomass char gasification in a downdraft reactor for syngas production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustina Ephraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.08.077⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (4), p. 1079-1091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.15111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609114v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption behavior of Zn(II) ions on synthetic apatitic calcium phosphates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haroun Sebei</w:t>
+                <w:t xml:space="preserve">Catalytic transformation of carbon dioxide and methane into syngas over ruthenium and platinum supported hydroxyapatites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Rego de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 357 (Part B), p. 1958-1966. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.09.158⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 390, pp.141-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.08.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609210v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of Calcium Carbonate-Based Solid Wastes for the Treatment of Hydrogen Sulfide from the Gas Phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huynh Pham Xuan</w:t>
+                <w:t xml:space="preserve">Sorption behavior of Zn(II) ions on synthetic apatitic calcium phosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Sebei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.5b00764⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 357 (Part B), p. 1958-1966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.09.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150082v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of carbon nanotubes/hydroxyapatite composites using catalytic methane cracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
+                <w:t xml:space="preserve">Valorization of Calcium Carbonate-Based Solid Wastes for the Treatment of Hydrogen Sulfide from the Gas Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huynh Pham Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Interfaces </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09276440.2015.1060055⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.5b00764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609216v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium Dihydrogen Phosphate Starting From Sodium Chloride and Orthophosphoric Acid Via Cation Resin Exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 190 (11), p. 1743-1748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10426507.2015.1024314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of temperature and heating rate on char properties obtained from solar pyrolysis of beech wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 182, p.114-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.01.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-doped apatitic calcium phosphates: preparation, characterization, and reactivity in the removal of hydrogen sulfide from gas phase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Huynh Pham Xuan</w:t>
+                <w:t xml:space="preserve">Synthesis of carbon nanotubes/hydroxyapatite composites using catalytic methane cracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Rego de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Interfaces </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.1-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09276440.2015.1049096⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 22 (7), p. 673-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09276440.2015.1060055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150416v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Sodium Dihydrogen Phosphate Using Sodium Chloride and Orthophosphoric Acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal-doped apatitic calcium phosphates: preparation, characterization, and reactivity in the removal of hydrogen sulfide from gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Stita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huynh Pham Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.5b02892⟩</w:t>
+              <w:t xml:space="preserve">Composite Interfaces </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09276440.2015.1049096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609217v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite starting from calcium carbonate and orthophosphoric acid: synthesis, characterization, and applications</w:t>
+                <w:t xml:space="preserve">Production of Sodium Dihydrogen Phosphate Using Sodium Chloride and Orthophosphoric Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-014-8121-7⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (50), p. 12467-12473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.5b02892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625023v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonated hydroxyapatite starting from calcite and different orthophosphates under moderate hydrothermal conditions: Synthesis and surface reactivity in simulated body fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60, p. 292-299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.materresbull.2014.08.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel one-step synthesis and characterization of bone-like carbonated apatite from calcium carbonate, calcium hydroxide and orthophosphoric acid as economical starting materials</w:t>
+                <w:t xml:space="preserve">Hydroxyapatite starting from calcium carbonate and orthophosphoric acid: synthesis, characterization, and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Sebei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.12.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (12), p.4261-4269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-014-8121-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611993v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium phosphate based materials starting from calcium carbonate and orthophosphoric acid for the removal of lead(II) from an aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 243, p. 280-288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2014.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Step Synthesis of Calcium Hydroxyapatite from Calcium Carbonate and Orthophosphoric Acid under Moderate Conditions</w:t>
+                <w:t xml:space="preserve">Novel one-step synthesis and characterization of bone-like carbonated apatite from calcium carbonate, calcium hydroxide and orthophosphoric acid as economical starting materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie302422d⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51, p. 236-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632396v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Heterogeneous Catalytic Hydrogenation of Biobased Levulinic and Succinic Acids in Aqueous Solutions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-Step Synthesis of Calcium Hydroxyapatite from Calcium Carbonate and Orthophosphoric Acid under Moderate Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (4), p. 1439-1447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie302422d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.201300904⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02109787v1</w:t>
+                <w:t xml:space="preserve">hal-01632396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior of apatitic calcium phosphates synthesized from calcium carbonate and orthophosphoric acid or potassium dihydrogen orthophosphate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum: Heterogeneous Catalytic Hydrogenation of Biobased Levulinic and Succinic Acids in Aqueous Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Corbel-Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao-Khanh Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (12), pp.2210-2212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201300904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10973-012-2695-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01632397v1</w:t>
+                <w:t xml:space="preserve">hal-02109787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate-containing apatite (CAP) synthesis under moderate conditions starting from calcium carbonate and orthophosphoric acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneous Catalytic Hydrogenation of Biobased Levulinic and Succinic Acids in Aqueous Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Corbel-Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao-Khanh Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2013.03.023⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (12), pp.2388-2395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201300608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632392v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Catalytic Hydrogenation of Biobased Levulinic and Succinic Acids in Aqueous Solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bao-Khanh Ly</w:t>
+                <w:t xml:space="preserve">Synthesis, characterization, and thermo-mechanical properties of copper-loaded apatitic calcium phosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201300608⟩</w:t>
+              <w:t xml:space="preserve">Composite Interfaces </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (8), p.647-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15685543.2013.834208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02109788v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization, and thermo-mechanical properties of copper-loaded apatitic calcium phosphates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Thermal behavior of apatitic calcium phosphates synthesized from calcium carbonate and orthophosphoric acid or potassium dihydrogen orthophosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Galera Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Interfaces </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15685543.2013.834208⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (3), p. 1145-1155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-012-2695-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632398v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite gel for the improved removal of Pb2+ ions from aqueous solution</w:t>
+                <w:t xml:space="preserve">Carbonate-containing apatite (CAP) synthesis under moderate conditions starting from calcium carbonate and orthophosphoric acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.07.086⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (5), p. 2971-2980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2013.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632393v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano Design of Alumina Supported Monometallic Catalysts: A Promising Way to Improve the Selective Hydrogenation of Poly-Unsaturated Hydrocarbons</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydroxyapatite gel for the improved removal of Pb2+ ions from aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 232, p.128-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.07.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11244-012-9868-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01492791v1</w:t>
+                <w:t xml:space="preserve">hal-01632393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Addition Mode of Re in Bimetallic Pd–Re/TiO2 Catalysts Upon the Selective Aqueous-Phase Hydrogenation of Succinic Acid to 1,4-Butanediol</w:t>
+                <w:t xml:space="preserve">Nano Design of Alumina Supported Monometallic Catalysts: A Promising Way to Improve the Selective Hydrogenation of Poly-Unsaturated Hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bao Khanh Ly</w:t>
+                <w:t xml:space="preserve">Cécile Thomazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tivadar Cseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aguilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 55 (7-10), pp.466-473. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11244-012-9813-3⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 55 (11-13), pp.690 - 699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11244-012-9868-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109807v1</w:t>
+                <w:t xml:space="preserve">hal-01492791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of calcium hydroxyapatite from calcium carbonate and different orthophosphate sources: A comparative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Addition Mode of Re in Bimetallic Pd–Re/TiO2 Catalysts Upon the Selective Aqueous-Phase Hydrogenation of Succinic Acid to 1,4-Butanediol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao Khanh Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Topics in Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (7-10), pp.466-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11244-012-9813-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2012.05.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01632406v1</w:t>
+                <w:t xml:space="preserve">hal-02109807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Step Synthesis of Sodium Trimetaphosphate (Na3P3O9) from Sodium Chloride and Orthophosphoric Acid</w:t>
+                <w:t xml:space="preserve">Synthesis of calcium hydroxyapatite from calcium carbonate and different orthophosphate sources: A comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Sebei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie201085b⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 177 (13), pp.1080-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2012.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632407v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEW ROUTE FOR THE SYNTHESIS OF ALKALI POLYPHOSPHATE FROM ECONOMICAL STARTING MATERIALS: PREPARATION AND CHARACTERIZATION OF SODIUM CYCLOTRIPHOSPHATE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Depelsenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 187 (1), p.112-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10426507.2011.590950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new route for the synthesis of alkali polyphosphate from economical starting materials : part II - Influence of reaction conditions</w:t>
+                <w:t xml:space="preserve">One-Step Synthesis of Sodium Trimetaphosphate (Na3P3O9) from Sodium Chloride and Orthophosphoric Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10426507.2012.668989⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (10), p.3851-3854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie201085b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634015v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apatitic calcium phosphates: Synthesis, characterization and reactivity in the removal of lead(II) from aqueous solution</w:t>
+                <w:t xml:space="preserve">A new route for the synthesis of alkali polyphosphate from economical starting materials : part II - Influence of reaction conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.05.083⟩</w:t>
+              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 187 (10), p. 1132-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426507.2012.668989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632405v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of olive oil mill effluents by catalytic wet air oxidation: 2-Oxidation of p-hydroxyphenylacetic and p-hydroxybenzoic acids over Pt and Ru supported catalysts</w:t>
+                <w:t xml:space="preserve">Apatitic calcium phosphates: Synthesis, characterization and reactivity in the removal of lead(II) from aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Aubert</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Sebei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2006.12.014⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 198, p. 180-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.05.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00142330v1</w:t>
+                <w:t xml:space="preserve">hal-01632405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of olive oil mill wastewater by catalytic wet air oxidation: 3. Stability of supported ruthenium catalysts during oxidation of model pollutant p-hydroxybenzoic acid in batch and continuous reactors</w:t>
+                <w:t xml:space="preserve">Degradation of olive oil mill effluents by catalytic wet air oxidation: 2-Oxidation of p-hydroxyphenylacetic and p-hydroxybenzoic acids over Pt and Ru supported catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besson</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 75, pp.71-77. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 73, pp.236-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2006.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2007.03.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00179239v1</w:t>
+                <w:t xml:space="preserve">hal-00142330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of olive oil mill effluents by catalytic wet air oxidation 1. Reactivity of p-coumaric acid over Pt and Ru supported catalysts</w:t>
+                <w:t xml:space="preserve">Treatment of olive oil mill wastewater by catalytic wet air oxidation: 3. Stability of supported ruthenium catalysts during oxidation of model pollutant p-hydroxybenzoic acid in batch and continuous reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 63, pp.68-75. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2005.09.009⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 75, pp.71-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2007.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023508v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of ruthenium supported catalysts for wet air oxidation of p-hydroxybenzoic acid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Degradation of olive oil mill effluents by catalytic wet air oxidation 1. Reactivity of p-coumaric acid over Pt and Ru supported catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 162, pp.609-616. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 63, pp.68-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-2991(06)80959-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2005.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105684v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Preparation of ruthenium supported catalysts for wet air oxidation of p-hydroxybenzoic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Ksibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 162, pp.609-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2991(06)80959-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Platinum and ruthenium catalysts on mesoporous titanium and zirconium oxides for the catalytic wet air oxidation of model compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Perkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gedanken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 59, pp.121-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14585,5278 +14719,5278 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri-reforming of methane over a highly-dispersed hydroxyapatite-supported nickel catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Huynh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICERE 2025 - 11th International Conference on Environment and Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Da Nang City, Vietnam. pp.04005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/202562404005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Performance Evaluation of Biochar Adsorbents from Waste for H₂S Removal from syngas: A Comparative Study with Commercial Activated Carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanine Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilmaz Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Maria Romero Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Moukouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOA 15 Fundamentals of Adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IAS International Adsorption Society, May 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">, IAS International Adsorption Society, May 2025, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermocline thermal storage material based on reclaimed and low-cost materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Devise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Lalau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Régis Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENERSTOCK 2024 - The 16th IEA ES TCP International Conference on Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lyon, France. pp.563-566, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.13790499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of a Hydroxyapatite-Supported Nickel Catalyst in Dry Reforming of Methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Son Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICERE 2023 - 9th International Conference on Environment and Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Hanoi, Vietnam. pp.55-64, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-97-0056-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation of Local Residues, By-Products and Wastes into Ceramic Materials for Civil Engineer Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Régis Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Lalau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Civil, Structural, and Environmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of solar heat sources on packed bed TES performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Touzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Olivès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOLARPACES 2020 - 26th International Conference on Concentrating Solar Power and Chemical Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Freiburg (online), Germany. pp.160017-1-160017-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0093521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CHATO : des matériaux de stockage thermique locaux en Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Devise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Lalau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNES 2022 - Journées Nationales de l'Energie Solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chesnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass-derived carbons for heterogeneous catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Carbon 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Zaragoza (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-Stock® - Solution de stockage de la chaleur compétitive : Etude de la robustesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Touzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Olivès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2020 - 28 ème congrès Franças de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Belfort, France. pp.247-254, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2020-099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'une unité de production d'hydrogène par des procédés de reformage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Son Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Grouset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2019 - 17ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights on Phosphate-based Materials for Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPHOS 2019 - 5th International Symposium on Innovation and Technology in the Phosphate Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Benguerir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic performances of Co-based catalysts in Fisher-Tropsch synthesis: effect of particle shape and structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katerina Soulantica</w:t>
+                <w:t xml:space="preserve">Phosphates by-products valorization for thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Semlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Germeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCat 2019 - The 2nd French Conference on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
+              <w:t xml:space="preserve">SYMPHOS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, ben guerir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946593v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From municipal solid wastes to green hydrogen production: case study of VABHYOGAZ3 project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Son Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Grouset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBA-IFIBiop 2019 - 8th International Forum on Industrial Bioprocessing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Miri, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphates by-products valorization for thermal energy storage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Germeau</w:t>
+                <w:t xml:space="preserve">Catalytic performances of Co-based catalysts in Fisher-Tropsch synthesis: effect of particle shape and structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Cydric Ghogia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Soulantica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPHOS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, ben guerir, Morocco</w:t>
+              <w:t xml:space="preserve">FCCat 2019 - The 2nd French Conference on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946635v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxyapatite supported nickel catalysts for syngas production from biogas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Son Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Innovation and Technology in the Phosphate Industry [SYMPHOS 2019]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, ben guerir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-Phosphate catalysts properties for biofuel production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Quynh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Son Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoan Nguyen Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 5th International Conference on Environment and Renewable Energy (ICERE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Ho chi Minh ville, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative ceramic thermal storage material elaborated from municipal incinerator bottom ash.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lopez Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorization.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air/ceramic packed bed thermocline storage system at pilot scale – influence of operating conditions on system behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lopez Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of pyrolysis chars from wastes as catalysts for tar removal in syngas purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen sulfide removal from syngas over chars produced from pyrolysis of various solid wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syngas Production over Nickel-Based Catalysts Via Dry Reforming of Methane: Influence of Catalyst Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Rego de Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 AIChE Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMERICAN INSTITUTE OF CHEMICAL ENGINEERS, Nov 2015, Salt Lake City, United States. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead and Cadmium removal from aqueous solution using an industrial gypsum by-product</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of pyrolysis chars from biomass and waste biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ND INTERNATIONAL SYMPOSIUM ON INNOVATION AND TECHNOLOGY IN THE PHOSPHATE INDUSTRY (SYMPHOS 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.1773-1779</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611990v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of pyrolysis chars from biomass and waste biomass</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lead and Cadmium removal from aqueous solution using an industrial gypsum by-product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Raii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2ND INTERNATIONAL SYMPOSIUM ON INNOVATION AND TECHNOLOGY IN THE PHOSPHATE INDUSTRY (SYMPHOS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Agadir, Morocco. pp.415-422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.09.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668935v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2S Removal by metal-doped apatitic calcium phosphates sorbents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Stita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Galera Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.725-732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly porous calcium hydroxyapatite-based composites for air pollution control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kemiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPHOS 2013 - 2ND INTERNATIONAL SYMPOSIUM ON INNOVATION AND TECHNOLOGY IN THE PHOSPHATE INDUSTRY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Agadir, Morocco. p. 394-402, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.09.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy metals captured in gas and liquid phase by hydroxyapatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroun Sebei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.804-812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of carbon nanotubes on hydroxyapatite surfaces catalysed by metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.1098-1105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium phosphate based catalysts : preparation, characterization and catalytic activity in the valorization of carbon dioxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective heterogeneous hydrogenation of biobased acids to diols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Corbel-Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao-Khanh Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuropaCat XI - 11th European Congress on Catalysis </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France. 2 p</w:t>
+              <w:t xml:space="preserve">2nd International Congress on Catalysis for Biorefineries (CatBior 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668956v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective heterogeneous hydrogenation of biobased acids to diols</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcium phosphate based catalysts : preparation, characterization and catalytic activity in the valorization of carbon dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Especel</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Congress on Catalysis for Biorefineries (CatBior 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Dalian, China</w:t>
+              <w:t xml:space="preserve">EuropaCat XI - 11th European Congress on Catalysis </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864870v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the calcium phosphate intermediates formed during the synthesis of hydroxyapatite from CaCO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 7 - 7ème édition du colloque Cristallisation et précipitation industrielles </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Albi, France. Art. 23-8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of metals on surface properties of chars from thermo-conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Galera Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Klinghoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco J. Castaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 12 - 4th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. p.527-532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of carbonate waste as hydroxyapatite for heavy metals remediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroun Sebei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 12 - 4th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. p.623-630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous-phase hydrogenation of biomass-based succinic acid to 1, 4-butanediol over supported bimetallic catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fuertes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd ORCS Conference, Organic Reaction Catalysis Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Monterey (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous-phase hydrogenation of biomass-based succinic acid over titania supported bimetallic catalysts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Khanh Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAFC9, 9th Congress on Catalysis Applied to Fine Chemicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noble metal supported catalysts for catalytic wet air oxidation of industrial wastewaters and sewage sludges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregorio F. Di</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Workshop on Advanced Redox Technologies in the Environment, ARTE’2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison between catalytic wet catalytic oxidation with O2 from air or H2O2 in the conversion of model compounds and real wastewater from agro-food production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perhatoner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Caudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Genovesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Centi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPACAT VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00211255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet air oxidation of olive mill wastewaters over Ru/TiO2 catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ksibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIWATMED 2007, International Conference on Technologies for Industrial Wastewater Treatment and Reuse in the Mediterranean Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Jerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxydation Voie Humide catalytique des margines : molécule modèle acide p-hydroxybenzoïque et effluents réels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation of ruthenium supported catalysts for wet air oxidation of p-hydroxybenzoic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ksibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First VAST-CNRS Workshop on Catalysis for Environment,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hue, Vietnam. pp.5-6 janvier</w:t>
+              <w:t xml:space="preserve">9th International Symposium Scientific Bases for the Preparation of Heterogeneous Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Louvain-la-Neuve, Belgium. 10-14 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017572v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of ruthenium supported catalysts for wet air oxidation of p-hydroxybenzoic acid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxydation Voie Humide catalytique des margines : molécule modèle acide p-hydroxybenzoïque et effluents réels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium Scientific Bases for the Preparation of Heterogeneous Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Louvain-la-Neuve, Belgium. 10-14 septembre</w:t>
+              <w:t xml:space="preserve">First VAST-CNRS Workshop on Catalysis for Environment,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hue, Vietnam. pp.5-6 janvier</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018216v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of organic pollutants in industrial wastewaters by catalytic wet air oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pintar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Moulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Efficient use of Water Resources in Industry, Industrial Water 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Frankfurt am Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation par voie humide de polluant présent dans les margines en présence de catalyseurs Ru/TiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ksibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Congress GRUTTEE. Behaviour of Pollutions and water treatments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Aix les bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic wet air oxidation of wastewaters from olive oil mills : model molecule p-hydroxybenzoic acid and real effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ksibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFC-Eurochem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation voie humide en présence de catalyseurs au ruthénium supporté de margines : composés modèles et effluents industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Société Française de Chimie, section Rhône-Alpes, 10/06/04 - 10/06/04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19866,201 +20000,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Applications of Hydroxyapatite-Based Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doan Pham Minh (Ed.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-VCH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 512 p., 2022, 978-3-527-34849-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supported Metal Single Atom Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Serp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Serp (Ed.); Doan Pham Minh (Ed.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 658 p., 2022, 9783527348442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527830169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20070,2143 +20204,2143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaleur fatale industrielle : valorisation par le stockage thermocline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Lalau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Esence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TIP202WEB. (be5999), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21 p., 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-be5999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of Supported Metal Single-Atom Catalysts on Metal Oxides and Hydroxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canio Scarfiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Audevard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Soulantica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Serp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Serp; Doan Pham Minh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supported Metal Single Atom Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51-99 (Chap. 2), 2022, 9783527348442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527830169.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Hydroxyapatite-based Materials in Heterogeneous Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Applications of Hydroxyapatite‐Based Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 1-18 (Chap. 1), 2022, 9783527348497. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527830190.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of Hydroxyapatite and Hydroxyapatite-Based Catalysts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karima Abdelouahdi</w:t>
+                <w:t xml:space="preserve">Supported Metal Single-Atom Thermo-Catalysts for Reforming Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Huynh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Serp; Doan Pham Minh. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design and Applications of Hydroxyapatite‐Based Catalysts</w:t>
+              <w:t xml:space="preserve">Supported Metal Single Atom Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 19-72 (Chap. 2), 2022, 9783527348497. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9783527830190.ch2⟩</w:t>
+              <w:t xml:space="preserve">, 503-530 (Chap. 12), 2022, 9783527348442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527830169.ch12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718368v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supported Metal Single-Atom Thermo-Catalysts for Reforming Reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuan-Huynh Pham</w:t>
+                <w:t xml:space="preserve">Synthesis and Characterization of Hydroxyapatite and Hydroxyapatite-Based Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra El Jemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Abdelouahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Solhy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supported Metal Single Atom Catalysis</w:t>
+              <w:t xml:space="preserve">Design and Applications of Hydroxyapatite‐Based Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 503-530 (Chap. 12), 2022, 9783527348442. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9783527830169.ch12⟩</w:t>
+              <w:t xml:space="preserve">, p. 19-72 (Chap. 2), 2022, 9783527348497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527830190.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585817v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Supported Metal Single Atom Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Serp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Serp; Doan Pham Minh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supported Metal Single Atom Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1-49 (Chap. 1), 2022, 9783527348442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527830169.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hydrogène vert en aéronautique - Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Maria Romero Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gourinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TIP603WEB (trp4055), Techniques de l'Ingénieur, 20 p., 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-trp4055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid Residues (Biochar, Bottom Ash, Fly Ash, …)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Generic and Advanced Characterization Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Accart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chesnaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rajesh Munirathinam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ange Nzihou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId548" w:history="1">
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1307-1387 (Chap. 15), 2020, 978-3-030-35019-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_15⟩</w:t>
+              <w:t xml:space="preserve">, 31-497 (chap. 2), 2020, 978-3-030-35019-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494339v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Hydrogenation of Carbon Dioxide into Methanol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syngas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustina Ephraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Munirathinam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...53 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ange Nzihou. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conversion of Carbon Dioxide into Hydrocarbons Vol. 2 Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-28638-5_5⟩</w:t>
+              <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1113-1171 (Chap. 11), 2020, 978-3-030-35019-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385365v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syngas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Solid Residues (Biochar, Bottom Ash, Fly Ash, …)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chesnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Haurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Munirathinam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ange Nzihou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1113-1171 (Chap. 11), 2020, 978-3-030-35019-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_11⟩</w:t>
+              <w:t xml:space="preserve">, 1307-1387 (Chap. 15), 2020, 978-3-030-35019-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494296v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic and Advanced Characterization Techniques</w:t>
+                <w:t xml:space="preserve">Selective Hydrogenation of Carbon Dioxide into Methanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anthony Chesnaud</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cecile Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Parkhomenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin l'Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Rego de Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_2⟩</w:t>
+              <w:t xml:space="preserve">Conversion of Carbon Dioxide into Hydrocarbons Vol. 2 Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 111-157, 2020, 978-3-030-28637-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-28638-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494203v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass Categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustina Ephraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ange Nzihou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1-29 (Chap. 1), 2020, 978-3-030-35019-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of Biogas to Syngas via Catalytic Carbon Dioxide Reforming Reactions: An Overview of Thermodynamic Aspects, Catalytic Design, and Reaction Kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahimee Hernandez Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Ji Siang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai-Viet Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biorefinery of Alternative Resources: Targeting Green Fuels and Platform Chemicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Singapore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.427-456, 2020, 978-981-15-1803-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-1804-1_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ingénierie des phosphates pour l'énergie et l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Munirathinam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventer l'avenir : l'ingénierie se met au vert / sous la direction de Martine Meireles-Masbernat, Laurent Nicolas, Abdelilah Slaoui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 193-197 (Chap. 7 / 5), 2019, 978-2271126382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02200489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in Hydrogen Production through Bi-Reforming of Biogas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Ji Siang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharanjit Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herma Dina Setiabudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai-Viet N. Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Processing and Energy Utilization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapman and Hall/CRC, Chap. 5 - 21 p., 2019, 9781138593206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9780429489594-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen production from biogas reforming: an overview of steam reforming, dry reforming, dual reforming, and tri-reforming of methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Ji Siang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai-Viet N. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Son Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Ridart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Azzaro-Pantel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogen supply chains : design, deployment and operation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.111-166, 2018, 978-0-12-811197-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-811197-0.00004-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22216,117 +22350,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization Of Inorganic Solid Wastes From Industrial Activities Into Active Materials For Removal Of Hydrogen Sulfide In Gas Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huynh Pham Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22336,117 +22470,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VALORIZATION OF INORGANIC SOLID WASTES FROM INDUSTRIAL ACTIVITIES INTO ACTIVE MATERIALS FOR REMOVAL OF HYDROGEN SULFIDE IN GAS PHASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huynh Pham Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22456,165 +22590,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre blanc « Produire, Stocker et utiliser l’hydrogène »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Carnot M.I.N.E.S. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04645366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId589"/>
+      <w:footerReference w:type="default" r:id="rId596"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22682,51 +22816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78681839"/>
+    <w:nsid w:val="ED306A87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22830,51 +22964,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4BEB3A70"/>
+    <w:nsid w:val="53AFB109"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22978,51 +23112,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2075D548"/>
+    <w:nsid w:val="291E60B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23215,51 +23349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/doanphamminh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7770-1487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10920686X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABF-6287-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PERP0041" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EMAC0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018EMAC0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017EMAC0010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021EMAC0006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016EMAC0004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016EMAC0019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PERP0016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EMAC0014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EMAC0016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s338566" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s251214" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020STRAF029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PERP0027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PERP0019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10203" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05335331v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Durupt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canio Scarfiello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Schmidt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501392" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05413943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simron Rai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Nguyen Tan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visanu Tanboonchuy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarttrawut Tulaphol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seelawut Damrongsiri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clwas.2025.100450" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05140140v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan&#8208;huynh Pham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Nghi Pham" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500082" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05308627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Mahfoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501141" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.152046" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05097854v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cue Gonzalez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30102110" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04998344v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Cydric Ghogia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guicheret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Machado" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.02.470" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05304233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Uriel Rodr&#237;guez Vera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Izquierdo Colorado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500428" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04464878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez Alonso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat G&#243;mez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202301431" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04537513v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Phan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400192" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552701v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00324A" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473578v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Serrano-Maldonado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssusresmgt.3c00099" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04662917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razac Sane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Semlal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boulif" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Toussaint" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Germeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112799" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04104769v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Gomez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300501" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04284797v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.115202" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04050915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100346" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04094935v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.04.273" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03918326v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Ndong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Piotte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cadot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100326" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02920165v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustina Ephraim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lebonnois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Peregrina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sharrock" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-00952-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04224403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Salusso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Efimenko" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serp" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13192672" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04078884v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202516" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04017393v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Elsaddik" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hua Delmas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03771258v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro P&#233;rez Alonso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mauri&#233;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202200775" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03463869v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifu Tahiru Azeko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kwesi Arthur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lyczko" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563223v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grouset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.01.100" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03659641v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Binh Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Hang Dinh Thi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Bui Minh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Quynh Nguyen Thi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/1358437" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03012742v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Pham Sy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Nguyen Xuan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-020-10346-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03224215v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Huynh Pham" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Ji Siang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai-Viet N.Vo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118202" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03000797v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ghogia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117906" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02893863v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricelly Mart&#237;nez Aguilar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2020.100049" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02980798v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kofi Osei" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Yaya" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Onwona-Agyeman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01282-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03201678v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F Machado" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.03.027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03287317v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.P.M. Ashik" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichiro Hayashi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118286" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02927363v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/505/1/011001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02064155v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lopez Ferber" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tessier-Doyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00629-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02049781v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00617-w" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02496984v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36410/jcpr.2020.21.1.35" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02904693v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Tran" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115975" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02496600v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Commeh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dodoo-Arhin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Acquaye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaiah Nimako Baah" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nene Kwabla Amoatey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2020.127" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02950637v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Touzo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dejean" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101894" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397186v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901934" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02304588v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Munirathinam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.09.043" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02938685v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai-Viet Vo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonil Nanda" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Duy Nguyen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01238-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02439535v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upm Ashik" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusaku Asano" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Kudo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Appari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10010021" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02487485v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna R&#234;go de Vasconcelos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martins" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201900461" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02385780v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Nigay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08964-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02492042v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galera Martinez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.124576" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02282165v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.08.068" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02432418v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116702" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02872153v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo Zeng" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118128" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02927077v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Phuong Pham" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Ro" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyufei Chen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devinder Mahajan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01055-0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397519v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricelly Martinez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lavoie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EQ-V4-N4-298-310" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02396837v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116016" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969631v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hoffmann" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.11.034" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700742v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Block" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0219-8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818380v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhdan Ngo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0355-1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01936298v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.10.169" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969554v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stanmore" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.12.174" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01977738v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dib" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Villot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.021" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700646v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.05.092" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01770124v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rababe Sani" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.03.136" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01781513v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.04.017" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867484v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.07.020" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630309v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.10.063" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700193v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.01.024" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01876167v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Pham" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/JOCET.2018.6.4.480" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01800148v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olumide Wesley Awe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Lu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubiao Wu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqian Zhao" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-0179-4" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667285v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.11.162" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01787775v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207233.2017.1380335" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01802140v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.04.140" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01923787v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b03850" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391562v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.089" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619254v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9826-4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619255v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.03.023" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01655060v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stutz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.008" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619247v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Sebei" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1271829" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619246v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gauthier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.036" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01630901v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.08.030" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599995v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15111" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609114v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Rego de Vasconcelos" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Zhao" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.08.077" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609210v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.09.158" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150082v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Pham Xuan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b00764" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609216v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Dung Tran" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2015.1060055" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609203v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2015.1024314" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01176348v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.01.112" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150416v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stita" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2015.1049096" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609217v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b02892" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625023v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8121-7" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611606v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2014.08.052" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611993v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.12.020" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611607v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.01.032" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632396v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie302422d" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109787v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Corbel-Demailly" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Khanh Ly" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tapin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300904" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632397v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2695-6" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6BE0A68C1CC34F71267ECC1BE3491E15060D7B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632392v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2013.03.023" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109788v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300608" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4037CWHW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632398v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15685543.2013.834208" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632393v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.07.086" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492791v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomazeau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivadar Cseri" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bisson" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aguilhon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9868-1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4Z8C36CV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109807v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Khanh Ly" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pinel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Besson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9813-3" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4GTCLFCX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632406v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2012.05.007" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632407v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ramaroson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201085b" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634017v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Depelsenaire" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2011.590950" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634015v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2012.668989" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632405v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.05.083" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142330v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallezot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2006.12.014" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29G5NVHL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179239v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2007.03.015" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQTNKLR3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023508v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.09.009" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-381SF8SC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105684v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Triki" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Ksibi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ghorbel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallezot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(06)80959-6" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009078v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perkas" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gedanken" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05043601v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202562404005" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05426853v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanine Ibrahim" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilmaz Kara" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Romero Millan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Moukouri" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04708235v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Devise" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lalau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-Doyen" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;gis Martinent" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13790499" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04645914v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0056-1_5" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970184v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03672132v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093521" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04947089v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986478v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducousso" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02928623v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-099" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946618v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02415571v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946593v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946580v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946635v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946642v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946426v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332751v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332756v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379399v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379393v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01872916v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611990v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Raii" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Escudero Sanz" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.050" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668935v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668929v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611619v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kemiha" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.044" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668949v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668943v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668956v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864870v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corbel-Demailly" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668976v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668970v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Klinghoffer" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco J. Castaldi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668966v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468384v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fuertes" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498709v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khanh Ly" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tapin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404745v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descorme" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernardi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio F. Di" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211255v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perhatoner" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caudo" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genovesel" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Centi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174203v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Triki" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ksibi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbel" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017572v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018216v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174704v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pintar" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Moulut" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017821v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174732v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011103v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03671998v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Design+and+Applications+of+Hydroxyapatite+Based+Catalysts-p-9783527348497#content-section" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03585648v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9783527830169" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830169" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04211990v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Esence" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/actualite/edito/nous-rejoindre/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-be5999" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03585699v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Audevard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Berre" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9783527830169.ch2?campaign=wolsavedsearch" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830169.ch2" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718348v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9783527830190" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830190.ch1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718368v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Jemli" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Abdelouahdi" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Solhy" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830190.ch2" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03585817v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830169.ch12" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03585679v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9783527830169.ch1?campaign=wolsavedsearch" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830169.ch1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03406128v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gourinat" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp4055" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494339v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Haurie" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_15" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_15" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02385365v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Roger" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Parkhomenko" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin l'Hospital" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28638-5_5" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494296v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Richardson" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_11" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_11" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494203v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boachon" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Calvet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_2" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_2" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494145v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02529314v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahimee Hernandez Torres" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-15-1804-1_18" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-1804-1_18" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02200489v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02135185v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharanjit Singh" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herma Dina Setiabudi" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai-Viet N. Vo" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429489594-5" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01876512v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ridart" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811197-0.00004-X" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162245v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154031v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/doanphamminh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7770-1487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10920686X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABF-6287-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PERP0041" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EMAC0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018EMAC0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017EMAC0010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021EMAC0006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016EMAC0004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016EMAC0019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PERP0016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EMAC0014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EMAC0016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s338566" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s251214" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020STRAF029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PERP0027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PERP0019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10203" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05335331v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Durupt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canio Scarfiello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Schmidt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501392" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05579237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoa Pham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Do Dang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Thuy Bui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Quynh Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.70199" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05413943v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simron Rai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Nguyen Tan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visanu Tanboonchuy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarttrawut Tulaphol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seelawut Damrongsiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clwas.2025.100450" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05308627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Mahfoudi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501141" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05140140v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan&#8208;huynh Pham" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Nghi Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500082" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332738v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.152046" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05097854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cue Gonzalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30102110" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04998344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Cydric Ghogia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guicheret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Machado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.02.470" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05304233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Uriel Rodr&#237;guez Vera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Izquierdo Colorado" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500428" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00324A" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez Alonso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Serrano-Maldonado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssusresmgt.3c00099" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04464878v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat G&#243;mez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202301431" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04537513v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Phan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400192" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04662917v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razac Sane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Semlal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boulif" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Toussaint" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Germeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112799" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04094935v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.04.273" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04284797v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.115202" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04050915v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100346" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04104769v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Gomez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300501" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03918326v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Ndong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Piotte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cadot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100326" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02920165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustina Ephraim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lebonnois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Peregrina" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sharrock" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-00952-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04224403v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Salusso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Efimenko" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13192672" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04017393v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Elsaddik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hua Delmas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04078884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202516" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03771258v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro P&#233;rez Alonso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mauri&#233;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202200775" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03463869v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifu Tahiru Azeko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kwesi Arthur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lyczko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004021" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grouset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.01.100" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03659641v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Binh Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Hang Dinh Thi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Bui Minh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Quynh Nguyen Thi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/1358437" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03012742v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Pham Sy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Nguyen Xuan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-020-10346-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03224215v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Huynh Pham" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Ji Siang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai-Viet N.Vo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118202" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03000797v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ghogia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117906" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02893863v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricelly Mart&#237;nez Aguilar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2020.100049" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02980798v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kofi Osei" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Yaya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Onwona-Agyeman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01282-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03201678v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F Machado" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.03.027" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03287317v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.P.M. Ashik" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichiro Hayashi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118286" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02927363v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/505/1/011001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02064155v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lopez Ferber" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tessier-Doyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00629-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02049781v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00617-w" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02304588v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Munirathinam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.09.043" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02938685v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai-Viet Vo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonil Nanda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Duy Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01238-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02950637v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Touzo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dejean" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101894" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397186v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901934" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02496984v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36410/jcpr.2020.21.1.35" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02904693v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Tran" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115975" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02496600v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Commeh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dodoo-Arhin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Acquaye" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaiah Nimako Baah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nene Kwabla Amoatey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2020.127" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02439535v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upm Ashik" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusaku Asano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Kudo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Appari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10010021" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02487485v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna R&#234;go de Vasconcelos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martins" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201900461" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02385780v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Nigay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08964-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02492042v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galera Martinez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.124576" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02282165v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.08.068" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02872153v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo Zeng" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118128" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02432418v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116702" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02927077v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Phuong Pham" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Ro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyufei Chen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devinder Mahajan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01055-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397519v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricelly Martinez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lavoie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EQ-V4-N4-298-310" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02396837v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116016" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818380v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhdan Ngo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0355-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700742v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Block" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0219-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969631v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hoffmann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.11.034" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01936298v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.10.169" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969554v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stanmore" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.12.174" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01977738v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dib" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Villot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.021" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700646v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.05.092" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01770124v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rababe Sani" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.03.136" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01781513v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.04.017" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867484v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.07.020" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700193v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.01.024" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01876167v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Pham" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/JOCET.2018.6.4.480" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630309v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.10.063" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01800148v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olumide Wesley Awe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Lu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubiao Wu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqian Zhao" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-0179-4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01787775v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207233.2017.1380335" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667285v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.11.162" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01802140v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.04.140" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01923787v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b03850" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619254v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9826-4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619255v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.03.023" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01655060v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stutz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.008" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391562v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.089" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619247v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Sebei" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1271829" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619246v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gauthier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.036" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01630901v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.08.030" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599995v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15111" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609114v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Rego de Vasconcelos" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Zhao" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.08.077" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609210v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.09.158" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150082v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Pham Xuan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b00764" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609203v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2015.1024314" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01176348v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.01.112" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609216v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Dung Tran" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2015.1060055" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150416v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stita" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2015.1049096" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609217v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b02892" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611606v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2014.08.052" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625023v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8121-7" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611607v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.01.032" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611993v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.12.020" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632396v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie302422d" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109787v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Corbel-Demailly" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Khanh Ly" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tapin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300904" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109788v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300608" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4037CWHW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632398v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15685543.2013.834208" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632397v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2695-6" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6BE0A68C1CC34F71267ECC1BE3491E15060D7B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632392v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2013.03.023" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632393v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.07.086" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492791v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomazeau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivadar Cseri" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bisson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aguilhon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9868-1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4Z8C36CV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109807v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Khanh Ly" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pinel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Besson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9813-3" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4GTCLFCX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632406v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2012.05.007" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634017v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ramaroson" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Depelsenaire" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2011.590950" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632407v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201085b" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634015v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2012.668989" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632405v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.05.083" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142330v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallezot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2006.12.014" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29G5NVHL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179239v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2007.03.015" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQTNKLR3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023508v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.09.009" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-381SF8SC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105684v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Triki" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Ksibi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ghorbel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallezot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(06)80959-6" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009078v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perkas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gedanken" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05043601v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202562404005" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05426853v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanine Ibrahim" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilmaz Kara" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Romero Millan" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Moukouri" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04708235v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Devise" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lalau" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-Doyen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;gis Martinent" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13790499" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04645914v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0056-1_5" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970184v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03672132v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093521" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04947089v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986478v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducousso" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02928623v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-099" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946618v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02415571v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946635v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946580v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946593v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946642v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946426v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332751v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332756v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379399v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379393v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01872916v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668935v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611990v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Raii" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Escudero Sanz" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.050" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668929v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611619v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kemiha" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.044" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668949v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668943v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864870v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corbel-Demailly" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668956v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668976v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668970v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Klinghoffer" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco J. Castaldi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668966v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468384v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fuertes" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498709v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khanh Ly" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tapin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404745v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descorme" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernardi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio F. Di" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211255v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perhatoner" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caudo" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genovesel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Centi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174203v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Triki" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ksibi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018216v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017572v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174704v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pintar" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Moulut" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017821v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174732v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011103v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03671998v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Design+and+Applications+of+Hydroxyapatite+Based+Catalysts-p-9783527348497#content-section" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03585648v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9783527830169" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830169" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04211990v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Esence" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/actualite/edito/nous-rejoindre/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-be5999" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03585699v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Audevard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Berre" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9783527830169.ch2?campaign=wolsavedsearch" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830169.ch2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718348v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9783527830190" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830190.ch1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03585817v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830169.ch12" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718368v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Jemli" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Abdelouahdi" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Solhy" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830190.ch2" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03585679v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9783527830169.ch1?campaign=wolsavedsearch" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830169.ch1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03406128v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gourinat" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp4055" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494203v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boachon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Calvet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_2" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_2" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494296v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Richardson" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_11" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_11" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494339v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Haurie" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_15" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_15" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02385365v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Roger" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Parkhomenko" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin l'Hospital" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28638-5_5" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494145v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02529314v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahimee Hernandez Torres" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-15-1804-1_18" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-1804-1_18" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02200489v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02135185v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharanjit Singh" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herma Dina Setiabudi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai-Viet N. Vo" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429489594-5" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01876512v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ridart" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811197-0.00004-X" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162245v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154031v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>