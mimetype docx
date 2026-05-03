--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -579,295 +579,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Strong Metal‐Support Interactions in Co/TiO 2 Catalysts Driven by CO 2</w:t>
+                <w:t xml:space="preserve">Efficient conversion of fructose into 5‐HMF Over Zr‐O‐W catalysts: role of WOx sub‐ and nanoclusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Durupt</w:t>
+                <w:t xml:space="preserve">Thi Hoa Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canio Scarfiello</w:t>
+                <w:t xml:space="preserve">van Do Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Schmidt</w:t>
+                <w:t xml:space="preserve">Thi Le Thuy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+                <w:t xml:space="preserve">Thi Ngoc Quynh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina Soulantica</w:t>
+                <w:t xml:space="preserve">Thanh Son Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 18 (1), pp.e01392. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 49 (3), pp.e70199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202501392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceat.70199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335331v1</w:t>
+                <w:t xml:space="preserve">hal-05579237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient conversion of fructose into 5‐HMF Over Zr‐O‐W catalysts: role of WOx sub‐ and nanoclusters</w:t>
+                <w:t xml:space="preserve">Reversible Strong Metal‐Support Interactions in Co/TiO 2 Catalysts Driven by CO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Hoa Pham</w:t>
+                <w:t xml:space="preserve">Aurélien Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Do Dang</w:t>
+                <w:t xml:space="preserve">Canio Scarfiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Le Thuy Bui</w:t>
+                <w:t xml:space="preserve">Léon Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Ngoc Quynh Nguyen</w:t>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Son Le</w:t>
+                <w:t xml:space="preserve">Katerina Soulantica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 49 (3), pp.e70199. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (1), pp.e01392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ceat.70199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202501392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05579237v1</w:t>
+                <w:t xml:space="preserve">hal-05335331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable utilization of citrus peel waste: Biochar production, modification, and applications</w:t>
               </w:r>
@@ -981,399 +981,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Ru Doping on the Performance of Na‐Promoted Co/TiO 2 Catalysts for Direct CO 2 Hydrogenation to Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Durupt</w:t>
+                <w:t xml:space="preserve">Alkali-promoted FeCo/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; catalysts for carbon dioxide hydrogenation to fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canio Scarfiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Soulantica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderraouf Mahfoudi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katerina Soulantica</w:t>
+                <w:t xml:space="preserve">Philippe Serp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202501141⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 187, pp.152046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.152046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308627v1</w:t>
+                <w:t xml:space="preserve">hal-05332738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri‐reforming of Methane over a Hydroxyapatite‐Supported Nickel Catalyst Prepared by Cation Exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuan‐huynh Pham</w:t>
+                <w:t xml:space="preserve">Effect of Ru Doping on the Performance of Na‐Promoted Co/TiO 2 Catalysts for Direct CO 2 Hydrogenation to Fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Abderraouf Mahfoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Soulantica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 90, </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (22), pp.e01141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.202500082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202501141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140140v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali-promoted FeCo/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; catalysts for carbon dioxide hydrogenation to fuels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tri‐reforming of Methane over a Hydroxyapatite‐Supported Nickel Catalyst Prepared by Cation Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Serp</w:t>
+                <w:t xml:space="preserve">Xuan‐huynh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Tison</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 187, pp.152046. </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.152046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202500082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332738v1</w:t>
+                <w:t xml:space="preserve">hal-05140140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic Methanation over Natural Clay-Supported Nickel Catalysts</w:t>
               </w:r>
@@ -1385,64 +1385,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Cue Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30 (10), pp.2110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1489,51 +1489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fischer-Tropsch synthesis on carbon-supported Co catalysts coated on metallic foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Cydric Ghogia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Guicheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1744,103 +1744,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Pd and Co intimacy in Pd-modified Co/TiO 2 catalysts for direct CO 2 hydrogenation to fuels: the closer not the better</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canio Scarfiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Soulantica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (10), pp.2896-2907. </w:t>
@@ -1930,51 +1930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Resource Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1 (3), pp.451-461. </w:t>
@@ -2051,51 +2051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gibot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2159,51 +2159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri‐reforming of methane over a hydroxyapatite supported nickel catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Son Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (16), pp.e202400192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2365,840 +2365,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New performing hydroxyapatite-based catalysts in dry-reforming of methane</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pyrolysis of wood and PVC mixtures: thermal behaviour and kinetic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustina Ephraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lebonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Peregrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.04.273⟩</w:t>
+              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.8669-8683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13399-020-00952-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094935v1</w:t>
+                <w:t xml:space="preserve">hal-02920165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Co/TiO2 catalysts for CO2 hydrogenation to fuels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Viau</w:t>
+                <w:t xml:space="preserve">Dynamic characterization approach for the investigation of microstructural changes in clay-based materials during firing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissatou Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Piotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2023.115202⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.100326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2022.100326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284797v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay/phosphate-based ceramic materials for thermal energy storage – Part I: Effect of synthetic phosphate content on microstructure, thermo-physical and thermo-mechanical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">New performing hydroxyapatite-based catalysts in dry-reforming of methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Son Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100346⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (79), pp.30770-30790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.04.273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050915v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cooperative Rh/Co‐catalyzed Hydroaminomethylation Reaction for the Synthesis of Terpene Amine</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modified Co/TiO2 catalysts for CO2 hydrogenation to fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canio Scarfiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Soulantica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202300501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 428, pp.115202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2023.115202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104769v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic characterization approach for the investigation of microstructural changes in clay-based materials during firing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cadot</w:t>
+                <w:t xml:space="preserve">Clay/phosphate-based ceramic materials for thermal energy storage – Part I: Effect of synthetic phosphate content on microstructure, thermo-physical and thermo-mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Semlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Boulif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13, pp.100326. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2022.100326⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 14, pp.100346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918326v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis of wood and PVC mixtures: thermal behaviour and kinetic modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Lebonnois</w:t>
+                <w:t xml:space="preserve">A Cooperative Rh/Co‐catalyzed Hydroaminomethylation Reaction for the Synthesis of Terpene Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Perez Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Peregrina</w:t>
+                <w:t xml:space="preserve">Daniel Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Montserrat Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.8669-8683. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (13), pp.e202300501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13399-020-00952-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202300501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920165v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Evidence of Dynamic Metal Support Interactions in Co/TiO2 Catalysts by Near-Ambient Pressure X-ray Photoelectron Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Salusso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canio Scarfiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Efimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Serp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3243,407 +3243,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green hydrogen from biomass towards integrated biorefinery</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Oxide Supported Cobalt Catalysts for CO 2 Hydrogenation to Hydrocarbons: Recent Progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canio Scarfiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Soulantica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process industry informer </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (15), pp.2202516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202202516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017393v1</w:t>
+                <w:t xml:space="preserve">hal-04078884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide Supported Cobalt Catalysts for CO 2 Hydrogenation to Hydrocarbons: Recent Progress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Green hydrogen from biomass towards integrated biorefinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Elsaddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Hua Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Process industry informer </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.30-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04078884v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel nanoparticles immobilized on pristine halloysite: an outstanding catalyst for hydrogenation processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen production from biogas: Process optimization using ASPEN Plus®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Son Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Pérez Alonso</w:t>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Mauriés</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Grouset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (22), </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (100), p. 42027-42039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202200775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.01.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771258v1</w:t>
+                <w:t xml:space="preserve">hal-03563223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and Thermal Properties of Sustainable Composite Building Materials Produced by the Reprocessing of Low-Density Polyethylene, Biochar, Calcium Phosphate, and Phosphogypsum Wastes</w:t>
               </w:r>
@@ -3655,77 +3651,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salifu Tahiru Azeko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kwesi Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (2), </w:t>
@@ -3757,6919 +3753,6923 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen production from biogas: Process optimization using ASPEN Plus®</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Photoreduction of CO2 to CH4 over Efficient Z-Scheme γ -Fe2O3/g-C3N4 Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Binh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Hang Dinh Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hien Bui Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Quynh Nguyen Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.01.100⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Methods in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.1358437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2022/1358437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563223v1</w:t>
+                <w:t xml:space="preserve">hal-03659641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoreduction of CO2 to CH4 over Efficient Z-Scheme γ -Fe2O3/g-C3N4 Composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Nickel nanoparticles immobilized on pristine halloysite: an outstanding catalyst for hydrogenation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Pérez Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Mauriés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïc Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Quynh Nguyen Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Methods in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022, pp.1358437. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (22), </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2022/1358437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202200775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659641v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary and ternary alkali polyphosphates (MPO3, M = Li, Na, K) for thermal energy storage</w:t>
+                <w:t xml:space="preserve">Production of fuel additives by direct conversion of softwood bark using a cheap metal salt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hieu Pham Sy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Maricelly Martínez Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nawal Semlal</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-020-10346-1⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.1-9/100049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2020.100049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03012742v1</w:t>
+                <w:t xml:space="preserve">hal-02893863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on the catalytic tri-reforming of methane - Part I: Impact of operating conditions, catalyst deactivation and regeneration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Cobalt catalysts on carbon-based materials for Fischer-Tropsch synthesis: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ghogia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Soulantica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dai-Viet N.Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 621, pp.1-18/118202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2021.118202⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 609, pp.1-50/117906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224215v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt catalysts on carbon-based materials for Fischer-Tropsch synthesis: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review on the catalytic tri-reforming of methane - Part II: Catalyst development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Huynh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Ghogia</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">U.P.M. Ashik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Ichiro Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Pérez Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 609, pp.1-50/117906. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117906⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 623, pp.1-17/118286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2021.118286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000797v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of fuel additives by direct conversion of softwood bark using a cheap metal salt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maricelly Martínez Aguilar</w:t>
+                <w:t xml:space="preserve">Beyond confinement effects in Fischer-Tropsch Co/CNT catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Cydric Ghogia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Duret</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Bruno F Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2020.100049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 397, pp.156-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2021.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893863v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic Pyrolysis of Waste Engine Oil over Y Zeolite Synthesized from Natural Clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Kofi Osei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Kofi Osei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Abu Yaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Onwona-Agyeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.4157-4170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12649-020-01282-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond confinement effects in Fischer-Tropsch Co/CNT catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Cydric Ghogia</w:t>
+                <w:t xml:space="preserve">Binary and ternary alkali polyphosphates (MPO3, M = Li, Na, K) for thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hieu Pham Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno F Machado</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Serp</w:t>
+                <w:t xml:space="preserve">Hoan Nguyen Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Semlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 397, pp.156-171. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, pp.2027-2033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2021.03.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10973-020-10346-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201678v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on the catalytic tri-reforming of methane - Part II: Catalyst development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Review on the catalytic tri-reforming of methane - Part I: Impact of operating conditions, catalyst deactivation and regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Huynh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U.P.M. Ashik</w:t>
+                <w:t xml:space="preserve">Tan Ji Siang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun-Ichiro Hayashi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dai-Viet N.Vo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 623, pp.1-17/118286. </w:t>
+              <w:t xml:space="preserve">, 2021, 621, pp.1-18/118202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2021.118286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2021.118202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287317v1</w:t>
+                <w:t xml:space="preserve">hal-03224215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6th International Conference on Environment and Renewable Energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The Distinctive Effects of Glucose-Derived Carbon on the Performance of Ni-Based Catalysts in Methane Dry Reforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upm Ashik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shusaku Asano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinji Kudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Appari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/505/1/011001⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-14/21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal10010021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927363v1</w:t>
+                <w:t xml:space="preserve">hal-02439535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Thermal Energy Storage Pressed Plate Ceramic Based on Municipal Waste Incinerator Bottom Ash and Waste Clay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A Comparative Study of Hydroxyapatite‐ and Alumina‐Based Catalysts in Dry Reforming of Methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Tessier-Doyen</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Germeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-019-00629-6⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (4), pp.698 - 704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201900461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064155v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramics from Municipal Waste Incinerator Bottom Ash and Wasted Clay for Sensible Heat Storage at High Temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Hydroxyapatite as a new support material for cobalt-based catalysts in Fischer-Tropsch synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Munirathinam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-019-00617-w⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (36), pp.18440-18451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049781v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite as a new support material for cobalt-based catalysts in Fischer-Tropsch synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Editorial for the Special Issue: Energy Security and Chemical Engineering Congress (ESChE) 2019, Penang, Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai-Viet Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonil Nanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trinh Duy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.09.043⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5521), 1 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-020-01238-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304588v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial for the Special Issue: Energy Security and Chemical Engineering Congress (ESChE) 2019, Penang, Malaysia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical analysis of a packed-bed thermal energy storage system designed to recover high temperature waste heat: an industrial scale up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Touzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Olivès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-020-01238-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.101894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2020.101894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938685v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of a packed-bed thermal energy storage system designed to recover high temperature waste heat: an industrial scale up</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+                <w:t xml:space="preserve">Hydrogen spillover in the Fischer‐Tropsch synthesis on carbon‐supported cobalt catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ghogia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno F Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2020.101894⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.1117-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201901934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950637v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen spillover in the Fischer‐Tropsch synthesis on carbon‐supported cobalt catalysts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Characterization of some selected Ghanaian clay minerals for potential industrial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Onwona-Agyeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abu Yaya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201901934⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ceramic Processing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.35-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36410/jcpr.2020.21.1.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397186v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of some selected Ghanaian clay minerals for potential industrial applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Dry reforming of methane over calcium-deficient hydroxyapatite supported cobalt and nickel catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Quynh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abu Yaya</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Son Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoan Nguyen Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ceramic Processing Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36410/jcpr.2020.21.1.35⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228, pp.1-14/115975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496984v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry reforming of methane over calcium-deficient hydroxyapatite supported cobalt and nickel catalysts</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plastic Fuel Conversion and Characterisation: A Waste Valorization Potential for Ghana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Commeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dodoo-Arhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Acquaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaiah Nimako Baah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nene Kwabla Amoatey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115975⟩</w:t>
+              <w:t xml:space="preserve">MRS Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (26), pp.1349-1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/adv.2020.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904693v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic Fuel Conversion and Characterisation: A Waste Valorization Potential for Ghana</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valorization of calcium carbonate-based solid wastes for the treatment of hydrogen sulfide in a semi-continuous reactor: Part II - slurry bubble column pilot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/adv.2020.127⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 390, pp.1-11/124576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.124576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496600v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Distinctive Effects of Glucose-Derived Carbon on the Performance of Ni-Based Catalysts in Methane Dry Reforming</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Highly-efficient hydroxyapatite-supported nickel catalysts for dry reforming of methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Srinivas Appari</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Germeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal10010021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (36), pp.18502-18518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.08.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439535v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Hydroxyapatite‐ and Alumina‐Based Catalysts in Dry Reforming of Methane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">An investigation of the physical, thermal and mechanical properties of fired clay/SiC ceramics for thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Martins</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Germeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ceat.201900461⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140, pp.2087 - 2096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-019-08964-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487485v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of the physical, thermal and mechanical properties of fired clay/SiC ceramics for thermal energy storage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A simple process for the production of fuel additives using residual lignocellulosic biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maricelly Martínez Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Germeau</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-019-08964-5⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 264, pp.116702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385780v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of calcium carbonate-based solid wastes for the treatment of hydrogen sulfide in a semi-continuous reactor: Part II - slurry bubble column pilot</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Characterization of char generated from solar pyrolysis of heavy metal contaminated biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.124576⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 206, pp.1-9/118128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.118128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492042v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly-efficient hydroxyapatite-supported nickel catalysts for dry reforming of methane</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+                <w:t xml:space="preserve">Microwave-assisted dry reforming of methane for syngas production: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. Phuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoung Ro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyufei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devinder Mahajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Ji Siang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.08.068⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, pp.1987-2019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-020-01055-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282165v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of char generated from solar pyrolysis of heavy metal contaminated biomass</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Development of a Thermal Energy Storage Pressed Plate Ceramic Based on Municipal Waste Incinerator Bottom Ash and Waste Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lopez Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.118128⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.689-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-019-00629-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872153v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple process for the production of fuel additives using residual lignocellulosic biomass</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">6th International Conference on Environment and Renewable Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116702⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 505, 1 p. / 011001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/505/1/011001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432418v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted dry reforming of methane for syngas production: a review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tan Ji Siang</w:t>
+                <w:t xml:space="preserve">Ceramics from Municipal Waste Incinerator Bottom Ash and Wasted Clay for Sensible Heat Storage at High Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lopez Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18, pp.1987-2019. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.3107 - 3120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10311-020-01055-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-019-00617-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927077v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of lignocellulosic biomass in biobutanol by a NOVEL thermal process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Valorization of calcium carbonate-based solid wastes for the treatment of hydrogen sulfide in a semi-continuous reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Lavoie</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Production and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2495/EQ-V4-N4-298-310⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 360, pp.1167-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.10.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397519v2</w:t>
+                <w:t xml:space="preserve">hal-01936298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar pyrolysis of heavy metal contaminated biomass for gas fuel production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Valorization of Waste-Derived Inorganic Sorbents for the Removal of HCl in Syngas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustina Ephraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linhdan Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lebonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Peregrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.116016⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (11), pp.3435-3446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-018-0355-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396837v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of Waste-Derived Inorganic Sorbents for the Removal of HCl in Syngas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Co-pyrogasification of Plastics and Biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustina Ephraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlos Peregrina</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (11), pp.3435-3446. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-018-0355-1⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.483-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-018-0219-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818380v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-pyrogasification of Plastics and Biomass</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Flexibility and robustness of a high-temperature air/ceramic thermocline heat storage pilot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lopez Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-018-0219-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.393-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2018.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700742v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility and robustness of a high-temperature air/ceramic thermocline heat storage pilot</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The catalytic effect of inherent and adsorbed metals on the fast/flash pyrolysis of biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Stanmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2018.11.034⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 170, pp.326-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.12.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969631v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of calcium carbonate-based solid wastes for the treatment of hydrogen sulfide in a semi-continuous reactor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Reactivity and deactivation mechanisms of pyrolysis chars from bio-waste during catalytic cracking of tar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.10.169⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 237, pp.487-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936298v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The catalytic effect of inherent and adsorbed metals on the fast/flash pyrolysis of biomass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Solar pyrolysis of heavy metal contaminated biomass for gas fuel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 170, pp.326-337. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 187 (116016), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.116016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.12.174⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01969554v1</w:t>
+                <w:t xml:space="preserve">hal-02396837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity and deactivation mechanisms of pyrolysis chars from bio-waste during catalytic cracking of tar</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Conversion of lignocellulosic biomass in biobutanol by a NOVEL thermal process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maricelly Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Villot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 237, pp.487-499. </w:t>
+              <w:t xml:space="preserve">International Journal of Energy Production and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (4), pp.298-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2495/EQ-V4-N4-298-310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977738v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397519v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regeneration study of Ni/hydroxyapatite spent catalyst from dry reforming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">H2S removal from syngas using wastes pyrolysis chars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2017.05.092⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 334, p.2179-2189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2017.11.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700646v1</w:t>
+                <w:t xml:space="preserve">hal-01667285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-conversion of Solid Recovered Fuels under inert and oxidative atmospheres</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Oil Content on Biogas Production, Process Performance and Stability of Food Waste Anaerobic Digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rababe Sani</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Olumide Wesley Awe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubiao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.03.136⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (12), p.2295-2306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-017-0179-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770124v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upgrading greenhouse gases (methane and carbon dioxide) into syngas using nickel-based catalysts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Anaerobic co-digestion of food waste and FOG with sewage sludge – realising its potential in Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olumide Wesley Awe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.04.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (3), p.496 - 517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207233.2017.1380335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781513v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic cracking of ethylbenzene as tar surrogate using pyrolysis chars from wastes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Advanced characterization unravels the structure and reactivity of wood-based chars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Berhanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2018.07.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, p.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867484v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced characterization unravels the structure and reactivity of wood-based chars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic Equilibrium Study of Methane Reforming with Carbon Dioxide, Water and Oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Son Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Grouset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.01.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clean Energy Technologies (JOCET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (4), pp.309-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18178/JOCET.2018.6.4.480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700193v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Equilibrium Study of Methane Reforming with Carbon Dioxide, Water and Oxygen</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Hydroxyapatite supported bimetallic cobalt and nickel catalysts for syngas production from dry reforming of methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Son Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clean Energy Technologies (JOCET)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18178/JOCET.2018.6.4.480⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 224, p.310-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.10.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876167v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite supported bimetallic cobalt and nickel catalysts for syngas production from dry reforming of methane</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Co-pyrolysis of wood and plastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustina Ephraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lebonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Peregrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.10.063⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 231, p.110 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.04.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630309v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Oil Content on Biogas Production, Process Performance and Stability of Food Waste Anaerobic Digestion</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Effect of support and its surface modifications in cobalt-based Fischer-Tropsch synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Munirathinam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-017-0179-4⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (48), p.16137-16161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.8b03850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800148v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic co-digestion of food waste and FOG with sewage sludge – realising its potential in Ireland</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Catalytic cracking of ethylbenzene as tar surrogate using pyrolysis chars from wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207233.2017.1380335⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117, pp.86-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2018.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787775v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2S removal from syngas using wastes pyrolysis chars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Thermo-conversion of Solid Recovered Fuels under inert and oxidative atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rababe Sani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 334, p.2179-2189. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 225, pp.54-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2017.11.162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.03.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667285v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-pyrolysis of wood and plastics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Upgrading greenhouse gases (methane and carbon dioxide) into syngas using nickel-based catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Son Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 231, p.110 - 117. </w:t>
+              <w:t xml:space="preserve">, 2018, 226, p.195-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.04.140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802140v1</w:t>
+                <w:t xml:space="preserve">hal-01781513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of support and its surface modifications in cobalt-based Fischer-Tropsch synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Regeneration study of Ni/hydroxyapatite spent catalyst from dry reforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (48), p.16137-16161. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 310, pp.107-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.8b03850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2017.05.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923787v1</w:t>
+                <w:t xml:space="preserve">hal-01700646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Biogas Utilisation, Purification and Upgrading Technologies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Hydroxyapatite-based sorbents: elaboration, characterization and application for the removal of catechol from the aqueous phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Sebei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-016-9826-4⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (20), p. 2611-2620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2016.1271829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619254v1</w:t>
+                <w:t xml:space="preserve">hal-01619247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory-scale investigation of the removal of hydrogen sulfide from biogas and air using industrial waste-based sorbents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Characterization of solar fuels obtained from beech wood solar pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 188, p. 285-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.10.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.03.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01619255v1</w:t>
+                <w:t xml:space="preserve">hal-01619246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage of thermal solar energy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Review of Biogas Utilisation, Purification and Upgrading Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olumide Wesley Awe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2017.09.008⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), p.267-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-016-9826-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655060v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale characterisation of chars mineral species for tar cracking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laboratory-scale investigation of the removal of hydrogen sulfide from biogas and air using industrial waste-based sorbents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olumide Wesley Awe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.10.089⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (2), p.1809-1820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391562v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite-based sorbents: elaboration, characterization and application for the removal of catechol from the aqueous phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Storage of thermal solar energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Stutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévyn Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haroun Sebei</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elena Palomo del Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38 (20), p. 2611-2620. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Demain l'énergie – Séminaire Daniel-Dautreppe, Grenoble, France, 2016, 18 (7-8), p.401-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330.2016.1271829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2017.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619247v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of solar fuels obtained from beech wood solar pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kuo Zeng</w:t>
+                <w:t xml:space="preserve">Multi-scale characterisation of chars mineral species for tar cracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Berhanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gauthier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Anthony Chesnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 188, p. 285-293. </w:t>
+              <w:t xml:space="preserve">, 2017, 189, pp.88-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.10.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.10.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619246v1</w:t>
+                <w:t xml:space="preserve">hal-01391562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkali polyphosphates as new potential materials for thermal energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Semlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 157, p.277-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10697,1200 +10697,1200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of biomass char gasification in a downdraft reactor for syngas production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalytic transformation of carbon dioxide and methane into syngas over ruthenium and platinum supported hydroxyapatites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Louisnard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Bruna Rego de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.15111⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 390, pp.141-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.08.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599995v1</w:t>
+                <w:t xml:space="preserve">hal-01609114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic transformation of carbon dioxide and methane into syngas over ruthenium and platinum supported hydroxyapatites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruna Rego de Vasconcelos</w:t>
+                <w:t xml:space="preserve">Simulation of biomass char gasification in a downdraft reactor for syngas production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustina Ephraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lulu Zhao</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 390, pp.141-156. </w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (4), p. 1079-1091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.08.077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aic.15111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609114v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption behavior of Zn(II) ions on synthetic apatitic calcium phosphates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Sodium Dihydrogen Phosphate Starting From Sodium Chloride and Orthophosphoric Acid Via Cation Resin Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 357 (Part B), p. 1958-1966. </w:t>
+              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 190 (11), p. 1743-1748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.09.158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10426507.2015.1024314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609210v1</w:t>
+                <w:t xml:space="preserve">hal-01609203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of Calcium Carbonate-Based Solid Wastes for the Treatment of Hydrogen Sulfide from the Gas Phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The effect of temperature and heating rate on char properties obtained from solar pyrolysis of beech wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.5b00764⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 182, p.114-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.01.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150082v1</w:t>
+                <w:t xml:space="preserve">hal-01176348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium Dihydrogen Phosphate Starting From Sodium Chloride and Orthophosphoric Acid Via Cation Resin Exchange</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Synthesis of carbon nanotubes/hydroxyapatite composites using catalytic methane cracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Rego de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 190 (11), p. 1743-1748. </w:t>
+              <w:t xml:space="preserve">Composite Interfaces </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (7), p. 673-687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10426507.2015.1024314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09276440.2015.1060055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609203v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of temperature and heating rate on char properties obtained from solar pyrolysis of beech wood</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Metal-doped apatitic calcium phosphates: preparation, characterization, and reactivity in the removal of hydrogen sulfide from gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Stita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huynh Pham Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.01.112⟩</w:t>
+              <w:t xml:space="preserve">Composite Interfaces </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09276440.2015.1049096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176348v1</w:t>
+                <w:t xml:space="preserve">hal-01150416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of carbon nanotubes/hydroxyapatite composites using catalytic methane cracking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Production of Sodium Dihydrogen Phosphate Using Sodium Chloride and Orthophosphoric Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Interfaces </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (50), p. 12467-12473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.5b02892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09276440.2015.1060055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01609216v1</w:t>
+                <w:t xml:space="preserve">hal-01609217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-doped apatitic calcium phosphates: preparation, characterization, and reactivity in the removal of hydrogen sulfide from gas phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Valorization of Calcium Carbonate-Based Solid Wastes for the Treatment of Hydrogen Sulfide from the Gas Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huynh Pham Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Galera Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Interfaces </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.1-22. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09276440.2015.1049096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.5b00764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150416v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Sodium Dihydrogen Phosphate Using Sodium Chloride and Orthophosphoric Acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Sorption behavior of Zn(II) ions on synthetic apatitic calcium phosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Sebei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 54 (50), p. 12467-12473. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 357 (Part B), p. 1958-1966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.5b02892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.09.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609217v1</w:t>
+                <w:t xml:space="preserve">hal-01609210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonated hydroxyapatite starting from calcite and different orthophosphates under moderate hydrothermal conditions: Synthesis and surface reactivity in simulated body fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60, p. 292-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11924,90 +11924,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxyapatite starting from calcium carbonate and orthophosphoric acid: synthesis, characterization, and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroun Sebei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12052,2084 +12052,2084 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium phosphate based materials starting from calcium carbonate and orthophosphoric acid for the removal of lead(II) from an aqueous solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Novel one-step synthesis and characterization of bone-like carbonated apatite from calcium carbonate, calcium hydroxide and orthophosphoric acid as economical starting materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 243, p. 280-288. </w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51, p. 236-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.01.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611607v1</w:t>
+                <w:t xml:space="preserve">hal-01611993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel one-step synthesis and characterization of bone-like carbonated apatite from calcium carbonate, calcium hydroxide and orthophosphoric acid as economical starting materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Calcium phosphate based materials starting from calcium carbonate and orthophosphoric acid for the removal of lead(II) from an aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 51, p. 236-243. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 243, p. 280-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.12.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611993v1</w:t>
+                <w:t xml:space="preserve">hal-01611607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Step Synthesis of Calcium Hydroxyapatite from Calcium Carbonate and Orthophosphoric Acid under Moderate Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Hydroxyapatite gel for the improved removal of Pb2+ ions from aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 52 (4), p. 1439-1447. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 232, p.128-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie302422d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.07.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632396v1</w:t>
+                <w:t xml:space="preserve">hal-01632393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Heterogeneous Catalytic Hydrogenation of Biobased Levulinic and Succinic Acids in Aqueous Solutions</w:t>
+                <w:t xml:space="preserve">Heterogeneous Catalytic Hydrogenation of Biobased Levulinic and Succinic Acids in Aqueous Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Corbel-Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bao-Khanh Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 6 (12), pp.2210-2212. </w:t>
+              <w:t xml:space="preserve">, 2013, 6 (12), pp.2388-2395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.201300904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201300608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109787v1</w:t>
+                <w:t xml:space="preserve">hal-02109788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Catalytic Hydrogenation of Biobased Levulinic and Succinic Acids in Aqueous Solutions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Synthesis, characterization, and thermo-mechanical properties of copper-loaded apatitic calcium phosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Interfaces </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (8), p.647-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15685543.2013.834208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.201300608⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02109788v1</w:t>
+                <w:t xml:space="preserve">hal-01632398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization, and thermo-mechanical properties of copper-loaded apatitic calcium phosphates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Thermal behavior of apatitic calcium phosphates synthesized from calcium carbonate and orthophosphoric acid or potassium dihydrogen orthophosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Galera Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Interfaces </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20 (8), p.647-660. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (3), p. 1145-1155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15685543.2013.834208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10973-012-2695-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632398v1</w:t>
+                <w:t xml:space="preserve">hal-01632397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior of apatitic calcium phosphates synthesized from calcium carbonate and orthophosphoric acid or potassium dihydrogen orthophosphate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Carbonate-containing apatite (CAP) synthesis under moderate conditions starting from calcium carbonate and orthophosphoric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (5), p. 2971-2980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2013.03.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10973-012-2695-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01632397v1</w:t>
+                <w:t xml:space="preserve">hal-01632392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate-containing apatite (CAP) synthesis under moderate conditions starting from calcium carbonate and orthophosphoric acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Corrigendum: Heterogeneous Catalytic Hydrogenation of Biobased Levulinic and Succinic Acids in Aqueous Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Corbel-Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao-Khanh Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33 (5), p. 2971-2980. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (12), pp.2210-2212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2013.03.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201300904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632392v1</w:t>
+                <w:t xml:space="preserve">hal-02109787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite gel for the improved removal of Pb2+ ions from aqueous solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">One-Step Synthesis of Calcium Hydroxyapatite from Calcium Carbonate and Orthophosphoric Acid under Moderate Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 232, p.128-138. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (4), p. 1439-1447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.07.086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ie302422d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632393v1</w:t>
+                <w:t xml:space="preserve">hal-01632396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano Design of Alumina Supported Monometallic Catalysts: A Promising Way to Improve the Selective Hydrogenation of Poly-Unsaturated Hydrocarbons</w:t>
+                <w:t xml:space="preserve">Effect of Addition Mode of Re in Bimetallic Pd–Re/TiO2 Catalysts Upon the Selective Aqueous-Phase Hydrogenation of Succinic Acid to 1,4-Butanediol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Thomazeau</w:t>
+                <w:t xml:space="preserve">Bao Khanh Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tivadar Cseri</w:t>
+                <w:t xml:space="preserve">Catherine Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bisson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+                <w:t xml:space="preserve">Michèle Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 55 (11-13), pp.690 - 699. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 55 (7-10), pp.466-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11244-012-9813-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11244-012-9868-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492791v1</w:t>
+                <w:t xml:space="preserve">hal-02109807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Addition Mode of Re in Bimetallic Pd–Re/TiO2 Catalysts Upon the Selective Aqueous-Phase Hydrogenation of Succinic Acid to 1,4-Butanediol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Synthesis of calcium hydroxyapatite from calcium carbonate and different orthophosphate sources: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Sebei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11244-012-9813-3⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 177 (13), pp.1080-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2012.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02109807v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of calcium hydroxyapatite from calcium carbonate and different orthophosphate sources: A comparative study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A NEW ROUTE FOR THE SYNTHESIS OF ALKALI POLYPHOSPHATE FROM ECONOMICAL STARTING MATERIALS: PREPARATION AND CHARACTERIZATION OF SODIUM CYCLOTRIPHOSPHATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Depelsenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2012.05.007⟩</w:t>
+              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 187 (1), p.112-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426507.2011.590950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632406v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NEW ROUTE FOR THE SYNTHESIS OF ALKALI POLYPHOSPHATE FROM ECONOMICAL STARTING MATERIALS: PREPARATION AND CHARACTERIZATION OF SODIUM CYCLOTRIPHOSPHATE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">One-Step Synthesis of Sodium Trimetaphosphate (Na3P3O9) from Sodium Chloride and Orthophosphoric Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Depelsenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10426507.2011.590950⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (10), p.3851-3854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie201085b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634017v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Step Synthesis of Sodium Trimetaphosphate (Na3P3O9) from Sodium Chloride and Orthophosphoric Acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Apatitic calcium phosphates: Synthesis, characterization and reactivity in the removal of lead(II) from aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Sebei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie201085b⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 198, p. 180-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.05.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632407v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new route for the synthesis of alkali polyphosphate from economical starting materials : part II - Influence of reaction conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 187 (10), p. 1132-1140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10426507.2012.668989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apatitic calcium phosphates: Synthesis, characterization and reactivity in the removal of lead(II) from aqueous solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Nano Design of Alumina Supported Monometallic Catalysts: A Promising Way to Improve the Selective Hydrogenation of Poly-Unsaturated Hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thomazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tivadar Cseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aguilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Topics in Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (11-13), pp.690 - 699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11244-012-9868-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.05.083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01632405v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of olive oil mill effluents by catalytic wet air oxidation: 2-Oxidation of p-hydroxyphenylacetic and p-hydroxybenzoic acids over Pt and Ru supported catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14214,51 +14214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of olive oil mill wastewater by catalytic wet air oxidation: 3. Stability of supported ruthenium catalysts during oxidation of model pollutant p-hydroxybenzoic acid in batch and continuous reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14330,51 +14330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of olive oil mill effluents by catalytic wet air oxidation 1. Reactivity of p-coumaric acid over Pt and Ru supported catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14459,51 +14459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of ruthenium supported catalysts for wet air oxidation of p-hydroxybenzoic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Ksibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14593,51 +14593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platinum and ruthenium catalysts on mesoporous titanium and zirconium oxides for the catalytic wet air oxidation of model compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Perkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14727,537 +14727,537 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri-reforming of methane over a highly-dispersed hydroxyapatite-supported nickel catalyst</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development and Performance Evaluation of Biochar Adsorbents from Waste for H₂S Removal from syngas: A Comparative Study with Commercial Activated Carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanine Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilmaz Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Maria Romero Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Moukouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICERE 2025 - 11th International Conference on Environment and Renewable Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FOA 15 Fundamentals of Adsorption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAS International Adsorption Society, May 2025, Porto (Portugal), Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043601v1</w:t>
+                <w:t xml:space="preserve">hal-05426853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Performance Evaluation of Biochar Adsorbents from Waste for H₂S Removal from syngas: A Comparative Study with Commercial Activated Carbons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tri-reforming of methane over a highly-dispersed hydroxyapatite-supported nickel catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Huynh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOA 15 Fundamentals of Adsorption</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICERE 2025 - 11th International Conference on Environment and Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Da Nang City, Vietnam. pp.04005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202562404005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426853v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermocline thermal storage material based on reclaimed and low-cost materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of a Hydroxyapatite-Supported Nickel Catalyst in Dry Reforming of Methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Son Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENERSTOCK 2024 - The 16th IEA ES TCP International Conference on Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13790499⟩</w:t>
+              <w:t xml:space="preserve">ICERE 2023 - 9th International Conference on Environment and Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Hanoi, Vietnam. pp.55-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-0056-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708235v1</w:t>
+                <w:t xml:space="preserve">hal-04645914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of a Hydroxyapatite-Supported Nickel Catalyst in Dry Reforming of Methane</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermocline thermal storage material based on reclaimed and low-cost materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Devise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Lalau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Régis Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICERE 2023 - 9th International Conference on Environment and Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Hanoi, Vietnam. pp.55-64, </w:t>
+              <w:t xml:space="preserve">ENERSTOCK 2024 - The 16th IEA ES TCP International Conference on Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France. pp.563-566, </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-97-0056-1_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13790499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645914v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation of Local Residues, By-Products and Wastes into Ceramic Materials for Civil Engineer Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Régis Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Régis Martinent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yasmine Lalau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Civil, Structural, and Environmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15321,51 +15321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Olivès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15416,103 +15416,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CHATO : des matériaux de stockage thermique locaux en Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Devise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Lalau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNES 2022 - Journées Nationales de l'Energie Solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15576,51 +15576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chesnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15675,90 +15675,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass-derived carbons for heterogeneous catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Carbon 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Zaragoza (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15822,51 +15822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Olivès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15911,916 +15911,916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'une unité de production d'hydrogène par des procédés de reformage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Phosphates by-products valorization for thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Semlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Germeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2019 - 17ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">SYMPHOS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, ben guerir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946618v1</w:t>
+                <w:t xml:space="preserve">hal-04946635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights on Phosphate-based Materials for Energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">From municipal solid wastes to green hydrogen production: case study of VABHYOGAZ3 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Son Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Grouset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPHOS 2019 - 5th International Symposium on Innovation and Technology in the Phosphate Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Benguerir, Morocco</w:t>
+              <w:t xml:space="preserve">IBA-IFIBiop 2019 - 8th International Forum on Industrial Bioprocessing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Miri, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415571v1</w:t>
+                <w:t xml:space="preserve">hal-04946580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphates by-products valorization for thermal energy storage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Germeau</w:t>
+                <w:t xml:space="preserve">Catalytic performances of Co-based catalysts in Fisher-Tropsch synthesis: effect of particle shape and structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Cydric Ghogia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Soulantica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPHOS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, ben guerir, Morocco</w:t>
+              <w:t xml:space="preserve">FCCat 2019 - The 2nd French Conference on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946635v1</w:t>
+                <w:t xml:space="preserve">hal-04946593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From municipal solid wastes to green hydrogen production: case study of VABHYOGAZ3 project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Hydroxyapatite supported nickel catalysts for syngas production from biogas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Son Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBA-IFIBiop 2019 - 8th International Forum on Industrial Bioprocessing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Miri, Malaysia</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Innovation and Technology in the Phosphate Industry [SYMPHOS 2019]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, ben guerir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946580v1</w:t>
+                <w:t xml:space="preserve">hal-04946642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic performances of Co-based catalysts in Fisher-Tropsch synthesis: effect of particle shape and structure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Metal-Phosphate catalysts properties for biofuel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Quynh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Son Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoan Nguyen Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCat 2019 - The 2nd French Conference on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
+              <w:t xml:space="preserve">2019 5th International Conference on Environment and Renewable Energy (ICERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Ho chi Minh ville, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946593v1</w:t>
+                <w:t xml:space="preserve">hal-04946426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite supported nickel catalysts for syngas production from biogas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Simulation d'une unité de production d'hydrogène par des procédés de reformage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Son Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Grouset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Innovation and Technology in the Phosphate Industry [SYMPHOS 2019]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, ben guerir, Morocco</w:t>
+              <w:t xml:space="preserve">SFGP 2019 - 17ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946642v1</w:t>
+                <w:t xml:space="preserve">hal-04946618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-Phosphate catalysts properties for biofuel production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">New Insights on Phosphate-based Materials for Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 5th International Conference on Environment and Renewable Energy (ICERE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Ho chi Minh ville, Vietnam</w:t>
+              <w:t xml:space="preserve">SYMPHOS 2019 - 5th International Symposium on Innovation and Technology in the Phosphate Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Benguerir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946426v1</w:t>
+                <w:t xml:space="preserve">hal-02415571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative ceramic thermal storage material elaborated from municipal incinerator bottom ash.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lopez Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorization.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Pragues, Czech Republic</w:t>
@@ -16849,103 +16849,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air/ceramic packed bed thermocline storage system at pilot scale – influence of operating conditions on system behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lopez Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
@@ -16974,103 +16974,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of pyrolysis chars from wastes as catalysts for tar removal in syngas purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
@@ -17099,103 +17099,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen sulfide removal from syngas over chars produced from pyrolysis of various solid wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
@@ -17224,90 +17224,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syngas Production over Nickel-Based Catalysts Via Dry Reforming of Methane: Influence of Catalyst Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Rego de Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 AIChE Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMERICAN INSTITUTE OF CHEMICAL ENGINEERS, Nov 2015, Salt Lake City, United States. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17326,602 +17326,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of pyrolysis chars from biomass and waste biomass</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H2S Removal by metal-doped apatitic calcium phosphates sorbents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Stita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.1773-1779</w:t>
+              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.725-732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668935v1</w:t>
+                <w:t xml:space="preserve">hal-01668929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead and Cadmium removal from aqueous solution using an industrial gypsum by-product</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Highly porous calcium hydroxyapatite-based composites for air pollution control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Kemiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ND INTERNATIONAL SYMPOSIUM ON INNOVATION AND TECHNOLOGY IN THE PHOSPHATE INDUSTRY (SYMPHOS 2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.09.050⟩</w:t>
+              <w:t xml:space="preserve">SYMPHOS 2013 - 2ND INTERNATIONAL SYMPOSIUM ON INNOVATION AND TECHNOLOGY IN THE PHOSPHATE INDUSTRY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Agadir, Morocco. p. 394-402, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.09.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611990v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2S Removal by metal-doped apatitic calcium phosphates sorbents</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of pyrolysis chars from biomass and waste biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.725-732</w:t>
+              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.1773-1779</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668929v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly porous calcium hydroxyapatite-based composites for air pollution control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lead and Cadmium removal from aqueous solution using an industrial gypsum by-product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Raii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Kemiha</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPHOS 2013 - 2ND INTERNATIONAL SYMPOSIUM ON INNOVATION AND TECHNOLOGY IN THE PHOSPHATE INDUSTRY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Agadir, Morocco. p. 394-402, </w:t>
+              <w:t xml:space="preserve">2ND INTERNATIONAL SYMPOSIUM ON INNOVATION AND TECHNOLOGY IN THE PHOSPHATE INDUSTRY (SYMPHOS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Agadir, Morocco. pp.415-422, </w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.09.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.09.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611619v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy metals captured in gas and liquid phase by hydroxyapatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroun Sebei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.804-812</w:t>
@@ -17950,103 +17950,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of carbon nanotubes on hydroxyapatite surfaces catalysed by metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.1098-1105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18097,51 +18097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Corbel-Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bao-Khanh Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18196,103 +18196,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium phosphate based catalysts : preparation, characterization and catalytic activity in the valorization of carbon dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuropaCat XI - 11th European Congress on Catalysis </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France. 2 p</w:t>
@@ -18334,77 +18334,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the calcium phosphate intermediates formed during the synthesis of hydroxyapatite from CaCO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 7 - 7ème édition du colloque Cristallisation et précipitation industrielles </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Albi, France. Art. 23-8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18423,303 +18423,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of metals on surface properties of chars from thermo-conversion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Valorization of carbonate waste as hydroxyapatite for heavy metals remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Sebei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 12 - 4th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. p.527-532</w:t>
+              <w:t xml:space="preserve">WasteEng 12 - 4th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. p.623-630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668970v1</w:t>
+                <w:t xml:space="preserve">hal-01668966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of carbonate waste as hydroxyapatite for heavy metals remediation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Effect of metals on surface properties of chars from thermo-conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Klinghoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco J. Castaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 12 - 4th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. p.623-630</w:t>
+              <w:t xml:space="preserve">WasteEng 12 - 4th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. p.527-532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668966v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous-phase hydrogenation of biomass-based succinic acid to 1, 4-butanediol over supported bimetallic catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18809,51 +18809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous-phase hydrogenation of biomass-based succinic acid over titania supported bimetallic catalysts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Khanh Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19040,346 +19040,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison between catalytic wet catalytic oxidation with O2 from air or H2O2 in the conversion of model compounds and real wastewater from agro-food production</w:t>
+                <w:t xml:space="preserve">Wet air oxidation of olive mill wastewaters over Ru/TiO2 catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Perhatoner</w:t>
+                <w:t xml:space="preserve">M. Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Caudo</w:t>
+                <w:t xml:space="preserve">Z. Ksibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Genovesel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Besson</w:t>
+                <w:t xml:space="preserve">A. Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPACAT VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Turku, Finland</w:t>
+              <w:t xml:space="preserve">TIWATMED 2007, International Conference on Technologies for Industrial Wastewater Treatment and Reuse in the Mediterranean Region</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Jerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00211255v1</w:t>
+                <w:t xml:space="preserve">hal-00174203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet air oxidation of olive mill wastewaters over Ru/TiO2 catalyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison between catalytic wet catalytic oxidation with O2 from air or H2O2 in the conversion of model compounds and real wastewater from agro-food production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perhatoner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Triki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+                <w:t xml:space="preserve">S. Caudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Ksibi</w:t>
+                <w:t xml:space="preserve">C. Genovesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ghorbel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Gallezot</w:t>
+                <w:t xml:space="preserve">G. Centi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TIWATMED 2007, International Conference on Technologies for Industrial Wastewater Treatment and Reuse in the Mediterranean Region</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Jerba, Tunisia</w:t>
+              <w:t xml:space="preserve">EUROPACAT VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00174203v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00211255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of ruthenium supported catalysts for wet air oxidation of p-hydroxybenzoic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ksibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19421,51 +19421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation Voie Humide catalytique des margines : molécule modèle acide p-hydroxybenzoïque et effluents réels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19529,51 +19529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of organic pollutants in industrial wastewaters by catalytic wet air oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pintar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Moulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19637,90 +19637,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation par voie humide de polluant présent dans les margines en présence de catalyseurs Ru/TiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ksibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19762,90 +19762,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic wet air oxidation of wastewaters from olive oil mills : model molecule p-hydroxybenzoic acid and real effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ksibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19887,51 +19887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation voie humide en présence de catalyseurs au ruthénium supporté de margines : composés modèles et effluents industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20008,199 +20008,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Applications of Hydroxyapatite-Based Catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Supported Metal Single Atom Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doan Pham Minh (Ed.). </w:t>
+              <w:t xml:space="preserve">Philippe Serp (Ed.); Doan Pham Minh (Ed.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiley-VCH</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 658 p., 2022, 9783527348442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527830169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03671998v1</w:t>
+                <w:t xml:space="preserve">hal-03585648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supported Metal Single Atom Catalysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Design and Applications of Hydroxyapatite-Based Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Serp (Ed.); Doan Pham Minh (Ed.). </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Doan Pham Minh (Ed.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-VCH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 512 p., 2022, 978-3-527-34849-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiley</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03585648v1</w:t>
+                <w:t xml:space="preserve">hal-03671998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20218,64 +20218,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaleur fatale industrielle : valorisation par le stockage thermocline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Lalau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Esence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20335,103 +20335,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of Supported Metal Single-Atom Catalysts on Metal Oxides and Hydroxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canio Scarfiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Audevard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Soulantica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Serp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Serp; Doan Pham Minh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supported Metal Single Atom Catalysis</w:t>
@@ -20486,51 +20486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Hydroxyapatite-based Materials in Heterogeneous Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Applications of Hydroxyapatite‐Based Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20577,64 +20577,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supported Metal Single-Atom Thermo-Catalysts for Reforming Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Huynh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Serp; Doan Pham Minh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supported Metal Single Atom Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -20711,51 +20711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra El Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Abdelouahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20828,64 +20828,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Supported Metal Single Atom Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Serp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Serp; Doan Pham Minh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supported Metal Single Atom Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -20936,90 +20936,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hydrogène vert en aéronautique - Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Maria Romero Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gourinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21066,51 +21066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic and Advanced Characterization Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Accart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21118,51 +21118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chesnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ange Nzihou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
@@ -21217,90 +21217,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syngas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustina Ephraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Munirathinam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Richardson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21377,51 +21377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid Residues (Biochar, Bottom Ash, Fly Ash, …)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chesnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Haurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21515,51 +21515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Hydrogenation of Carbon Dioxide into Methanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cecile Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21567,51 +21567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Parkhomenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin l'Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Rego de Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conversion of Carbon Dioxide into Hydrocarbons Vol. 2 Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 111-157, 2020, 978-3-030-28637-8. </w:t>
@@ -21649,103 +21649,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass Categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustina Ephraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ange Nzihou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
@@ -21796,90 +21796,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of Biogas to Syngas via Catalytic Carbon Dioxide Reforming Reactions: An Overview of Thermodynamic Aspects, Catalytic Design, and Reaction Kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahimee Hernandez Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Ji Siang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai-Viet Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21952,77 +21952,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ingénierie des phosphates pour l'énergie et l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Munirathinam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22064,64 +22064,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in Hydrogen Production through Bi-Reforming of Biogas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Ji Siang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharanjit Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22194,64 +22194,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen production from biogas reforming: an overview of steam reforming, dry reforming, dual reforming, and tri-reforming of methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Ji Siang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai-Viet N. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22364,77 +22364,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization Of Inorganic Solid Wastes From Industrial Activities Into Active Materials For Removal Of Hydrogen Sulfide In Gas Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huynh Pham Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22484,77 +22484,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VALORIZATION OF INORGANIC SOLID WASTES FROM INDUSTRIAL ACTIVITIES INTO ACTIVE MATERIALS FOR REMOVAL OF HYDROGEN SULFIDE IN GAS PHASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huynh Pham Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22816,51 +22816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED306A87"/>
+    <w:nsid w:val="F4F0CEFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22964,51 +22964,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="53AFB109"/>
+    <w:nsid w:val="85446447"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23112,51 +23112,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="291E60B3"/>
+    <w:nsid w:val="8E05F08D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23349,51 +23349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/doanphamminh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7770-1487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10920686X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABF-6287-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PERP0041" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EMAC0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018EMAC0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017EMAC0010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021EMAC0006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016EMAC0004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016EMAC0019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PERP0016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EMAC0014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EMAC0016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s338566" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s251214" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020STRAF029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PERP0027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PERP0019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10203" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05335331v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Durupt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canio Scarfiello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Schmidt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501392" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05579237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoa Pham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Do Dang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Thuy Bui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Quynh Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.70199" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05413943v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simron Rai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Nguyen Tan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visanu Tanboonchuy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarttrawut Tulaphol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seelawut Damrongsiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clwas.2025.100450" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05308627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Mahfoudi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501141" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05140140v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan&#8208;huynh Pham" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Nghi Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500082" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332738v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.152046" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05097854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cue Gonzalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30102110" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04998344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Cydric Ghogia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guicheret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Machado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.02.470" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05304233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Uriel Rodr&#237;guez Vera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Izquierdo Colorado" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500428" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00324A" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez Alonso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Serrano-Maldonado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssusresmgt.3c00099" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04464878v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat G&#243;mez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202301431" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04537513v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Phan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400192" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04662917v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razac Sane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Semlal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boulif" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Toussaint" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Germeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112799" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04094935v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.04.273" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04284797v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.115202" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04050915v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100346" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04104769v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Gomez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300501" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03918326v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Ndong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Piotte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cadot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100326" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02920165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustina Ephraim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lebonnois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Peregrina" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sharrock" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-00952-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04224403v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Salusso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Efimenko" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13192672" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04017393v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Elsaddik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hua Delmas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04078884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202516" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03771258v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro P&#233;rez Alonso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mauri&#233;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202200775" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03463869v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifu Tahiru Azeko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kwesi Arthur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lyczko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004021" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grouset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.01.100" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03659641v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Binh Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Hang Dinh Thi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Bui Minh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Quynh Nguyen Thi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/1358437" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03012742v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Pham Sy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Nguyen Xuan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-020-10346-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03224215v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Huynh Pham" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Ji Siang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai-Viet N.Vo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118202" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03000797v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ghogia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117906" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02893863v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricelly Mart&#237;nez Aguilar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2020.100049" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02980798v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kofi Osei" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Yaya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Onwona-Agyeman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01282-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03201678v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F Machado" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.03.027" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03287317v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.P.M. Ashik" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichiro Hayashi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118286" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02927363v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/505/1/011001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02064155v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lopez Ferber" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tessier-Doyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00629-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02049781v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00617-w" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02304588v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Munirathinam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.09.043" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02938685v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai-Viet Vo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonil Nanda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Duy Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01238-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02950637v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Touzo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dejean" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101894" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397186v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901934" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02496984v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36410/jcpr.2020.21.1.35" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02904693v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Tran" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115975" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02496600v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Commeh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dodoo-Arhin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Acquaye" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaiah Nimako Baah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nene Kwabla Amoatey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2020.127" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02439535v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upm Ashik" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusaku Asano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Kudo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Appari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10010021" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02487485v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna R&#234;go de Vasconcelos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martins" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201900461" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02385780v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Nigay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08964-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02492042v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galera Martinez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.124576" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02282165v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.08.068" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02872153v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo Zeng" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118128" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02432418v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116702" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02927077v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Phuong Pham" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Ro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyufei Chen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devinder Mahajan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01055-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397519v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricelly Martinez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lavoie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EQ-V4-N4-298-310" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02396837v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116016" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818380v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhdan Ngo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0355-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700742v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Block" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0219-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969631v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hoffmann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.11.034" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01936298v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.10.169" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969554v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stanmore" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.12.174" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01977738v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dib" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Villot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.021" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700646v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.05.092" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01770124v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rababe Sani" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.03.136" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01781513v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.04.017" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867484v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.07.020" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700193v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.01.024" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01876167v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Pham" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/JOCET.2018.6.4.480" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630309v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.10.063" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01800148v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olumide Wesley Awe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Lu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubiao Wu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqian Zhao" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-0179-4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01787775v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207233.2017.1380335" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667285v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.11.162" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01802140v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.04.140" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01923787v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b03850" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619254v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9826-4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619255v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.03.023" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01655060v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stutz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.008" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391562v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.089" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619247v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Sebei" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1271829" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619246v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gauthier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.036" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01630901v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.08.030" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599995v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15111" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609114v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Rego de Vasconcelos" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Zhao" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.08.077" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609210v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.09.158" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150082v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Pham Xuan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b00764" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609203v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2015.1024314" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01176348v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.01.112" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609216v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Dung Tran" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2015.1060055" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150416v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stita" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2015.1049096" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609217v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b02892" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611606v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2014.08.052" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625023v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8121-7" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611607v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.01.032" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611993v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.12.020" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632396v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie302422d" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109787v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Corbel-Demailly" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Khanh Ly" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tapin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300904" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109788v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300608" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4037CWHW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632398v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15685543.2013.834208" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632397v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2695-6" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6BE0A68C1CC34F71267ECC1BE3491E15060D7B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632392v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2013.03.023" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632393v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.07.086" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492791v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomazeau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivadar Cseri" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bisson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aguilhon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9868-1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4Z8C36CV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109807v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Khanh Ly" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pinel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Besson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9813-3" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4GTCLFCX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632406v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2012.05.007" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634017v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ramaroson" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Depelsenaire" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2011.590950" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632407v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201085b" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634015v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2012.668989" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632405v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.05.083" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142330v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallezot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2006.12.014" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29G5NVHL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179239v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2007.03.015" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQTNKLR3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023508v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.09.009" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-381SF8SC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105684v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Triki" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Ksibi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ghorbel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallezot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(06)80959-6" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009078v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perkas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gedanken" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05043601v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202562404005" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05426853v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanine Ibrahim" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilmaz Kara" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Romero Millan" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Moukouri" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04708235v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Devise" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lalau" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-Doyen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;gis Martinent" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13790499" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04645914v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0056-1_5" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970184v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03672132v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093521" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04947089v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986478v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducousso" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02928623v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-099" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946618v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02415571v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946635v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946580v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946593v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946642v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946426v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332751v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332756v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379399v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379393v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01872916v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668935v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611990v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Raii" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Escudero Sanz" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.050" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668929v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611619v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kemiha" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.044" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668949v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668943v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864870v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corbel-Demailly" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668956v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668976v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668970v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Klinghoffer" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco J. Castaldi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668966v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468384v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fuertes" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498709v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khanh Ly" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tapin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404745v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descorme" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernardi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio F. Di" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211255v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perhatoner" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caudo" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genovesel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Centi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174203v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Triki" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ksibi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018216v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017572v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174704v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pintar" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Moulut" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017821v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174732v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011103v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03671998v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Design+and+Applications+of+Hydroxyapatite+Based+Catalysts-p-9783527348497#content-section" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03585648v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9783527830169" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830169" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04211990v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Esence" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/actualite/edito/nous-rejoindre/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-be5999" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03585699v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Audevard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Berre" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9783527830169.ch2?campaign=wolsavedsearch" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830169.ch2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718348v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9783527830190" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830190.ch1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03585817v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830169.ch12" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718368v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Jemli" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Abdelouahdi" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Solhy" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830190.ch2" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03585679v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9783527830169.ch1?campaign=wolsavedsearch" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830169.ch1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03406128v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gourinat" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp4055" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494203v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boachon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Calvet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_2" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_2" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494296v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Richardson" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_11" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_11" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494339v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Haurie" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_15" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_15" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02385365v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Roger" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Parkhomenko" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin l'Hospital" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28638-5_5" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494145v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02529314v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahimee Hernandez Torres" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-15-1804-1_18" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-1804-1_18" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02200489v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02135185v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharanjit Singh" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herma Dina Setiabudi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai-Viet N. Vo" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429489594-5" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01876512v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ridart" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811197-0.00004-X" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162245v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154031v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/doanphamminh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7770-1487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10920686X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABF-6287-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PERP0041" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EMAC0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018EMAC0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017EMAC0010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021EMAC0006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016EMAC0004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016EMAC0019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PERP0016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EMAC0014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EMAC0016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s338566" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s251214" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020STRAF029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PERP0027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PERP0019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10203" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05579237v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoa Pham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Do Dang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Thuy Bui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Quynh Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.70199" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05335331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Durupt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canio Scarfiello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501392" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05413943v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simron Rai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Nguyen Tan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visanu Tanboonchuy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarttrawut Tulaphol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seelawut Damrongsiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clwas.2025.100450" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.152046" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05308627v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Mahfoudi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501141" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05140140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan&#8208;huynh Pham" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Nghi Pham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500082" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05097854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cue Gonzalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30102110" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04998344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Cydric Ghogia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guicheret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Machado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.02.470" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05304233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Uriel Rodr&#237;guez Vera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Izquierdo Colorado" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500428" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00324A" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez Alonso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Serrano-Maldonado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssusresmgt.3c00099" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04464878v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat G&#243;mez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202301431" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04537513v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Phan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400192" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04662917v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razac Sane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Semlal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boulif" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Toussaint" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Germeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112799" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02920165v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustina Ephraim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lebonnois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Peregrina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sharrock" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-00952-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03918326v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Ndong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Piotte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cadot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100326" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04094935v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.04.273" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04284797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.115202" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04050915v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100346" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04104769v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Gomez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300501" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04224403v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Salusso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Efimenko" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13192672" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04078884v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202516" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04017393v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Elsaddik" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hua Delmas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563223v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grouset" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.01.100" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03463869v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifu Tahiru Azeko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kwesi Arthur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lyczko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004021" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03659641v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Binh Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Hang Dinh Thi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Bui Minh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Quynh Nguyen Thi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/1358437" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03771258v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro P&#233;rez Alonso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mauri&#233;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202200775" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02893863v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricelly Mart&#237;nez Aguilar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2020.100049" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03000797v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ghogia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117906" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03287317v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Huynh Pham" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.P.M. Ashik" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichiro Hayashi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118286" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03201678v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F Machado" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.03.027" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02980798v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kofi Osei" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Yaya" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Onwona-Agyeman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01282-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03012742v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Pham Sy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Nguyen Xuan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-020-10346-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03224215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Ji Siang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai-Viet N.Vo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118202" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02439535v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upm Ashik" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusaku Asano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Kudo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Appari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10010021" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02487485v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna R&#234;go de Vasconcelos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martins" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201900461" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02304588v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Munirathinam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.09.043" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02938685v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai-Viet Vo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonil Nanda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Duy Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01238-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02950637v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Touzo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dejean" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101894" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397186v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901934" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02496984v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36410/jcpr.2020.21.1.35" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02904693v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Tran" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115975" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02496600v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Commeh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dodoo-Arhin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Acquaye" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaiah Nimako Baah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nene Kwabla Amoatey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2020.127" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02492042v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galera Martinez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.124576" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02282165v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.08.068" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02385780v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Nigay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08964-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02432418v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116702" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02872153v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo Zeng" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118128" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02927077v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Phuong Pham" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Ro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyufei Chen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devinder Mahajan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01055-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02064155v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lopez Ferber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tessier-Doyen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00629-6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02927363v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/505/1/011001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02049781v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00617-w" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01936298v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.10.169" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818380v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhdan Ngo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0355-1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700742v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Block" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0219-8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969631v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hoffmann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.11.034" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969554v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stanmore" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.12.174" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01977738v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dib" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Villot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.021" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02396837v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116016" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397519v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricelly Martinez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lavoie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EQ-V4-N4-298-310" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667285v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.11.162" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01800148v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olumide Wesley Awe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Lu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubiao Wu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqian Zhao" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-0179-4" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01787775v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207233.2017.1380335" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700193v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.01.024" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01876167v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Pham" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/JOCET.2018.6.4.480" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630309v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.10.063" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01802140v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.04.140" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01923787v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b03850" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867484v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.07.020" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01770124v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rababe Sani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.03.136" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01781513v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.04.017" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700646v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.05.092" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619247v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Sebei" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1271829" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619246v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gauthier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.036" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619254v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9826-4" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619255v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.03.023" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01655060v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stutz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.008" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391562v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.089" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01630901v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.08.030" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609114v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Rego de Vasconcelos" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Zhao" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.08.077" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599995v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15111" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609203v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2015.1024314" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01176348v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.01.112" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609216v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Dung Tran" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2015.1060055" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150416v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stita" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Pham Xuan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2015.1049096" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609217v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b02892" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150082v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b00764" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609210v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.09.158" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611606v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2014.08.052" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625023v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8121-7" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611993v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.12.020" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611607v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.01.032" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632393v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.07.086" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109788v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Corbel-Demailly" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Khanh Ly" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tapin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300608" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4037CWHW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632398v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15685543.2013.834208" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632397v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2695-6" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6BE0A68C1CC34F71267ECC1BE3491E15060D7B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632392v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2013.03.023" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109787v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300904" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632396v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie302422d" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109807v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Khanh Ly" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pinel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Besson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9813-3" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4GTCLFCX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632406v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2012.05.007" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634017v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ramaroson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Depelsenaire" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2011.590950" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632407v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201085b" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632405v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.05.083" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634015v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2012.668989" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492791v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomazeau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivadar Cseri" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bisson" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aguilhon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9868-1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4Z8C36CV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142330v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallezot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2006.12.014" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29G5NVHL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179239v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2007.03.015" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQTNKLR3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023508v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.09.009" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-381SF8SC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105684v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Triki" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Ksibi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ghorbel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallezot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(06)80959-6" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009078v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perkas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gedanken" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05426853v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanine Ibrahim" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilmaz Kara" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Romero Millan" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Moukouri" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05043601v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202562404005" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04645914v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0056-1_5" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04708235v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Devise" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lalau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-Doyen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;gis Martinent" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13790499" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970184v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03672132v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093521" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04947089v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986478v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducousso" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02928623v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-099" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946635v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946580v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946593v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946642v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946426v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946618v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02415571v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332751v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332756v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379399v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379393v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01872916v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668929v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611619v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kemiha" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.044" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668935v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611990v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Raii" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Escudero Sanz" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.050" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668949v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668943v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864870v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corbel-Demailly" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668956v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668976v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668966v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668970v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Klinghoffer" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco J. Castaldi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468384v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fuertes" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498709v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khanh Ly" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tapin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404745v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descorme" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernardi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio F. Di" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174203v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Triki" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ksibi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211255v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perhatoner" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caudo" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genovesel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Centi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018216v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017572v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174704v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pintar" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Moulut" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017821v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174732v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011103v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03585648v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9783527830169" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830169" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03671998v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Design+and+Applications+of+Hydroxyapatite+Based+Catalysts-p-9783527348497#content-section" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04211990v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Esence" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/actualite/edito/nous-rejoindre/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-be5999" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03585699v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Audevard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Berre" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9783527830169.ch2?campaign=wolsavedsearch" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830169.ch2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718348v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9783527830190" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830190.ch1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03585817v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830169.ch12" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718368v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Jemli" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Abdelouahdi" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Solhy" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830190.ch2" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03585679v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9783527830169.ch1?campaign=wolsavedsearch" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830169.ch1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03406128v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gourinat" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp4055" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494203v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boachon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Calvet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_2" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_2" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494296v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Richardson" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_11" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_11" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494339v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Haurie" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_15" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_15" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02385365v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Roger" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Parkhomenko" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin l'Hospital" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28638-5_5" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494145v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02529314v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahimee Hernandez Torres" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-15-1804-1_18" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-1804-1_18" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02200489v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02135185v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharanjit Singh" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herma Dina Setiabudi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai-Viet N. Vo" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429489594-5" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01876512v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ridart" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811197-0.00004-X" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162245v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154031v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>