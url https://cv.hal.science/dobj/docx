--- v0 (2026-03-09)
+++ v1 (2026-04-11)
@@ -953,363 +953,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional adaptive domain remeshing, implicit domain meshing, and applications to free and moving boundary problems</w:t>
+                <w:t xml:space="preserve">An immersed boundary method using unstructured anisotropic mesh adaptation combined with level-sets and penalization techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Dapogny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dobrzynski</w:t>
+                <w:t xml:space="preserve">Remi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+                <w:t xml:space="preserve">Héloïse Beaugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">, 2014, 257, pp.83-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.08.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804636v1</w:t>
+                <w:t xml:space="preserve">hal-00940302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for computing curved meshes via the linear elasticity analogy, application to fluid dynamics problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Abgrall</w:t>
+                <w:t xml:space="preserve">Three-dimensional adaptive domain remeshing, implicit domain meshing, and applications to free and moving boundary problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dapogny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Algiane Froehly</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fld.3932⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01045103v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An immersed boundary method using unstructured anisotropic mesh adaptation combined with level-sets and penalization techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">A method for computing curved meshes via the linear elasticity analogy, application to fluid dynamics problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Beaugendre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecile Dobrzynski</w:t>
+                <w:t xml:space="preserve">Algiane Froehly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 257, pp.83-101. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76 (4), pp.246-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.08.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fld.3932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940302v1</w:t>
+                <w:t xml:space="preserve">hal-01045103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mesh adaptation procedure for periodic domains</w:t>
               </w:r>
@@ -1562,51 +1562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage et adaptation de maillage anisotrope pour des simulations de flux d'air dans des géométries complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pironneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1657,51 +1657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and accurate simulations of air-cooled structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bijan Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2352,1007 +2352,1007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive, residual based splitting approach for the time dependent penalized Navier Stokes equations.</w:t>
+                <w:t xml:space="preserve">An ALE residual distribution approach applied to the penalized Navier Stokes equations on adapted grids for moving solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heloise Beaugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">CANUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403209v1</w:t>
+                <w:t xml:space="preserve">hal-01403192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ALE residual distribution approach applied to the penalized Navier Stokes equations on adapted grids for moving solids</w:t>
+                <w:t xml:space="preserve">An adaptive, residual based splitting approach for the time dependent penalized Navier Stokes equations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heloise Beaugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CANUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Obernai, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403192v1</w:t>
+                <w:t xml:space="preserve">hal-01403209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesh adaptation by local remeshing and application to immersed boundary methods in fluid mechanics. Workshop DIP TOTAL/INRIA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Abgrall</w:t>
+                <w:t xml:space="preserve">Effect of the torso conductivity heterogeneities on the ECGI inverse problem solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Zemzemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Potse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop DIP INRIA/TOTAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
+              <w:t xml:space="preserve">Computing in cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259317v1</w:t>
+                <w:t xml:space="preserve">hal-01241750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RODIN project, Topology Optimization 2.0?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Conraux</w:t>
+                <w:t xml:space="preserve">Mesh adaptation by local remeshing and application to immersed boundary methods in fluid mechanics. Workshop DIP TOTAL/INRIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Beaugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ricchiuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès "Simulation" de la Société des Ingénieurs de l'Automobile (SIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des Ingénieurs de l'Automobile (SIA), Mar 2015, Montigny le Bretonneux, France</w:t>
+              <w:t xml:space="preserve">Workshop DIP INRIA/TOTAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237051v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesh adaptation for large-eddy simulations in complex geometries</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RODIN project, Topology Optimization 2.0?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Abballe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Albertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Conraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direct and Large-Eddy Simulation 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">Congrès "Simulation" de la Société des Ingénieurs de l'Automobile (SIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Ingénieurs de l'Automobile (SIA), Mar 2015, Montigny le Bretonneux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130426v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady residual distribution schemes adapted to immersed boundary methods on unstructured grids to account for moving bodies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mario Ricchiuto</w:t>
+                <w:t xml:space="preserve">Mesh adaptation for large-eddy simulations in complex geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th US National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Direct and Large-Eddy Simulation 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257678v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the torso conductivity heterogeneities on the ECGI inverse problem solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nejib Zemzemi</w:t>
+                <w:t xml:space="preserve">Unsteady residual distribution schemes adapted to immersed boundary methods on unstructured grids to account for moving bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Beaugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ricchiuto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">13th US National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241750v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual schemes for penalized Navier-Stokes equations on adapted grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Residual schemes applied to an embedded method expressed on unstructured adapted grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Alcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Beaugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Nouveau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM V - ECFD VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Eighth International Conference on Computational Fluid Dynamics (ICCFD8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01045101v1</w:t>
+                <w:t xml:space="preserve">hal-01097482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel mesh adaptation using parallel graph partitionning</w:t>
               </w:r>
@@ -3427,243 +3427,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01045092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel mesh adaptation using parallel graph partitioning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Pellegrini</w:t>
+                <w:t xml:space="preserve">Residual schemes for penalized Navier-Stokes equations on adapted grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Alcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Beaugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Computational Mechanics (ECCM V)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IACM &amp; ECCOMAS, Jul 2014, Barcelone, Spain. pp.2612-2623</w:t>
+              <w:t xml:space="preserve">ECCM V - ECFD VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099259v1</w:t>
+                <w:t xml:space="preserve">hal-01045101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual schemes applied to an embedded method expressed on unstructured adapted grids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léo Nouveau</w:t>
+                <w:t xml:space="preserve">Parallel mesh adaptation using parallel graph partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Conference on Computational Fluid Dynamics (ICCFD8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Chengdu, China</w:t>
+              <w:t xml:space="preserve">5th European Conference on Computational Mechanics (ECCM V)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IACM &amp; ECCOMAS, Jul 2014, Barcelone, Spain. pp.2612-2623</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097482v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PaMPA : Parallel Mesh Partitioning and Adaptation</w:t>
               </w:r>
@@ -3839,64 +3839,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unstructured Anisotropic Mesh Adaptation using Level Sets and Penalization Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Beaugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3934,77 +3934,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An example of high order residual distribution scheme using non Lagrange elements : example of Bézier and NURBS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algiane Froehly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wccm 2010 - the 9th World Congress on Computational Mechanics and 4th Asian Pacific Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4042,51 +4042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Delaunay mesh adaptation for unsteady simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th international Meshing Roundtable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, United States. pp.177-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4156,51 +4156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Order Nonlinear Numerical Schemes for Evolutionary PDEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Beaugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4293,77 +4293,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a $p$-adaptive continuous Residual Distribution scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Viville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Beaugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4833,64 +4833,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An immersed boundary method using unstructured anisotropic mesh adaptation combined with level-sets and penalization techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Beaugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4991,77 +4991,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for computing curved 2D and 3D meshes via the linear elasticity analogy: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algiane Froehly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8061, INRIA. 2012, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5355,51 +5355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aissou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mumtaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Alvarez-Fernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mercat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700754" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633472v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dobrzynski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Guardone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2017.03.049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633476v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dobrzynski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.03.034" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632895v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Abgrall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Beaugendre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dobrzynski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-017-0399-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407945v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Alcin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Nouveau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7638/kqdlxxb-2016.0010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339519v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4204" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275807v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nouveau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abgrall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.01.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00804636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dapogny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.01.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01045103v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Abgrall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algiane Froehly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3932" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STZQQBL8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Beaugendre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.08.052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5MF61P0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Maxime" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delannay Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remacle Jean-Francois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3106" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K3HHRNVM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353792v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Maire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya de Buhan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Diaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kluth" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353783v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pironneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Mohammadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Cailler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824109v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lorini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Nouveau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abballe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Albertelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Caron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Conraux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130426v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257678v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241750v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Zemzemi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bear" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Potse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dallet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01045101v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01045092v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lachat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099259v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lachat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dobrzynski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pellegrini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097482v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879382v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768916v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653248v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092349v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Marco Congedo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669775v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Staffelbach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632388v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina El Jannoun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348902v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ricchiuto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01225583v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786853v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681813v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728850v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00120327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aissou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mumtaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Alvarez-Fernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mercat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700754" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633472v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dobrzynski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Guardone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2017.03.049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633476v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dobrzynski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.03.034" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632895v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Abgrall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Beaugendre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dobrzynski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-017-0399-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407945v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Alcin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Nouveau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7638/kqdlxxb-2016.0010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339519v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4204" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275807v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nouveau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abgrall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.01.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Abgrall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Beaugendre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.08.052" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5MF61P0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00804636v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dapogny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.01.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01045103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algiane Froehly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3932" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STZQQBL8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Maxime" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delannay Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remacle Jean-Francois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3106" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K3HHRNVM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353792v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Maire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya de Buhan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Diaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kluth" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353783v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pironneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Mohammadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Cailler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824109v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lorini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Nouveau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403192v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Zemzemi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bear" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Potse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dallet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259317v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237051v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abballe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Albertelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Caron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Conraux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130426v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257678v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01045092v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lachat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01045101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lachat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dobrzynski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pellegrini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879382v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768916v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653248v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092349v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Marco Congedo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669775v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Staffelbach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632388v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina El Jannoun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348902v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ricchiuto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01225583v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786853v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681813v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728850v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00120327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>