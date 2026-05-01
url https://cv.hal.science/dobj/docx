--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -2352,51 +2352,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ALE residual distribution approach applied to the penalized Navier Stokes equations on adapted grids for moving solids</w:t>
+                <w:t xml:space="preserve">An adaptive, residual based splitting approach for the time dependent penalized Navier Stokes equations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heloise Beaugendre</w:t>
@@ -2427,97 +2427,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CANUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Obernai, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403192v1</w:t>
+                <w:t xml:space="preserve">hal-01403209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive, residual based splitting approach for the time dependent penalized Navier Stokes equations.</w:t>
+                <w:t xml:space="preserve">An ALE residual distribution approach applied to the penalized Navier Stokes equations on adapted grids for moving solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heloise Beaugendre</w:t>
@@ -2548,73 +2548,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">CANUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403209v1</w:t>
+                <w:t xml:space="preserve">hal-01403192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the torso conductivity heterogeneities on the ECGI inverse problem solution</w:t>
               </w:r>
@@ -5355,51 +5355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aissou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mumtaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Alvarez-Fernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mercat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700754" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633472v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dobrzynski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Guardone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2017.03.049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633476v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dobrzynski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.03.034" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632895v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Abgrall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Beaugendre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dobrzynski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-017-0399-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407945v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Alcin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Nouveau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7638/kqdlxxb-2016.0010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339519v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4204" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275807v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nouveau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abgrall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.01.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Abgrall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Beaugendre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.08.052" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5MF61P0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00804636v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dapogny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.01.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01045103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algiane Froehly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3932" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STZQQBL8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Maxime" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delannay Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remacle Jean-Francois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3106" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K3HHRNVM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353792v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Maire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya de Buhan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Diaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kluth" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353783v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pironneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Mohammadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Cailler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824109v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lorini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Nouveau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403192v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Zemzemi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bear" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Potse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dallet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259317v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237051v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abballe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Albertelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Caron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Conraux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130426v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257678v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01045092v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lachat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01045101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lachat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dobrzynski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pellegrini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879382v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768916v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653248v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092349v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Marco Congedo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669775v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Staffelbach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632388v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina El Jannoun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348902v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ricchiuto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01225583v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786853v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681813v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728850v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00120327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aissou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mumtaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Alvarez-Fernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mercat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700754" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633472v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dobrzynski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Guardone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2017.03.049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633476v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dobrzynski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.03.034" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632895v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Abgrall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Beaugendre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dobrzynski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-017-0399-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407945v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Alcin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Nouveau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7638/kqdlxxb-2016.0010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339519v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4204" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275807v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nouveau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abgrall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.01.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Abgrall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Beaugendre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.08.052" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5MF61P0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00804636v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dapogny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.01.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01045103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algiane Froehly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3932" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STZQQBL8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Maxime" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delannay Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remacle Jean-Francois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3106" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K3HHRNVM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353792v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Maire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya de Buhan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Diaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kluth" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353783v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pironneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Mohammadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Cailler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824109v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lorini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Nouveau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Zemzemi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bear" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Potse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dallet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259317v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237051v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abballe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Albertelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Caron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Conraux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130426v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257678v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01045092v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lachat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01045101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lachat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dobrzynski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pellegrini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879382v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768916v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653248v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092349v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Marco Congedo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669775v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Staffelbach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632388v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina El Jannoun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348902v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ricchiuto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01225583v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786853v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681813v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728850v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00120327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>