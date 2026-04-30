--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -199,572 +199,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de la conscience phonologique. Comparaison des pratiques enseignantes en et en dehors de l’éducation prioritaire</w:t>
+                <w:t xml:space="preserve">Attitudes and self-efficacy as buffers against burnout in inclusive settings: Impact of a training programme in pre-service teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Hen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Popa-Roch</w:t>
+                <w:t xml:space="preserve">Luc Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadege Doignon-Camus</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickael Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26443/mje/rsem.v58i1.10171⟩</w:t>
+              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144, pp.104569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tate.2024.104569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519036v1</w:t>
+                <w:t xml:space="preserve">hal-05518757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes and self-efficacy as buffers against burnout in inclusive settings: Impact of a training programme in pre-service teachers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Vieira</w:t>
+                <w:t xml:space="preserve">Le développement de la conscience phonologique. Comparaison des pratiques enseignantes en et en dehors de l’éducation prioritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Popa-Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Delaval</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadege Doignon-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 144, pp.104569. </w:t>
+              <w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.61-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tate.2024.104569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26443/mje/rsem.v58i1.10171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537987v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of phonological awareness. Comparison of teaching practices in and out of priority education</w:t>
+                <w:t xml:space="preserve">Attitudes and self-efficacy as buffers against burnout in inclusive settings: Impact of a training programme in pre-service teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Hen</w:t>
+                <w:t xml:space="preserve">Luc Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Antoneta Popa-Roch</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l’Education de McGill</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26443/mje/rsem.v58i1.10171⟩</w:t>
+              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144, pp.104569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tate.2024.104569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631165v1</w:t>
+                <w:t xml:space="preserve">hal-04537987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes and self-efficacy as buffers against burnout in inclusive settings: Impact of a training programme in pre-service teachers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Vieira</w:t>
+                <w:t xml:space="preserve">The development of phonological awareness. Comparison of teaching practices in and out of priority education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Antoneta Popa-Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 144, pp.104569. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences de l’Education de McGill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (1), pp.61-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tate.2024.104569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26443/mje/rsem.v58i1.10171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518757v1</w:t>
+                <w:t xml:space="preserve">hal-04631165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de la conscience phonologique. Comparaison des pratiques enseignantes en et en dehors de l’éducation prioritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Antoneta Popa-Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -809,416 +809,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural empathic response to disability: An ERP study of prejudice</w:t>
+                <w:t xml:space="preserve">Comment développer la conscience phonémique à l'école maternelle pour préparer à l'enseignement de la lecture?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Granjon</w:t>
+                <w:t xml:space="preserve">Maria Vazeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04378614v1</w:t>
+                <w:t xml:space="preserve">hal-05285940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Before Learning the Code: A Commentary on Sargiani, Ehri, and Maluf ( RRQ , 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vazeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Vazeux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
+                <w:t xml:space="preserve">Marie‐line Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading Research Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Reading Research Quarterly, 58 (1), pp.103-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rrq.487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment développer la conscience phonémique à l'école maternelle pour préparer à l'enseignement de la lecture?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Zimmermann</w:t>
+                <w:t xml:space="preserve">Neural empathic response to disability: An ERP study of prejudice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Popa-Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 177, pp.108507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2023.108507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285940v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment développer la conscience phonémique à l’école maternelle, pour préparer à l’enseignement de la lecture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vazeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1810,51 +1810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Weiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Giersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1918,51 +1918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychological Functioning and Academic Abilities in Patients with Juvenile Idiopathic Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2065,51 +2065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of mind mapping for learning in a real educational setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gavens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Clémence Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2325,77 +2325,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syllable‑first rather than letter‑first to improve phonemic awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vazeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2459,51 +2459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thought and language disturbance in bipolar disorder quantified via process-oriented verbal fluency measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Weiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertschy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2821,261 +2821,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustaining attention to simple visual tasks: a central deficit in schizophrenia? A systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Hoonakker</w:t>
+                <w:t xml:space="preserve">The effects of age on visual expertise for print</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Curzietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vidailhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nyas.13514⟩</w:t>
+              <w:t xml:space="preserve">Brain and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169, pp.48-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandl.2017.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616823v1</w:t>
+                <w:t xml:space="preserve">hal-03616819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of age on visual expertise for print</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Curzietti</w:t>
+                <w:t xml:space="preserve">Sustaining attention to simple visual tasks: a central deficit in schizophrenia? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hoonakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnefond</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 169, pp.48-56. </w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1408 (1), pp.32-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bandl.2017.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nyas.13514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616819v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustained attention ability in schizophrenia: Investigation of conflict monitoring mechanisms</w:t>
               </w:r>
@@ -3294,64 +3294,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related differences in the use of automatic and controlled processes in a situation of sustained attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Eduardo Marques Carneiro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3430,1113 +3430,1113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related differences in the recruitment of proactive and reactive control in a situation of sustained attention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Investigating sustained attention ability in the elderly by using two different approaches: Inhibiting ongoing behavior versus responding on rare occasions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Bacon</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2014.08.007⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 146 (2), pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2013.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284899v1</w:t>
+                <w:t xml:space="preserve">hal-05284913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict control processing in adults with developmental dyslexia: an event related potentials study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Mahé</w:t>
+                <w:t xml:space="preserve">Age-related differences in the recruitment of proactive and reactive control in a situation of sustained attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Dufour Debiane</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology: Official Journal of the International Federation of Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 125 (1), pp.69-76. </w:t>
+              <w:t xml:space="preserve">Biological Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 103, pp.38-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2013.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2014.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631850v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of aging on sustained attention ability: An ERP study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Staub</w:t>
+                <w:t xml:space="preserve">Conflict control processing in adults with developmental dyslexia: an event related potentials study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Bacon</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dufour Debiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0037067⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology: Official Journal of the International Federation of Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 125 (1), pp.69-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2013.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284893v1</w:t>
+                <w:t xml:space="preserve">hal-03631850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The syllabic bridge: the first step in learning spelling-to-sound correspondences*</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Zagar</w:t>
+                <w:t xml:space="preserve">The effects of aging on sustained attention ability: An ERP study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Child Language</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychology and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (3), pp.684-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0037067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0305000913000305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01585638v1</w:t>
+                <w:t xml:space="preserve">hal-05284893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating sustained attention ability in the elderly by using two different approaches: Inhibiting ongoing behavior versus responding on rare occasions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Bonnefond</w:t>
+                <w:t xml:space="preserve">The syllabic bridge: the first step in learning spelling-to-sound correspondences*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Doignon-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2013.12.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (05), pp.1147 - 1165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0305000913000305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05284913v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the impaired N170 print tuning specific to developmental dyslexia? A matched reading-level study with poor readers and dyslexics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Bonnefond</w:t>
+                <w:t xml:space="preserve">Syllable priming with pseudowords in the lexical decision task.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Chetail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain &amp; Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandl.2013.09.012⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (3), pp.205-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0032456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631853v1</w:t>
+                <w:t xml:space="preserve">hal-05284879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a preserved sensitivity to orthographic redundancy and an impaired access to phonological syllables in French developmental dyslexics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the impaired N170 print tuning specific to developmental dyslexia? A matched reading-level study with poor readers and dyslexics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Zagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Dyslexia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11881-012-0075-3⟩</w:t>
+              <w:t xml:space="preserve">Brain &amp; Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 127 (3), pp.539-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandl.2013.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584158v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustained attention in the elderly: what do we know and what does it tell us about cognitive aging?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for a preserved sensitivity to orthographic redundancy and an impaired access to phonological syllables in French developmental dyslexics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Seigneuric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Després</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Bonnefond</w:t>
+                <w:t xml:space="preserve">Aurélie Sisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (2), pp.459-468. </w:t>
+              <w:t xml:space="preserve">Annals of Dyslexia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (2), pp.117 - 132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arr.2012.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11881-012-0075-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631835v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syllable priming with pseudowords in the lexical decision task.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustained attention in the elderly: what do we know and what does it tell us about cognitive aging?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mathey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Chetail</w:t>
+                <w:t xml:space="preserve">Olivier Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (2), pp.459-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arr.2012.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/a0032456⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284879v1</w:t>
+                <w:t xml:space="preserve">hal-03631835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of motivation on cognitive control in the context of vigilance lowering: an ERP study</w:t>
               </w:r>
@@ -4561,51 +4561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hoeft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Dufour Debiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 77 (3), pp.464-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4774,303 +4774,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early perception of written syllables in French: An event-related potential study</w:t>
+                <w:t xml:space="preserve">Can we see syllables in monosyllabic words ? A study with illusory conjunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Dufour</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 111 (1), pp.55-60. </w:t>
+              <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (4), pp.599-614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bandl.2009.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09541440802052543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633016v1</w:t>
+                <w:t xml:space="preserve">hal-00570417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we see syllables in monosyllabic words ? A study with illusory conjunctions</w:t>
+                <w:t xml:space="preserve">Early perception of written syllables in French: An event-related potential study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Mathey</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Touzalin-Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 111 (1), pp.55-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandl.2009.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09541440802052543⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00570417v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illusory conjunctions in French: The nature of sublexical units in visual word recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Cognitive Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 20 (3), pp.443-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5136,51 +5136,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement visuo-orthographique chez les adultes dyslexiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5447,51 +5447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gavens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La médiation éducative entre dispositif et espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-2-343-04203-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5542,51 +5542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gavens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La médiation éducative entre dispositif et espace: essai de conceptualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.131-144, 2014, 978-2-343-04203-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5780,51 +5780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Huber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Doignon-Camus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Doignon-Camus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/mje/rsem.v58i1.10171" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537987v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vieira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2024.104569" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631165v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antoneta Popa-Roch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303932v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Granjon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2023.108507" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919033v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Guo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vazeux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;line Bosse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mah&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.487" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zimmermann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542179v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518727v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Audusseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#233;na Trautmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;cl&#233;mence Chaillou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1713" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cheviet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnefond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2022.105176" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709381v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lammert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Besse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Gerhard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliadou H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683816v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Chaillou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Weiner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guidi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giersch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertschy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01535-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pietrement" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-100793/v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192357v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gavens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zeitler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220973.2020.1848765" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518794v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vazeux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79240-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191199v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50818-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Curzietti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidailhet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2018.08.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436764v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoonakker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi L. Capa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.04.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.13514" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616819v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Staub" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2017.03.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616821v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Marques Carneiro da Silva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2017.06.036" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616820v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2016.08.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJL36GXT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eduardo Marques Carneiro da Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bacon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.07.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJTX6MCF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2014.08.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT80Z8LQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dufour Debiane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2013.06.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPZF2V48-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284893v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0037067" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585638v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zagar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000913000305" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284913v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bacon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2013.12.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FB8TC7K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631853v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2013.09.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBKHCBFN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01584158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Seigneuric" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sisti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-012-0075-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P6W5Z36T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631835v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Despr&#233;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2012.12.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7DBL5HJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284879v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mathey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chetail" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032456" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hoeft" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2011.08.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN20GTQT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633001v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Touzalin-Chretien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dufour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.03.030" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-619W4FP8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633016v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2009.06.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7WNHZ9Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570417v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440802052543" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155602v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960444000269" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475551v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561381v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orthoedition.com/ouvrages/memoire-de-travail-actes-912.html" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091560v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091557v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561356v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Huber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Doignon-Camus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518757v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vieira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2024.104569" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519036v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Doignon-Camus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/mje/rsem.v58i1.10171" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537987v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antoneta Popa-Roch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303932v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285940v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vazeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zimmermann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919033v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Guo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;line Bosse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mah&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.487" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Granjon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2023.108507" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542179v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518727v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Audusseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#233;na Trautmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;cl&#233;mence Chaillou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1713" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cheviet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnefond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2022.105176" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709381v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lammert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Besse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Gerhard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliadou H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683816v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Chaillou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Weiner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guidi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giersch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertschy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01535-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pietrement" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-100793/v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192357v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gavens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zeitler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220973.2020.1848765" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518794v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vazeux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79240-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191199v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50818-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Curzietti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidailhet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2018.08.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436764v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoonakker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi L. Capa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.04.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Staub" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2017.03.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616823v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.13514" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616821v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Marques Carneiro da Silva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2017.06.036" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616820v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2016.08.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJL36GXT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eduardo Marques Carneiro da Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bacon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.07.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJTX6MCF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284913v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bacon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2013.12.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FB8TC7K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284899v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2014.08.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT80Z8LQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631850v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dufour Debiane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2013.06.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPZF2V48-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0037067" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585638v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zagar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000913000305" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284879v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mathey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chetail" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032456" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631853v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2013.09.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBKHCBFN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01584158v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Seigneuric" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sisti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-012-0075-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P6W5Z36T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631835v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Despr&#233;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2012.12.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7DBL5HJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hoeft" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2011.08.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN20GTQT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633001v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Touzalin-Chretien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dufour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.03.030" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-619W4FP8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570417v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440802052543" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633016v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2009.06.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7WNHZ9Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155602v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960444000269" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475551v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561381v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orthoedition.com/ouvrages/memoire-de-travail-actes-912.html" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091560v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091557v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561356v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>