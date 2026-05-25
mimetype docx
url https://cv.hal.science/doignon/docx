--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -199,572 +199,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes and self-efficacy as buffers against burnout in inclusive settings: Impact of a training programme in pre-service teachers</w:t>
+                <w:t xml:space="preserve">Le développement de la conscience phonologique. Comparaison des pratiques enseignantes en et en dehors de l’éducation prioritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Vieira</w:t>
+                <w:t xml:space="preserve">Laurent Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Popa-Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Jury</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadege Doignon-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tate.2024.104569⟩</w:t>
+              <w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.61-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26443/mje/rsem.v58i1.10171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518757v1</w:t>
+                <w:t xml:space="preserve">hal-05519036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de la conscience phonologique. Comparaison des pratiques enseignantes en et en dehors de l’éducation prioritaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attitudes and self-efficacy as buffers against burnout in inclusive settings: Impact of a training programme in pre-service teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Hen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Odile Rohmer</w:t>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadege Doignon-Camus</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.61-77. </w:t>
+              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144, pp.104569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26443/mje/rsem.v58i1.10171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tate.2024.104569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519036v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes and self-efficacy as buffers against burnout in inclusive settings: Impact of a training programme in pre-service teachers</w:t>
+                <w:t xml:space="preserve">The development of phonological awareness. Comparison of teaching practices in and out of priority education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Vieira</w:t>
+                <w:t xml:space="preserve">Laurent Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Antoneta Popa-Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tate.2024.104569⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences de l’Education de McGill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (1), pp.61-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26443/mje/rsem.v58i1.10171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04537987v1</w:t>
+                <w:t xml:space="preserve">hal-04631165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of phonological awareness. Comparison of teaching practices in and out of priority education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attitudes and self-efficacy as buffers against burnout in inclusive settings: Impact of a training programme in pre-service teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Hen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l’Education de McGill</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58 (1), pp.61-77. </w:t>
+              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144, pp.104569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26443/mje/rsem.v58i1.10171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tate.2024.104569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631165v1</w:t>
+                <w:t xml:space="preserve">hal-05518757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de la conscience phonologique. Comparaison des pratiques enseignantes en et en dehors de l’éducation prioritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Antoneta Popa-Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1810,51 +1810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Weiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Giersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2065,51 +2065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of mind mapping for learning in a real educational setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gavens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Clémence Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2325,51 +2325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syllable‑first rather than letter‑first to improve phonemic awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vazeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2459,51 +2459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thought and language disturbance in bipolar disorder quantified via process-oriented verbal fluency measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Weiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertschy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2821,261 +2821,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of age on visual expertise for print</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Curzietti</w:t>
+                <w:t xml:space="preserve">Sustaining attention to simple visual tasks: a central deficit in schizophrenia? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hoonakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnefond</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandl.2017.03.001⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1408 (1), pp.32-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nyas.13514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616819v1</w:t>
+                <w:t xml:space="preserve">hal-03616823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustaining attention to simple visual tasks: a central deficit in schizophrenia? A systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Hoonakker</w:t>
+                <w:t xml:space="preserve">The effects of age on visual expertise for print</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Curzietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vidailhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1408 (1), pp.32-45. </w:t>
+              <w:t xml:space="preserve">Brain and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169, pp.48-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nyas.13514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bandl.2017.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616823v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustained attention ability in schizophrenia: Investigation of conflict monitoring mechanisms</w:t>
               </w:r>
@@ -3294,64 +3294,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related differences in the use of automatic and controlled processes in a situation of sustained attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Eduardo Marques Carneiro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3430,1113 +3430,1113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating sustained attention ability in the elderly by using two different approaches: Inhibiting ongoing behavior versus responding on rare occasions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Age-related differences in the recruitment of proactive and reactive control in a situation of sustained attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Bacon</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 103, pp.38-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2014.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2013.12.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284913v1</w:t>
+                <w:t xml:space="preserve">hal-05284899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related differences in the recruitment of proactive and reactive control in a situation of sustained attention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Staub</w:t>
+                <w:t xml:space="preserve">Conflict control processing in adults with developmental dyslexia: an event related potentials study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Bacon</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dufour Debiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 103, pp.38-47. </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology: Official Journal of the International Federation of Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 125 (1), pp.69-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2014.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2013.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05284899v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict control processing in adults with developmental dyslexia: an event related potentials study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Mahé</w:t>
+                <w:t xml:space="preserve">The effects of aging on sustained attention ability: An ERP study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Dufour Debiane</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology: Official Journal of the International Federation of Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2013.06.005⟩</w:t>
+              <w:t xml:space="preserve">Psychology and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (3), pp.684-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0037067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631850v1</w:t>
+                <w:t xml:space="preserve">hal-05284893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of aging on sustained attention ability: An ERP study.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Bonnefond</w:t>
+                <w:t xml:space="preserve">The syllabic bridge: the first step in learning spelling-to-sound correspondences*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Doignon-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0037067⟩</w:t>
+              <w:t xml:space="preserve">Journal of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (05), pp.1147 - 1165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0305000913000305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05284893v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The syllabic bridge: the first step in learning spelling-to-sound correspondences*</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Zagar</w:t>
+                <w:t xml:space="preserve">Investigating sustained attention ability in the elderly by using two different approaches: Inhibiting ongoing behavior versus responding on rare occasions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Child Language</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 146 (2), pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2013.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0305000913000305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01585638v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syllable priming with pseudowords in the lexical decision task.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Mathey</w:t>
+                <w:t xml:space="preserve">Is the impaired N170 print tuning specific to developmental dyslexia? A matched reading-level study with poor readers and dyslexics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Chetail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0032456⟩</w:t>
+              <w:t xml:space="preserve">Brain &amp; Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 127 (3), pp.539-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandl.2013.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284879v1</w:t>
+                <w:t xml:space="preserve">hal-03631853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the impaired N170 print tuning specific to developmental dyslexia? A matched reading-level study with poor readers and dyslexics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for a preserved sensitivity to orthographic redundancy and an impaired access to phonological syllables in French developmental dyslexics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Seigneuric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain &amp; Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandl.2013.09.012⟩</w:t>
+              <w:t xml:space="preserve">Annals of Dyslexia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (2), pp.117 - 132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11881-012-0075-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631853v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a preserved sensitivity to orthographic redundancy and an impaired access to phonological syllables in French developmental dyslexics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustained attention in the elderly: what do we know and what does it tell us about cognitive aging?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Sisti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Zagar</w:t>
+                <w:t xml:space="preserve">Olivier Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Dyslexia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 63 (2), pp.117 - 132. </w:t>
+              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (2), pp.459-468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11881-012-0075-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arr.2012.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584158v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustained attention in the elderly: what do we know and what does it tell us about cognitive aging?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Staub</w:t>
+                <w:t xml:space="preserve">Syllable priming with pseudowords in the lexical decision task.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Bonnefond</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Chetail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arr.2012.12.001⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (3), pp.205-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0032456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631835v1</w:t>
+                <w:t xml:space="preserve">hal-05284879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of motivation on cognitive control in the context of vigilance lowering: an ERP study</w:t>
               </w:r>
@@ -4561,51 +4561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hoeft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Dufour Debiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 77 (3), pp.464-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4774,303 +4774,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we see syllables in monosyllabic words ? A study with illusory conjunctions</w:t>
+                <w:t xml:space="preserve">Early perception of written syllables in French: An event-related potential study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Mathey</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Touzalin-Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21 (4), pp.599-614. </w:t>
+              <w:t xml:space="preserve">Brain and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 111 (1), pp.55-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09541440802052543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bandl.2009.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00570417v1</w:t>
+                <w:t xml:space="preserve">hal-03633016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early perception of written syllables in French: An event-related potential study</w:t>
+                <w:t xml:space="preserve">Can we see syllables in monosyllabic words ? A study with illusory conjunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Dufour</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Language</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (4), pp.599-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09541440802052543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bandl.2009.06.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03633016v1</w:t>
+                <w:t xml:space="preserve">hal-00570417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illusory conjunctions in French: The nature of sublexical units in visual word recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Cognitive Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 20 (3), pp.443-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5136,51 +5136,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement visuo-orthographique chez les adultes dyslexiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5447,51 +5447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gavens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La médiation éducative entre dispositif et espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-2-343-04203-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5542,51 +5542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gavens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La médiation éducative entre dispositif et espace: essai de conceptualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.131-144, 2014, 978-2-343-04203-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5780,51 +5780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Huber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Doignon-Camus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518757v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vieira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2024.104569" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519036v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Doignon-Camus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/mje/rsem.v58i1.10171" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537987v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antoneta Popa-Roch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303932v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285940v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vazeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zimmermann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919033v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Guo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;line Bosse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mah&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.487" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Granjon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2023.108507" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542179v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518727v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Audusseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#233;na Trautmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;cl&#233;mence Chaillou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1713" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cheviet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnefond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2022.105176" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709381v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lammert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Besse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Gerhard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliadou H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683816v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Chaillou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Weiner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guidi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giersch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertschy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01535-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pietrement" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-100793/v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192357v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gavens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zeitler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220973.2020.1848765" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518794v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vazeux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79240-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191199v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50818-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Curzietti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidailhet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2018.08.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436764v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoonakker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi L. Capa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.04.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Staub" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2017.03.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616823v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.13514" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616821v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Marques Carneiro da Silva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2017.06.036" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616820v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2016.08.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJL36GXT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eduardo Marques Carneiro da Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bacon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.07.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJTX6MCF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284913v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bacon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2013.12.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FB8TC7K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284899v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2014.08.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT80Z8LQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631850v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dufour Debiane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2013.06.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPZF2V48-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0037067" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585638v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zagar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000913000305" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284879v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mathey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chetail" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032456" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631853v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2013.09.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBKHCBFN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01584158v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Seigneuric" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sisti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-012-0075-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P6W5Z36T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631835v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Despr&#233;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2012.12.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7DBL5HJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hoeft" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2011.08.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN20GTQT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633001v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Touzalin-Chretien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dufour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.03.030" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-619W4FP8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570417v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440802052543" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633016v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2009.06.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7WNHZ9Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155602v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960444000269" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475551v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561381v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orthoedition.com/ouvrages/memoire-de-travail-actes-912.html" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091560v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091557v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561356v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Huber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Doignon-Camus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Doignon-Camus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/mje/rsem.v58i1.10171" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537987v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vieira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2024.104569" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631165v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antoneta Popa-Roch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303932v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285940v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vazeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zimmermann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919033v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Guo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;line Bosse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mah&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.487" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Granjon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2023.108507" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542179v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518727v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Audusseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#233;na Trautmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;cl&#233;mence Chaillou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1713" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cheviet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnefond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2022.105176" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709381v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lammert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Besse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Gerhard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliadou H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683816v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Chaillou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Weiner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guidi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giersch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertschy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01535-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pietrement" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-100793/v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192357v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gavens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zeitler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220973.2020.1848765" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518794v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vazeux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79240-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191199v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50818-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Curzietti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidailhet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2018.08.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436764v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoonakker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi L. Capa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.04.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.13514" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616819v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Staub" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2017.03.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616821v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Marques Carneiro da Silva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2017.06.036" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616820v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2016.08.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJL36GXT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eduardo Marques Carneiro da Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bacon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.07.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJTX6MCF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2014.08.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT80Z8LQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dufour Debiane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2013.06.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPZF2V48-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284893v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0037067" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585638v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zagar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000913000305" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284913v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bacon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2013.12.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FB8TC7K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631853v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2013.09.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBKHCBFN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01584158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Seigneuric" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sisti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-012-0075-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P6W5Z36T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631835v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Despr&#233;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2012.12.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7DBL5HJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284879v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mathey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chetail" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032456" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hoeft" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2011.08.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN20GTQT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633001v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Touzalin-Chretien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dufour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.03.030" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-619W4FP8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633016v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2009.06.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7WNHZ9Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570417v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440802052543" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155602v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960444000269" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475551v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561381v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orthoedition.com/ouvrages/memoire-de-travail-actes-912.html" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091560v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091557v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561356v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>