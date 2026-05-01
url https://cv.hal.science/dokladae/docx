--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -645,157 +645,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118567v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Co-Processing Unit for Embedded Devices</w:t>
+                <w:t xml:space="preserve">P2IP: A novel low-latency Programmable Pipeline Image Processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Bartovsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Petr Dokládal</w:t>
+                <w:t xml:space="preserve">Paulo Possa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Faessel</w:t>
+                <w:t xml:space="preserve">Naim Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bilodeau</w:t>
+                <w:t xml:space="preserve">Carlos Valderrama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp. 1-12. </w:t>
+              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, In press. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11554-015-0518-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micpro.2015.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117406v2</w:t>
+                <w:t xml:space="preserve">hal-01171651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPU Implementation of Linear Morphological Openings with Arbitrary Angle</w:t>
               </w:r>
@@ -807,376 +794,389 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Karas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (1), pp.27-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11554-012-0248-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00680904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2IP: A novel low-latency Programmable Pipeline Image Processor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulo Possa</w:t>
+                <w:t xml:space="preserve">Real-Time Implementation of Morphological Filters with Polygonal Structuring Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bartovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naim Harb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+                <w:t xml:space="preserve">Michel Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Valderrama</w:t>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, In press. </w:t>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.175-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micpro.2015.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11554-012-0271-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171651v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Implementation of Morphological Filters with Polygonal Structuring Elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Morphological Co-Processing Unit for Embedded Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Faessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bilodeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (1), pp.175-187. </w:t>
+              <w:t xml:space="preserve">, 2015, pp. 1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11554-012-0271-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11554-015-0518-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789845v1</w:t>
+                <w:t xml:space="preserve">hal-01117406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computationally efficient, one-pass algorithm for morphological filters</w:t>
               </w:r>
@@ -1253,51 +1253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Implementation of Sequential Morphological Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1396,51 +1396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ngan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fançois Contou-Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2237,51 +2237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Barbudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compas 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2332,51 +2332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Barbudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Summer School on Modelling and Verification of Parallel Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, (on-line), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2395,749 +2395,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Analysis of Similarity Measures of Distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Mapping Methodology for Coarse-Grained Pipelined Configurable Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Barbudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bazan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference (BMVC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">14th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Renesse, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299826v1</w:t>
+                <w:t xml:space="preserve">hal-02104162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mapping Methodology for Coarse-Grained Pipelined Configurable Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Barbudo</w:t>
+                <w:t xml:space="preserve">Rotation invariant CNN using scattering transform for image classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemberg Rodriguez Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip.2019.8804467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104162v1</w:t>
+                <w:t xml:space="preserve">hal-02008378v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation invariant CNN using scattering transform for image classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosemberg Rodriguez Salas</w:t>
+                <w:t xml:space="preserve">A New Mapping Methodology for Coarse-Grained Programmable Systolic Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Barbudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petr Dokládal</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. </w:t>
+              <w:t xml:space="preserve">22nd International Workshop on Software and Compilers for Embedded Systems (SCOPES 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, St Goar, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icip.2019.8804467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3323439.3323982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008378v2</w:t>
+                <w:t xml:space="preserve">hal-02013560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Mapping Methodology for Coarse-Grained Programmable Systolic Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Barbudo</w:t>
+                <w:t xml:space="preserve">Quantitative Analysis of Similarity Measures of Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Workshop on Software and Compilers for Embedded Systems (SCOPES 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Machine Vision Conference (BMVC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cardiff, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013560v1</w:t>
+                <w:t xml:space="preserve">hal-02299826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mapping tool for configurable pipeline co-processors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Barbudo</w:t>
+                <w:t xml:space="preserve">Non supervised perceptual model for target recognition in UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National du GDR SoC-SiP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR-SOC-SIP, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception RFIAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801018v1</w:t>
+                <w:t xml:space="preserve">hal-01790867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non supervised perceptual model for target recognition in UAVs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">The Optimal Transport for Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception RFIAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">French-German Doctoral Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790867v1</w:t>
+                <w:t xml:space="preserve">hal-01945673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Optimal Transport for Image Segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mapping tool for configurable pipeline co-processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Barbudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bazan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German Doctoral Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">Colloque National du GDR SoC-SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR-SOC-SIP, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945673v1</w:t>
+                <w:t xml:space="preserve">hal-01801018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Scalable Monitoring System on Chip for Multi-Stream Auto-Adaptable Vision System</w:t>
               </w:r>
@@ -3162,51 +3162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ngan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Conference on Research in Adaptive and Convergent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Krakow, Poland. pp.Pages 249-254, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3279,51 +3279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ngan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International symposium on circuits and systems, ISCAS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3387,51 +3387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ngan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEMICS'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Telc, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3450,761 +3450,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient FPGA architecture for oriented 1-D opening and pattern spectrum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">One-scan algorithm for arbitrarily oriented 1-D morphological opening and slope pattern spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Akil</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing (ICIP), 2012 19th IEEE International Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Orlando, FL, United States. </w:t>
+              <w:t xml:space="preserve">19th International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lake Buena Vista, United States. pp.133-136, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6466813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289109v1</w:t>
+                <w:t xml:space="preserve">hal-00789849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-scan algorithm for arbitrarily oriented 1-D morphological opening and slope pattern spectrum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petr Dokládal</w:t>
+                <w:t xml:space="preserve">Dynamically adaptable NoC router architecture for multiple pixel streams applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ngan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Bilodeau</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2012 IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, South Korea. pp.1006 - 1009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789849v1</w:t>
+                <w:t xml:space="preserve">hal-00789363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically adaptable NoC router architecture for multiple pixel streams applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ngan</w:t>
+                <w:t xml:space="preserve">Efficient FPGA architecture for oriented 1-D opening and pattern spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2012 IEEE International Symposium on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, South Korea. pp.1006 - 1009</w:t>
+              <w:t xml:space="preserve">19th IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, Florida, United States. pp.1689-1692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789363v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient FPGA architecture for oriented 1-D opening and pattern spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Image Processing (ICIP), 2012 19th IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, FL, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789851v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Classification of Particles Recorded by the Timepix Detector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Fast streaming algorithm for 1-D morphological opening and closing on 2-D support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominik Schneider</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA), 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Verbania-Intra, Italy. pp.296-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289102v1</w:t>
+                <w:t xml:space="preserve">hal-00658959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast streaming algorithm for 1-D morphological opening and closing on 2-D support</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Morphological Classification of Particles Recorded by the Timepix Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vjaceslav Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia. pp.343-348</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_26⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00658959v1</w:t>
+                <w:t xml:space="preserve">hal-00658896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological Classification of Particles Recorded by the Timepix Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4220,700 +4220,700 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vjaceslav Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia. pp.343-348</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA), 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658896v1</w:t>
+                <w:t xml:space="preserve">hal-01289102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipeline architecture for compound morphological operators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Bartovsky</w:t>
+                <w:t xml:space="preserve">Dynamically adaptable architecture for real-time video processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ngan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vjaceslav Georgiev</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Contou-Carrére</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. 10pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622490v1</w:t>
+                <w:t xml:space="preserve">hal-00622434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically adaptable architecture for real-time video processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ngan</w:t>
+                <w:t xml:space="preserve">Stream implementation of serial morphological filters with approximated polygons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francois Contou-Carrére</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vjaceslav Georgiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Athènes, Greece. pp.706-709, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2010.5724610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622434v1</w:t>
+                <w:t xml:space="preserve">hal-00622491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stream implementation of serial morphological filters with approximated polygons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Bartovsky</w:t>
+                <w:t xml:space="preserve">Memory System for a Dynamically Adaptable Pixel Stream Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ngan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Marpeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vjaceslav Georgiev</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fançois Contou-Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Conference on Field Programmable Logic and Applications (FPL'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. 10pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622491v1</w:t>
+                <w:t xml:space="preserve">hal-00622488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory System for a Dynamically Adaptable Pixel Stream Architecture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel Hardware Implementation of Connected Component Tree Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Marpeaux</w:t>
+                <w:t xml:space="preserve">Petr Matas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fançois Contou-Carrère</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vjaceslav Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poupa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Field Programmable Logic and Applications (FPL'10)</w:t>
+              <w:t xml:space="preserve">20th International Conference on Field Programmable Logic and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622488v1</w:t>
+                <w:t xml:space="preserve">hal-00622489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Hardware Implementation of Connected Component Tree Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petr Matas</w:t>
+                <w:t xml:space="preserve">Pipeline architecture for compound morphological operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Akil</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vjaceslav Georgiev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Poupa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Field Programmable Logic and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.3765-3768, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5653479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622489v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of VLIW Space Processor for Adaboost-based Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moad Benkiniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4958,445 +4958,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grey-scale 1-D dilations with spatially-variant structuring elements in linear time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petr Dokládal</w:t>
+                <w:t xml:space="preserve">Parallel Algorithm for Concurrent Computation of Connected Component Tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Matas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Signal Processing Conference (EUSIPCO'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. 5 p</w:t>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, France. pp.230-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622464v1</w:t>
+                <w:t xml:space="preserve">hal-00622406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Algorithm for Concurrent Computation of Connected Component Tree</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petr Matas</w:t>
+                <w:t xml:space="preserve">Grey-scale Morphology with Spatially-Variant Rectangles in Linear Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Advanced Concepts for Intelligent Vision Systems (ACIVS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Juan les Pins, France. pp.674-685, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88458-3_61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622406v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grey-scale Morphology with Spatially-Variant Rectangles in Linear Time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petr Dokládal</w:t>
+                <w:t xml:space="preserve">Détection des visages : étude algorithmique et implantation temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Benkinouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benmohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Advanced Concepts for Intelligent Vision Systems (ACIVS 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4ème AMINA, Applications Médicales de l'Informatique : Nouvelles Approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00622463v1</w:t>
+                <w:t xml:space="preserve">hal-00622468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des visages : étude algorithmique et implantation temps réel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Akil</w:t>
+                <w:t xml:space="preserve">Grey-scale 1-D dilations with spatially-variant structuring elements in linear time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benmohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème AMINA, Applications Médicales de l'Informatique : Nouvelles Approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, France</w:t>
+              <w:t xml:space="preserve">16th European Signal Processing Conference (EUSIPCO'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622468v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA lab sessions in a general-purpose image processing course</w:t>
               </w:r>
@@ -6390,51 +6390,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Perception Model for UAVs Landing Target Detection and Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7272,77 +7272,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture Analysis with Arbitrarily Oriented Morphological Opening and Closing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7660,51 +7660,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56128757"/>
+    <w:nsid w:val="A5D4E44D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7891,51 +7891,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dokladae" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1765-7394" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184679370" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04613801v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Hamouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kocik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54808/JSCI.22.03.13" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078406v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rill-Garc&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103175" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03106734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemberg Rodriguez Salas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10020139" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118567v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2021.103054" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117406v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartovsky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0518-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Karas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grandpierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-012-0248-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Possa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Harb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Valderrama" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2015.06.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789845v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-012-0271-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692897v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2011.03.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786367v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjaceslav Georgiev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-011-0226-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682942v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ngan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#231;ois Contou-Carr&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2011.06.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva (dokladalova) Dejnozkova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251131v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330945v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanzo Denoyelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauti&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54808/IMCIC2024.01.235" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010833600003124" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010837300003124" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108479v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Barbudo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299826v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104162v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008378v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2019.8804467" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3323439.3323982" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01801018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01790867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945673v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01535640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Isavudeen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3129676.3129721" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263859v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467203" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789849v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6466813" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789363v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schneider" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658959v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_26" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63JHQ017-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622490v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653479" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622434v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Contou-Carr&#233;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622491v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724610" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marpeaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622489v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Matas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poupa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622451v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Benkiniour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benmohamed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622464v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622406v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88458-3_61" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3VT3XCJ6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622468v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Benkinouar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622533v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guermeur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622340v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Contou-Carr&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622297v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pajaniradja" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amadori" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622293v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622292v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Biancardini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Beucher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letellier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622296v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva (dokl&#225;dalova) Dejnozkova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622295v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622294v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622222v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevobbe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01510914v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dejnozkova Dokl&#225;dova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Klein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812776266_0009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030014483" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846315v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Pajaniradja" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbert Mickael" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zemb Mickael" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04506311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/AQB1DU" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110175v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110182v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263835v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02170933v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022802v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00651251v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001180v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dejnozkova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-02425593v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dokladae" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1765-7394" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184679370" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04613801v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Hamouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kocik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54808/JSCI.22.03.13" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078406v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rill-Garc&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103175" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03106734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemberg Rodriguez Salas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10020139" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118567v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2021.103054" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171651v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Possa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Harb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Valderrama" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2015.06.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Karas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartovsky" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grandpierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-012-0248-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-012-0271-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117406v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0518-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692897v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2011.03.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786367v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjaceslav Georgiev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-011-0226-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682942v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ngan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#231;ois Contou-Carr&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2011.06.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva (dokladalova) Dejnozkova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251131v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330945v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanzo Denoyelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauti&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54808/IMCIC2024.01.235" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010833600003124" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010837300003124" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108479v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Barbudo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104162v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008378v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2019.8804467" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013560v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3323439.3323982" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299826v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01790867v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945673v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01801018v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01535640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Isavudeen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3129676.3129721" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263859v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789849v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6466813" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789363v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467203" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658959v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_26" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63JHQ017-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658896v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schneider" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289102v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622434v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Contou-Carr&#233;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622491v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724610" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marpeaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622489v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Matas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poupa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622490v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653479" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622451v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Benkiniour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benmohamed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622406v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622463v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88458-3_61" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3VT3XCJ6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622468v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Benkinouar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622533v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guermeur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622340v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Contou-Carr&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622297v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pajaniradja" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amadori" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622293v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622292v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Biancardini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Beucher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letellier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622296v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva (dokl&#225;dalova) Dejnozkova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622295v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622294v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622222v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevobbe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01510914v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dejnozkova Dokl&#225;dova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Klein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812776266_0009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030014483" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846315v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Pajaniradja" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbert Mickael" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zemb Mickael" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04506311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/AQB1DU" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110175v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110182v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263835v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02170933v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022802v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00651251v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001180v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dejnozkova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-02425593v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>