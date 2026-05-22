--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -645,538 +645,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118567v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2IP: A novel low-latency Programmable Pipeline Image Processor</w:t>
+                <w:t xml:space="preserve">Morphological Co-Processing Unit for Embedded Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Possa</w:t>
+                <w:t xml:space="preserve">Jan Bartovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naim Harb</w:t>
+                <w:t xml:space="preserve">Matthieu Faessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Valderrama</w:t>
+                <w:t xml:space="preserve">Michel Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, In press. </w:t>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp. 1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micpro.2015.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11554-015-0518-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171651v1</w:t>
+                <w:t xml:space="preserve">hal-01117406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU Implementation of Linear Morphological Openings with Arbitrary Angle</w:t>
+                <w:t xml:space="preserve">P2IP: A novel low-latency Programmable Pipeline Image Processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Karas</w:t>
+                <w:t xml:space="preserve">Paulo Possa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Morard</w:t>
+                <w:t xml:space="preserve">Naim Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Bartovsky</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos Valderrama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11554-012-0248-7⟩</w:t>
+              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, In press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micpro.2015.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680904v1</w:t>
+                <w:t xml:space="preserve">hal-01171651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Implementation of Morphological Filters with Polygonal Structuring Elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">GPU Implementation of Linear Morphological Openings with Arbitrary Angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Karas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petr Dokládal</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (1), pp.175-187. </w:t>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.27-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11554-012-0271-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11554-012-0248-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789845v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Co-Processing Unit for Embedded Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Real-Time Implementation of Morphological Filters with Polygonal Structuring Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Faessel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Bilodeau</w:t>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp. 1-12. </w:t>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.175-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11554-015-0518-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11554-012-0271-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117406v2</w:t>
+                <w:t xml:space="preserve">hal-00789845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computationally efficient, one-pass algorithm for morphological filters</w:t>
               </w:r>
@@ -1253,51 +1253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Implementation of Sequential Morphological Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1396,51 +1396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ngan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fançois Contou-Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2237,51 +2237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Barbudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compas 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2332,51 +2332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Barbudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Summer School on Modelling and Verification of Parallel Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, (on-line), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2427,51 +2427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Barbudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2639,51 +2639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Barbudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2819,325 +2819,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non supervised perceptual model for target recognition in UAVs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petr Dokládal</w:t>
+                <w:t xml:space="preserve">A mapping tool for configurable pipeline co-processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Barbudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception RFIAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">Colloque National du GDR SoC-SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR-SOC-SIP, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790867v1</w:t>
+                <w:t xml:space="preserve">hal-01801018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Optimal Transport for Image Segmentation</w:t>
+                <w:t xml:space="preserve">Non supervised perceptual model for target recognition in UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German Doctoral Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception RFIAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945673v1</w:t>
+                <w:t xml:space="preserve">hal-01790867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mapping tool for configurable pipeline co-processors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Barbudo</w:t>
+                <w:t xml:space="preserve">The Optimal Transport for Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National du GDR SoC-SiP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR-SOC-SIP, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">French-German Doctoral Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801018v1</w:t>
+                <w:t xml:space="preserve">hal-01945673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Scalable Monitoring System on Chip for Multi-Stream Auto-Adaptable Vision System</w:t>
               </w:r>
@@ -3162,51 +3162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ngan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Conference on Research in Adaptive and Convergent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Krakow, Poland. pp.Pages 249-254, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3279,51 +3279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ngan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International symposium on circuits and systems, ISCAS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3387,51 +3387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ngan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEMICS'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Telc, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3456,90 +3456,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-scan algorithm for arbitrarily oriented 1-D morphological opening and slope pattern spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lake Buena Vista, United States. pp.133-136, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3599,51 +3599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ngan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2012 IEEE International Symposium on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, South Korea. pp.1006 - 1009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3668,90 +3668,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient FPGA architecture for oriented 1-D opening and pattern spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orlando, Florida, United States. pp.1689-1692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3776,90 +3776,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient FPGA architecture for oriented 1-D opening and pattern spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Processing (ICIP), 2012 19th IEEE International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orlando, FL, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3893,90 +3893,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast streaming algorithm for 1-D morphological opening and closing on 2-D support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Verbania-Intra, Italy. pp.296-305, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4022,51 +4022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological Classification of Particles Recorded by the Timepix Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4147,51 +4147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological Classification of Particles Recorded by the Timepix Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4298,51 +4298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ngan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Contou-Carrére</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4380,51 +4380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stream implementation of serial morphological filters with approximated polygons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4536,51 +4536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Marpeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fançois Contou-Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4644,51 +4644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Matas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vjaceslav Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4739,51 +4739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipeline architecture for compound morphological operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4869,51 +4869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of VLIW Space Processor for Adaboost-based Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moad Benkiniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4990,64 +4990,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Matas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5205,51 +5205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection des visages : étude algorithmique et implantation temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moad Benkinouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7272,77 +7272,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture Analysis with Arbitrarily Oriented Morphological Opening and Closing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7660,51 +7660,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5D4E44D"/>
+    <w:nsid w:val="C635D980"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7891,51 +7891,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dokladae" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1765-7394" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184679370" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04613801v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Hamouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kocik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54808/JSCI.22.03.13" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078406v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rill-Garc&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103175" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03106734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemberg Rodriguez Salas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10020139" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118567v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2021.103054" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171651v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Possa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Harb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Valderrama" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2015.06.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Karas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartovsky" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grandpierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-012-0248-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-012-0271-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117406v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0518-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692897v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2011.03.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786367v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjaceslav Georgiev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-011-0226-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682942v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ngan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#231;ois Contou-Carr&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2011.06.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva (dokladalova) Dejnozkova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251131v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330945v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanzo Denoyelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauti&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54808/IMCIC2024.01.235" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010833600003124" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010837300003124" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108479v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Barbudo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104162v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008378v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2019.8804467" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013560v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3323439.3323982" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299826v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01790867v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945673v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01801018v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01535640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Isavudeen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3129676.3129721" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263859v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789849v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6466813" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789363v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467203" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658959v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_26" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63JHQ017-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658896v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schneider" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289102v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622434v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Contou-Carr&#233;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622491v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724610" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marpeaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622489v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Matas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poupa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622490v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653479" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622451v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Benkiniour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benmohamed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622406v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622463v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88458-3_61" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3VT3XCJ6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622468v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Benkinouar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622533v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guermeur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622340v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Contou-Carr&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622297v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pajaniradja" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amadori" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622293v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622292v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Biancardini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Beucher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letellier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622296v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva (dokl&#225;dalova) Dejnozkova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622295v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622294v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622222v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevobbe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01510914v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dejnozkova Dokl&#225;dova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Klein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812776266_0009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030014483" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846315v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Pajaniradja" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbert Mickael" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zemb Mickael" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04506311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/AQB1DU" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110175v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110182v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263835v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02170933v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022802v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00651251v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001180v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dejnozkova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-02425593v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dokladae" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1765-7394" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184679370" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04613801v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Hamouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kocik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54808/JSCI.22.03.13" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078406v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rill-Garc&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103175" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03106734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemberg Rodriguez Salas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10020139" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118567v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2021.103054" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117406v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartovsky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0518-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171651v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Possa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Harb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Valderrama" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2015.06.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680904v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Karas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grandpierre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-012-0248-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789845v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-012-0271-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692897v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2011.03.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786367v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjaceslav Georgiev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-011-0226-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682942v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ngan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#231;ois Contou-Carr&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2011.06.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva (dokladalova) Dejnozkova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251131v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330945v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanzo Denoyelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauti&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54808/IMCIC2024.01.235" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010833600003124" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010837300003124" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108479v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Barbudo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104162v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008378v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2019.8804467" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013560v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3323439.3323982" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299826v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01801018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01790867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945673v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01535640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Isavudeen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3129676.3129721" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263859v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789849v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6466813" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789363v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467203" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658959v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_26" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63JHQ017-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658896v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schneider" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289102v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622434v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Contou-Carr&#233;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622491v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724610" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marpeaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622489v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Matas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poupa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622490v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653479" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622451v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Benkiniour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benmohamed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622406v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622463v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88458-3_61" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3VT3XCJ6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622468v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Benkinouar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622533v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guermeur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622340v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Contou-Carr&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622297v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pajaniradja" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amadori" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622293v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622292v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Biancardini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Beucher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letellier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622296v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva (dokl&#225;dalova) Dejnozkova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622295v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622294v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622222v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevobbe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01510914v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dejnozkova Dokl&#225;dova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Klein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812776266_0009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030014483" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846315v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Pajaniradja" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbert Mickael" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zemb Mickael" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04506311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/AQB1DU" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110175v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110182v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263835v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02170933v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022802v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00651251v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001180v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dejnozkova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-02425593v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>