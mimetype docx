--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -589,147 +589,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780031v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Gaussian interpolation inequalities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keller and Lieb-Thirring estimates of the eigenvalues in the gap of Dirac operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikita Simonov</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pizzichillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanne Van Den Bosch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmath.488⟩</w:t>
+              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (2), pp.649-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/RMI/1443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03978122v2</w:t>
+                <w:t xml:space="preserve">hal-03803758v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logarithmic Sobolev and interpolation inequalities on the sphere: constructive stability results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Brigati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -748,457 +761,444 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Simonov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41, pp.1289-1321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4171/AIHPC/106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868496v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keller and Lieb-Thirring estimates of the eigenvalues in the gap of Dirac operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Special macroscopic modes and hypocoercivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kleber Carrapatoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hérau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mouhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/RMI/1443⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/JEMS/1502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803758v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222748v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special macroscopic modes and hypocoercivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kleber Carrapatoso</w:t>
+                <w:t xml:space="preserve">Existence and stability of infinite time blow-up in the Keller-Segel system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Dávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel del Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Musso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juncheng Wei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/JEMS/1502⟩</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 248 (4), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00205-024-02006-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222748v5</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394787v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence and stability of infinite time blow-up in the Keller-Segel system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel del Pino</w:t>
+                <w:t xml:space="preserve">On Gaussian interpolation inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Brigati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juncheng Wei</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Simonov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 248 (4), pp.61. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 362 (G1), pp.21-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00205-024-02006-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmath.488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394787v4</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978122v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability for the logarithmic Sobolev inequality</w:t>
               </w:r>
@@ -1594,1695 +1594,1695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581542v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional hypocoercivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Logarithmic estimates for mean-field models in dimension two and the Schrödinger-Poisson system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dolbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert L. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Bouin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lafleche</w:t>
+                <w:t xml:space="preserve">Louis Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00220-021-04296-4⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 359 (10), pp.1279-1293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmath.272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377205v2</w:t>
+                <w:t xml:space="preserve">hal-03276199v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logarithmic estimates for mean-field models in dimension two and the Schrödinger-Poisson system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weighted Korn and Poincaré-Korn inequalities in the Euclidean space and associated operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kleber Carrapatoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Jeanjean</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hérau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mouhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmath.272⟩</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 343 (3), pp.1565-1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00205-021-01741-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276199v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted Korn and Poincaré-Korn inequalities in the Euclidean space and associated operators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kleber Carrapatoso</w:t>
+                <w:t xml:space="preserve">Fractional hypocoercivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clément Mouhot</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lafleche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 343 (3), pp.1565-1596. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 390 (3), pp.1369-1411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00205-021-01741-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00220-021-04296-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059166v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377205v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social heterogeneity and the COVID-19 lockdown in a multi-group SEIR model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inequalities involving Aharonov-Bohm magnetic potentials in dimensions 2 and 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bonheure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Turinici</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Laptev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Mathematical Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/cmb-2020-0115⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.2150006-1-2150006-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129055X21500069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614585v1</w:t>
+                <w:t xml:space="preserve">hal-02021174v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inequalities involving Aharonov-Bohm magnetic potentials in dimensions 2 and 3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Bonheure</w:t>
+                <w:t xml:space="preserve">L2-Hypocoercivity and large time asymptotics of the linearized Vlasov-Poisson-Fokker-Planck system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanoir Addala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lazhar Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0129055X21500069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 184 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-021-02784-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021174v3</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299535v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L2-Hypocoercivity and large time asymptotics of the linearized Vlasov-Poisson-Fokker-Planck system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lanoir Addala</w:t>
+                <w:t xml:space="preserve">Hypocoercivity and sub-exponential local equilibria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xingyu Li</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lafleche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lazhar Tayeb</w:t>
+                <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 184 (1), pp.4. </w:t>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 194, pp.41-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10955-021-02784-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00605-020-01483-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299535v4</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377195v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypocoercivity and sub-exponential local equilibria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional inequalities: nonlinear flows and entropy methods as a tool for obtaining sharp and constructive results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00605-020-01483-8⟩</w:t>
+              <w:t xml:space="preserve">Milan Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89, pp.355-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00032-021-00341-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377195v2</w:t>
+                <w:t xml:space="preserve">hal-03289546v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional inequalities: nonlinear flows and entropy methods as a tool for obtaining sharp and constructive results</w:t>
+                <w:t xml:space="preserve">Social heterogeneity and the COVID-19 lockdown in a multi-group SEIR model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Turinici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Milan Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 89, pp.355-386. </w:t>
+              <w:t xml:space="preserve">Computational and Mathematical Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.14-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00032-021-00341-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/cmb-2020-0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289546v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation inequalities in W1,p(S1) and carré du champ methods</w:t>
+                <w:t xml:space="preserve">Heterogeneous social interactions and the COVID-19 lockdown outcome in a multi-group SEIR model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raul Manásevich</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Turinici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcds.2020014⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Coronavirus: Scientific insights and societal aspects, 15 (36), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2020025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003141v2</w:t>
+                <w:t xml:space="preserve">hal-02559938v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous social interactions and the COVID-19 lockdown outcome in a multi-group SEIR model</w:t>
+                <w:t xml:space="preserve">Improved interpolation inequalities and stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Turinici</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmnp/2020025⟩</w:t>
+              <w:t xml:space="preserve">Advanced Nonlinear Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (2), pp.277-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ans-2020-2080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559938v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved interpolation inequalities and stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion and kinetic transport with very weak confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Nonlinear Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ans-2020-2080⟩</w:t>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.345-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/krm.2020012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266625v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion and kinetic transport with very weak confinement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeric Bouin</w:t>
+                <w:t xml:space="preserve">Symmetry results in two-dimensional inequalities for Aharonov-Bohm magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bonheure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Schmeiser</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Laptev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/krm.2020012⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 375 (3), pp.2071-2087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-019-03560-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991665v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003872v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry results in two-dimensional inequalities for Aharonov-Bohm magnetic fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Bonheure</w:t>
+                <w:t xml:space="preserve">A variational proof of Nash's inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00220-019-03560-y⟩</w:t>
+              <w:t xml:space="preserve">Rendiconti Lincei. Matematica e Applicazioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, 31, pp.211-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/RLM/886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003872v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variational proof of Nash's inequality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Hypocoercivity without confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mouhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendiconti Lincei. Matematica e Applicazioni</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/RLM/886⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (2), pp.203-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/paa.2020.2.203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940110v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575501v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypocoercivity without confinement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpolation inequalities in W1,p(S1) and carré du champ methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Schmeiser</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Garcia-Huidobro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Manásevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (2), pp.203-232. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (1), pp.375-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/paa.2020.2.203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2020014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575501v4</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003141v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized logarithmic Hardy-Littlewood-Sobolev inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingyu Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3459,64 +3459,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Laptev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3576,51 +3576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phi-Entropies: convexity, coercivity and hypocoercivity for Fokker–Planck and kinetic Fokker–Planck equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingyu Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (13), pp.2637-2666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3667,64 +3667,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolation inequalities and spectral estimates for magnetic operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Laptev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3797,51 +3797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lewin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3873,861 +3873,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted interpolation inequalities: a perturbation approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weighted fast diffusion equations (Part II): Sharp asymptotic rates of convergence in relative error by entropy methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bonforte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Muratori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematische Annalen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.61-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207009v3</w:t>
+                <w:t xml:space="preserve">hal-01279327v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniqueness and rigidity in nonlinear elliptic equations, interpolation inequalities and spectral estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Kowalczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 26 (4), pp.949-977. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/afst.1557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092572v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted fast diffusion equations (Part II): Sharp asymptotic rates of convergence in relative error by entropy methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpolation inequalities on the sphere: linear vs. nonlinear flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Nazaret</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (1), pp.61-91</w:t>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (2), pp.351-379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279327v2</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation inequalities on the sphere: linear vs. nonlinear flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weighted fast diffusion equations (Part I): Sharp asymptotic rates without symmetry and symmetry breaking in Caffarelli-Kohn-Nirenberg inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bonforte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Muratori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (2), pp.351-379</w:t>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp. 33-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206975v2</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted fast diffusion equations (Part I): Sharp asymptotic rates without symmetry and symmetry breaking in Caffarelli-Kohn-Nirenberg inequalities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flows and functional inequalities for fractional operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Nazaret</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (1), pp. 33-59</w:t>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (9), pp.1547-1560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279326v2</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flows and functional inequalities for fractional operators</w:t>
+                <w:t xml:space="preserve">Symmetry for extremal functions in subcritical Caffarelli-Kohn-Nirenberg inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">An Zhang</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Muratori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (9), pp.1547-1560</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 355 (2), pp.133-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404580v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onofri inequalities and rigidity results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (6), pp.3059-3078</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry for extremal functions in subcritical Caffarelli-Kohn-Nirenberg inequalities</w:t>
+                <w:t xml:space="preserve">Weighted interpolation inequalities: a perturbation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Muratori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematische Annalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00208-016-1480-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318727v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207009v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolation inequalities, nonlinear flows, boundary terms, optimality and linearization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4942,51 +4942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigidity versus symmetry breaking via nonlinear flows on cylinders and Euclidean spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5050,51 +5050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Markowich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (3), pp.211-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5214,64 +5214,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypocoercivity for linear kinetic equations conserving mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mouhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 367, pp.3807-3828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5318,51 +5318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigidity results with applications to best constants and symmetry of Caffarelli-Kohn-Nirenberg and logarithmic Hardy inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stathis Filippas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5426,64 +5426,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Moser-Trudinger-Onofri inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (5), pp.777-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5603,51 +5603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keller-Lieb-Thirring inequalities for Schrödinger operators on cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5761,2014 +5761,2014 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear flows and rigidity results on compact manifolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic estimates for the parabolic-elliptic Keller-Segel model in the plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Campos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 267 (5), pp.1338-1363</w:t>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (5), pp.806-841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784887v2</w:t>
+                <w:t xml:space="preserve">hal-00706194v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional Gagliardo-Nirenberg-Sobolev inequalities: Remarks on duality and flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Existence of sign changing solutions for an equation with a weighted p-Laplace operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cortázar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Garcia-Huidobro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Manásevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (2), pp.525-550</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 110, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857955v2</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985507v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved interpolation inequalities on the sphere</w:t>
+                <w:t xml:space="preserve">Branches of non-symmetric critical points and symmetry breaking in nonlinear elliptic partial differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (4), pp.695-724</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, p. 435-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867909v2</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812996v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic estimates for the parabolic-elliptic Keller-Segel model in the plane</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sobolev and Hardy-Littlewood-Sobolev inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (5), pp.806-841</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 257 (6), pp.1689-1720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706194v2</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915998v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of sign changing solutions for an equation with a weighted p-Laplace operator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-dimensional Gagliardo-Nirenberg-Sobolev inequalities: Remarks on duality and flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raul Manásevich</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Laptev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 110, pp.1-22</w:t>
+              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (2), pp.525-550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985507v2</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857955v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobolev and Hardy-Littlewood-Sobolev inequalities</w:t>
+                <w:t xml:space="preserve">Improved interpolation inequalities on the sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Jankowiak</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Kowalczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 257 (6), pp.1689-1720</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (4), pp.695-724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915998v3</w:t>
+                <w:t xml:space="preserve">hal-00867909v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branches of non-symmetric critical points and symmetry breaking in nonlinear elliptic partial differential equations</w:t>
+                <w:t xml:space="preserve">Spectral estimates on the sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Laptev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27, p. 435-465</w:t>
+              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), pp.435-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812996v2</w:t>
+                <w:t xml:space="preserve">hal-00770755v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral estimates on the sphere</w:t>
+                <w:t xml:space="preserve">Nonlinear flows and rigidity results on compact manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ari Laptev</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (2), pp.435-460</w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 267 (5), pp.1338-1363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770755v2</w:t>
+                <w:t xml:space="preserve">hal-00784887v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Euclidean Onofri inequality in higher dimensions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral properties of Schrödinger operators on compact manifolds: rigidity, flows, interpolation and spectral estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Laptev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15, pp.3600-3611</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 351 (11-12), pp.437-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658665v1</w:t>
+                <w:t xml:space="preserve">hal-00799252v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scenario for symmetry breaking in Caffarelli-Kohn-Nirenberg inequalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Existence of steady states for the Maxwell-Schrödinger-Poisson system: exploring the applicability of the concentration-compactness principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Óscar Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Numerical Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 30 (3-4), pp.233-249</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (10), pp.1915-1938</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695542v1</w:t>
+                <w:t xml:space="preserve">hal-00834551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral properties of Schrödinger operators on compact manifolds: rigidity, flows, interpolation and spectral estimates</w:t>
+                <w:t xml:space="preserve">A scenario for symmetry breaking in Caffarelli-Kohn-Nirenberg inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 351 (11-12), pp.437-440</w:t>
+              <w:t xml:space="preserve">Journal of Numerical Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (3-4), pp.233-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799252v2</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of steady states for the Maxwell-Schrödinger-Poisson system: exploring the applicability of the concentration-compactness principle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exponential rate of convergence to equilibrium for a model describing fiber lay-down processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juan Soler</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Klar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mouhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.165-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/amrx/abs015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834551v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential rate of convergence to equilibrium for a model describing fiber lay-down processes</w:t>
+                <w:t xml:space="preserve">Improved interpolation inequalities, relative entropy and fast diffusion equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Schmeiser</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Toscani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (5), pp.917-934</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/amrx/abs015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00658343v1</w:t>
+                <w:t xml:space="preserve">hal-00634852v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved interpolation inequalities, relative entropy and fast diffusion equations</w:t>
+                <w:t xml:space="preserve">Qualitative properties and existence of sign changing solutions with compact support for an equation with a p-Laplace operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Toscani</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Garcia-Huidobro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Manásevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 30 (5), pp.917-934</w:t>
+              <w:t xml:space="preserve">Avanced Nonlinear Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634852v2</w:t>
+                <w:t xml:space="preserve">hal-00727573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative properties and existence of sign changing solutions with compact support for an equation with a p-Laplace operator</w:t>
+                <w:t xml:space="preserve">Sharp interpolation inequalities on the sphere : new methods and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raul Manásevich</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Kowalczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avanced Nonlinear Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (1), pp.99-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11401-012-0756-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00727573v1</w:t>
+                <w:t xml:space="preserve">hal-00739140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp interpolation inequalities on the sphere : new methods and consequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Euclidean Onofri inequality in higher dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel del Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.3600-3611</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11401-012-0756-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00739140v1</w:t>
+                <w:t xml:space="preserve">hal-00658665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Poincaré inequalities</w:t>
+                <w:t xml:space="preserve">Extremal functions for Caffarelli-Kohn-Nirenberg and logarithmic Hardy inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Volzone</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 75 (16), pp.5985 - 6001</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 142A, pp.745-767</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638281v1</w:t>
+                <w:t xml:space="preserve">hal-00496936v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extremal functions for Caffarelli-Kohn-Nirenberg and logarithmic Hardy inequalities</w:t>
+                <w:t xml:space="preserve">A functional framework for the Keller-Segel system: logarithmic Hardy-Littlewood-Sobolev and related spectral gap inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Campos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 142A, pp.745-767</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 350 (21-22), pp.949-954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496936v2</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706249v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional framework for the Keller-Segel system: logarithmic Hardy-Littlewood-Sobolev and related spectral gap inequalities</w:t>
+                <w:t xml:space="preserve">From Poincaré to logarithmic Sobolev inequalities: a gradient flow approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Campos Serrano</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Savaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 350 (21-22), pp.949-954</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (5), pp.3186-3216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706249v2</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Poincaré to logarithmic Sobolev inequalities: a gradient flow approach</w:t>
+                <w:t xml:space="preserve">Symmetry of extremals of functional inequalities via spectral estimates for linear operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Savaré</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 44 (5), pp.3186-3216</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53(P), pp.095204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00595042v1</w:t>
+                <w:t xml:space="preserve">hal-00626739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry of extremals of functional inequalities via spectral estimates for linear operators</w:t>
+                <w:t xml:space="preserve">Improved Poincaré inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Volzone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53(P), pp.095204</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75 (16), pp.5985 - 6001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626739v2</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobolev and Hardy-Littlewood-Sobolev inequalities: duality and fast diffusion</w:t>
               </w:r>
@@ -8117,51 +8117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radial symmetry and symmetry breaking for some interpolation inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Tarantello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8329,64 +8329,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative equilibria in continuous stellar dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Campos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel del Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8433,51 +8433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A logarithmic Hardy inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel del Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8661,1508 +8661,1508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The two-dimensional Keller-Segel model after blow-up</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotics of the fast diffusion equation via entropy estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bonforte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Schmeiser</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Grillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Luis Vázquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25, pp.109-121</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 191, pp.347-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158767v1</w:t>
+                <w:t xml:space="preserve">hal-00142404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-existence and uniqueness results for supercritical semilinear elliptic equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic Stokes' drift, homogenized functional inequalities, and large time behavior of Brownian ratchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Stanczy</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Kowalczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10 (7), pp.1311-1333</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41, pp.46-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349574v2</w:t>
+                <w:t xml:space="preserve">hal-00270521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbitally stable states in generalized Hartree-Fock theory</w:t>
+                <w:t xml:space="preserve">A new class of transport distances between measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lewin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Savaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (3), pp.347-367</w:t>
+              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (2), pp.193-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00250383v1</w:t>
+                <w:t xml:space="preserve">hal-00262455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplicity results for the assigned Gauss curvature problem in R2</w:t>
+                <w:t xml:space="preserve">Orbitally stable states in generalized Hartree-Fock theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Tarantello</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Felmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lewin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 70 (8), pp.2870-2881</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (3), pp.347-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00323700v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00250383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotics of the fast diffusion equation via entropy estimates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiplicity results for the assigned Gauss curvature problem in R2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juan-Luis Vázquez</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Tarantello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 191, pp.347-385</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 70 (8), pp.2870-2881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142404v1</w:t>
+                <w:t xml:space="preserve">hal-00323700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Stokes' drift, homogenized functional inequalities, and large time behavior of Brownian ratchets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Blanchet</w:t>
+                <w:t xml:space="preserve">Harnack inequalities and discrete - continuum error estimates for a chain of atoms with two - body interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Benguria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michal Kowalczyk</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Monneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 41, pp.46-76</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 134, pp.27-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00270521v1</w:t>
+                <w:t xml:space="preserve">hal-00267954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new class of transport distances between measures</w:t>
+                <w:t xml:space="preserve">On the symmetry of extremals for the Caffarelli-Kohn-Nirenberg inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Savaré</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Tarantello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 34 (2), pp.193-231</w:t>
+              <w:t xml:space="preserve">Advanced Nonlinear Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.713-727</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00262455v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402961v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnack inequalities and discrete - continuum error estimates for a chain of atoms with two - body interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hypocoercivity for kinetic equations with linear relaxation terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Monneau</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mouhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 134, pp.27-51</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 347 (9-10), pp.511-516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00267954v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331947v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the symmetry of extremals for the Caffarelli-Kohn-Nirenberg inequalities</w:t>
+                <w:t xml:space="preserve">Non-existence and uniqueness results for supercritical semilinear elliptic equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Tarantello</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Stanczy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Nonlinear Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9, pp.713-727</w:t>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (7), pp.1311-1333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402961v2</w:t>
+                <w:t xml:space="preserve">hal-00349574v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypocoercivity for kinetic equations with linear relaxation terms</w:t>
+                <w:t xml:space="preserve">The two-dimensional Keller-Segel model after blow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 347 (9-10), pp.511-516</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.109-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331947v2</w:t>
+                <w:t xml:space="preserve">hal-00158767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the critical magnetic field in the Dirac-Coulomb equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimates for the optimal constants in multipolar Hardy inequalities for Schrödinger and Dirac operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A General Physics (1968-1972)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 41, pp.185303</w:t>
+              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7, pp.533-562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201095v1</w:t>
+                <w:t xml:space="preserve">hal-00113158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compactness properties for trace-class operators and applications to quantum mechanics</w:t>
+                <w:t xml:space="preserve">Lieb-Thirring inequalities with improved constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juan Mayorga-Zambrano</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Laptev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 155 (1), pp.43-66</w:t>
+              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.1121-1126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088819v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Bakry-Emery criterion for linear diffusions and weighted porous media equations</w:t>
+                <w:t xml:space="preserve">Characterization of the critical magnetic field in the Dirac-Coulomb equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Savaré</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 6, pp.477-494</w:t>
+              <w:t xml:space="preserve">Journal of Physics A General Physics (1968-1972)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41, pp.185303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196935v1</w:t>
+                <w:t xml:space="preserve">hal-00201095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates for the optimal constants in multipolar Hardy inequalities for Schrödinger and Dirac operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compactness properties for trace-class operators and applications to quantum mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dolbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Felmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Bosi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+                <w:t xml:space="preserve">Juan Mayorga-Zambrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 7, pp.533-562</w:t>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 155 (1), pp.43-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113158v1</w:t>
+                <w:t xml:space="preserve">hal-00088819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieb-Thirring inequalities with improved constants</w:t>
+                <w:t xml:space="preserve">On the Bakry-Emery criterion for linear diffusions and weighted porous media equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Savaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10, pp.1121-1126</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.477-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00166707v2</w:t>
+                <w:t xml:space="preserve">hal-00196935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Onofri type inequalities in the symmetry properties of extremals for Caffarelli-Kohn-Nirenberg inequalities, in two space dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Tarantello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10226,51 +10226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Kowalczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 387 (23), pp.5741-5751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10605,610 +10605,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation between logarithmic Sobolev and Poincaré inequalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hardy-type estimates for Dirac operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dolbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Arnold</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Dolbeault</w:t>
+                <w:t xml:space="preserve">Javier Duoandikoetxea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 5 (4), pp.971-979</w:t>
+              <w:t xml:space="preserve">Annales Scientifiques de l'École Normale Supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (6), pp.885-900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005559v1</w:t>
+                <w:t xml:space="preserve">hal-00112858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardy-type estimates for Dirac operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hardy-Poincaré inequalities and applications to nonlinear diffusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bonforte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luis Vega</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Grillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Luis Vázquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Scientifiques de l'École Normale Supérieure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40 (6), pp.885-900</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 344 (7), pp.431-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112858v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardy-Poincaré inequalities and applications to nonlinear diffusions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear diffusions as limit of kinetic equations with relaxation collision kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juan-Luis Vázquez</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Markowich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietmar Oelz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 344 (7), pp.431-436</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 186 (1), pp.133-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105661v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear diffusions as limit of kinetic equations with relaxation collision kernels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A qualitative study of linear drift-diffusion equations with time-dependent or degenerate coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietmar Oelz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Schmeiser</w:t>
+                <w:t xml:space="preserve">Reinhard Illner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Kowalczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 186 (1), pp.133-158</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (3), pp.327-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005892v1</w:t>
+                <w:t xml:space="preserve">hal-00016363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative study of linear drift-diffusion equations with time-dependent or degenerate coefficients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpolation between logarithmic Sobolev and Poincaré inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michal Kowalczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17 (3), pp.327-362</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (4), pp.971-979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016363v1</w:t>
+                <w:t xml:space="preserve">hal-00005559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relativistic hydrogenic atoms in strong magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11240,869 +11240,869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the continuity of the time derivative of the solution to the parabolic obstacle problem with variable coefficients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convex Sobolev inequalities and spectral gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Monneau</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 85 (3), pp.371-414</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 342 (5), pp.307-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004421v1</w:t>
+                <w:t xml:space="preserve">hal-00004418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieb-Thirring type inequalities and Gagliardo-Nirenberg inequalities for systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-dimensional Keller-Segel model: optimal critical mass and qualitative properties of the solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Paturel</w:t>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 238 (1), pp.193-220</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005487v1</w:t>
+                <w:t xml:space="preserve">hal-00113519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General results on the eigenvalues of operators with gaps, arising from both ends of the gaps. Application to Dirac operators.</w:t>
+                <w:t xml:space="preserve">Lieb-Thirring type inequalities and Gagliardo-Nirenberg inequalities for systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Felmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Séré</w:t>
+                <w:t xml:space="preserve">Eric Paturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8 (2), pp.243-251</w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 238 (1), pp.193-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012837v1</w:t>
+                <w:t xml:space="preserve">hal-00005487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy-Energy inequalities and improved convergence rates for nonlinear parabolic equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">General results on the eigenvalues of operators with gaps, arising from both ends of the gaps. Application to Dirac operators.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ivan Gentil</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ansgar Juengel</w:t>
+                <w:t xml:space="preserve">Eric Séré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 6 (5), pp.1027-1050</w:t>
+              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (2), pp.243-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008520v1</w:t>
+                <w:t xml:space="preserve">hal-00012837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex Sobolev inequalities and spectral gap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entropy-Energy inequalities and improved convergence rates for nonlinear parabolic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Bartier</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansgar Juengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 342 (5), pp.307-312</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (5), pp.1027-1050</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004418v1</w:t>
+                <w:t xml:space="preserve">hal-00008520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional Keller-Segel model: optimal critical mass and qualitative properties of the solutions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability for the gravitational Vlasov-Poisson system in dimension two</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Perthame</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Óscar Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 44, pp.32</w:t>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31, pp.1425-1449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00113519v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability for the gravitational Vlasov-Poisson system in dimension two</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-dimensional Keller-Segel model: Optimal critical mass and qualitative properties of the solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Óscar Sánchez</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 31, pp.1425-1449</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44, 32 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004799v1</w:t>
+                <w:t xml:space="preserve">hal-00021782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional Keller-Segel model: Optimal critical mass and qualitative properties of the solutions</w:t>
+                <w:t xml:space="preserve">On the continuity of the time derivative of the solution to the parabolic obstacle problem with variable coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Perthame</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Monneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 44, 32 pp</w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 85 (3), pp.371-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021782v1</w:t>
+                <w:t xml:space="preserve">hal-00004421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillating minimizers of a fourth order problem invariant under scaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Benguria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Monneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 205 (1), pp.253-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12149,64 +12149,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational method for relativistic computations in atomic and molecular physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Séré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 93, pp.149-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12244,64 +12244,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to: “On the eigenvalues of operators with gaps. Application to Dirac operators” [j. funct. anal. 174 (1) (2000) 208–226]. Journal of Functional Analysis, 284(1):109651, jan 2023.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Séré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 284 (1), pp.109651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12348,64 +12348,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimization methods for the one-particle Dirac equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vanbreugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12497,51 +12497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry and symmetry breaking: rigidity and flows in elliptic PDEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12601,51 +12601,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About existence, symmetry and symmetry breaking for extremal functions of some interpolation functional inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Abel Symposium 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Norway. pp.117-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12683,51 +12683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremal functions in some interpolation inequalities: Symmetry, symmetry breaking and estimates of the best constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QMath11 Conference Mathematical Results in Quantum Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Czech Republic. pp.178-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12847,51 +12847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Monneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elliptic and parabolic problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp.5-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13159,51 +13159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L 2 Hypocoercivity methods for kinetic Fokker-Planck equations with factorised Gibbs states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13280,51 +13280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardy-Littlewood-Sobolev and related inequalities: stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Physics and Mathematics of Elliott Lieb. The 90th Anniversary Volume</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Press, pp.247-268, 2022, The Physics and Mathematics of Elliott Lieb. The 90th Anniversary Volume</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13343,299 +13343,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559431v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharpening of decay rates in Fourier based hypocoercivity methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical magnetic field for 2d magnetic Dirac-Coulomb operators and Hardy inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">F. Salvarani. </w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pavel Exner; Rupert L. Frank; Fritz Gesztesy; Helge Holden; Timo Weidl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Kinetic Equations and Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-82946-9_1⟩</w:t>
+              <w:t xml:space="preserve">Partial Differential Equations, Spectral Theory, and Mathematical Physics. The Ari Laptev Anniversary Volume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18 (1), EMS Press, pp.41-63, 2021, Partial Differential Equations, Spectral Theory, and Mathematical Physics. The Ari Laptev Anniversary Volume. EMS Series of Congress Reports, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/ECR/18-1/4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078698v2</w:t>
+                <w:t xml:space="preserve">hal-02984354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical magnetic field for 2d magnetic Dirac-Coulomb operators and Hardy inequalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sharpening of decay rates in Fourier based hypocoercivity methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Pavel Exner; Rupert L. Frank; Fritz Gesztesy; Helge Holden; Timo Weidl. </w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schmeiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Wöhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Salvarani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Partial Differential Equations, Spectral Theory, and Mathematical Physics. The Ari Laptev Anniversary Volume</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 18 (1), EMS Press, pp.41-63, 2021, Partial Differential Equations, Spectral Theory, and Mathematical Physics. The Ari Laptev Anniversary Volume. EMS Series of Congress Reports, </w:t>
+              <w:t xml:space="preserve">Recent Advances in Kinetic Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer INdAM Series</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/ECR/18-1/4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-82946-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984354v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078698v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropies and Equilibria of Many-Particle Systems: An Essay on Recent Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13751,77 +13751,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Indelicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Séré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.G. Ciarlet (series editor), C. Le Bris (guest editor). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of numerical analysis, Vol. X. Special volume: computational chemistry.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, North-Holland, Amsterdam, pp.453-483, 2003, Handbook of numerical analysis</w:t>
@@ -13842,496 +13842,584 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation inequalities on the sphere and phase transition: rigidity, symmetry and symmetry breaking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The fundamental solution of a nonlinear kinetic Fokker-Planck equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Brigati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Bou Dagher</w:t>
+                <w:t xml:space="preserve">Guillaume Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834676v2</w:t>
+                <w:t xml:space="preserve">hal-05570659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry breaking and weighted Euclidean logarithmic Sobolev inequalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpolation inequalities on the sphere and phase transition: rigidity, symmetry and symmetry breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Bou Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825574v1</w:t>
+                <w:t xml:space="preserve">hal-03834676v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit constants in Harnack inequalities and regularity estimates, with an application to the fast diffusion equation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symmetry breaking and weighted Euclidean logarithmic Sobolev inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Zuniga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887013v1</w:t>
+                <w:t xml:space="preserve">hal-03825574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse Hardy-Littlewood-Sobolev inequalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explicit constants in Harnack inequalities and regularity estimates, with an application to the fast diffusion equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bonforte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Simonov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735446v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reverse Hardy-Littlewood-Sobolev inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dolbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert L Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Symmetry of optimizers of the Caffarelli-Kohn-Nirenberg inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId303"/>
+      <w:footerReference w:type="default" r:id="rId305"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14399,51 +14487,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98A84706"/>
+    <w:nsid w:val="7821C563"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14630,51 +14718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dolbeaul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4234-2298" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120112507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dolbeault_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-2328-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceremade.dauphine.fr/~dolbeaul/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030941v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brigati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dolbeault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Simonov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44007-025-00180-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924391v5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garc&#237;a-Huidobro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Man&#225;sevich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780031v5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Esteban" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Figalli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert L. Frank" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Loss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CJM.250325022725" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978122v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.488" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868496v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/106" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803758v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gontier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pizzichillo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Van Den Bosch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/1443" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222748v5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Carrapatoso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mischler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mouhot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1502" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394787v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D&#225;vila" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel del Pino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Musso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncheng Wei" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-02006-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042046v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2024.110562" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702964v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Esteban" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/461" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2022080" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581542v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bonforte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazaret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2022093" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377205v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bouin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lafleche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-04296-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276199v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeanjean" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.272" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059166v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-021-01741-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Turinici" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmb-2020-0115" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021174v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bonheure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Esteban" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Laptev" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X21500069" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299535v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanoir Addala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lazhar Tayeb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02784-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377195v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmeiser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-020-01483-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289546v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00032-021-00341-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003141v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia-Huidobro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Man&#225;sevich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2020014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559938v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2020025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ans-2020-2080" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991665v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2020012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003872v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-019-03560-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RLM/886" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575501v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2020.2.203" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281279v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnz324" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837888v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Carrillo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as G Delgadino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert L Frank" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Hoffmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2019.09.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680917v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022121" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672455v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202518500574" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534961v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0663-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705526v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chupin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lewin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207009v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Muratori" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-016-1480-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092572v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kowalczyk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1557" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279327v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206975v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279326v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985211v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Jankowiak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358059v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Toscani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162902v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821206v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Markowich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081098v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2015-06012-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089318v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Filippas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achiles Tertikas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961363v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058838v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137403v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859375v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stanczy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784887v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857955v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867909v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706194v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Campos Serrano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985507v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cort&#225;zar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915998v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812996v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770755v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658665v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695542v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799252v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834551v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar S&#225;nchez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658343v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Klar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abs015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634852v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739140v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-012-0756-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638281v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Volzone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496936v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706249v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595042v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Savar&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626739v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573943v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512641v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonca Aki" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Sparber" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482898v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411913v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Biler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Corrias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-010-0357-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516710v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Tarantello" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409935v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bartier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Escobedo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2010.08.020" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450754v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-010-1128-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438199v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2010.06.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404718v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Grillo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Luis V&#225;zquez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1003972107" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158767v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349574v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250383v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Felmer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323700v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142404v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270521v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262455v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267954v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Benguria" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402961v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331947v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201095v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088819v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mayorga-Zambrano" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196935v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113158v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bosi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166707v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139062v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277279v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.06.011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349216v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2009.07.034" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112165v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122415v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gentil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Yu Wang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005559v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Arnold" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112858v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Duoandikoetxea" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vega" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105661v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005892v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Oelz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016363v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Illner" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083501v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004421v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005487v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paturel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012837v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008520v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Juengel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004418v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113519v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004799v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021782v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157514v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2004.03.024" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453382v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659883v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2022.109651" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657535v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vanbreugel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.85.4020" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651793v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813272880_0138" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539019v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521677v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456919v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003074v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887010v4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793179v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98645-1_4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079910v3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ziviani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0225-1_2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559431v3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078698v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias W&#246;hrer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-82946-9_1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82946-9_1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984354v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ECR/18-1/4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583063v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desvillettes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar J&#252;ngel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-0609-9_5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573854v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Desclaux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Indelicato" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834676v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bou Dagher" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825574v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Zuniga" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887013v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735446v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286546v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dolbeaul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4234-2298" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120112507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dolbeault_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-2328-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceremade.dauphine.fr/~dolbeaul/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030941v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brigati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dolbeault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Simonov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44007-025-00180-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924391v5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garc&#237;a-Huidobro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Man&#225;sevich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780031v5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Esteban" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Figalli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert L. Frank" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Loss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CJM.250325022725" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803758v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gontier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pizzichillo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Van Den Bosch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/1443" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868496v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/106" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222748v5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Carrapatoso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mischler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mouhot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1502" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394787v4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D&#225;vila" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel del Pino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Musso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncheng Wei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-02006-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978122v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.488" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042046v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2024.110562" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702964v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Esteban" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/461" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2022080" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581542v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bonforte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazaret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2022093" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276199v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeanjean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.272" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-021-01741-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377205v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lafleche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-04296-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021174v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bonheure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Esteban" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Laptev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X21500069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299535v4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanoir Addala" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lazhar Tayeb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02784-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377195v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmeiser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-020-01483-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289546v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00032-021-00341-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614585v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Turinici" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmb-2020-0115" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559938v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2020025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266625v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ans-2020-2080" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2020012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003872v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-019-03560-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RLM/886" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575501v4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2020.2.203" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003141v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia-Huidobro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Man&#225;sevich" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2020014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281279v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnz324" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837888v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Carrillo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as G Delgadino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert L Frank" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Hoffmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2019.09.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680917v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022121" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672455v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202518500574" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534961v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0663-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705526v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chupin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lewin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279327v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Muratori" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092572v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kowalczyk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1557" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206975v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279326v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404580v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318727v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985211v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Jankowiak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207009v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-016-1480-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358059v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Toscani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162902v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821206v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Markowich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081098v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2015-06012-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089318v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Filippas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achiles Tertikas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961363v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058838v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137403v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859375v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stanczy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706194v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Campos Serrano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985507v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cort&#225;zar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812996v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915998v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857955v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867909v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770755v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784887v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799252v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834551v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar S&#225;nchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695542v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658343v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Klar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abs015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634852v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727573v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739140v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-012-0756-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658665v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496936v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706249v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Savar&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626739v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638281v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Volzone" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573943v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512641v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonca Aki" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Sparber" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482898v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411913v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Biler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Corrias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-010-0357-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516710v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Tarantello" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409935v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bartier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Escobedo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2010.08.020" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450754v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-010-1128-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438199v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2010.06.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404718v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Grillo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Luis V&#225;zquez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1003972107" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142404v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270521v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262455v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250383v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Felmer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323700v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267954v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Benguria" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402961v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331947v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349574v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158767v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113158v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bosi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166707v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201095v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088819v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mayorga-Zambrano" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196935v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139062v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277279v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.06.011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349216v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2009.07.034" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112165v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122415v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gentil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Yu Wang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112858v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Duoandikoetxea" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vega" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105661v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005892v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Oelz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016363v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Illner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005559v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Arnold" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083501v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004418v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113519v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005487v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paturel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012837v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008520v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Juengel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004799v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021782v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004421v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157514v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2004.03.024" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453382v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659883v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2022.109651" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657535v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vanbreugel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.85.4020" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651793v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813272880_0138" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539019v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521677v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456919v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003074v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887010v4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793179v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98645-1_4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079910v3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ziviani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0225-1_2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559431v3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984354v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ECR/18-1/4" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078698v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias W&#246;hrer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-82946-9_1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82946-9_1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583063v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desvillettes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar J&#252;ngel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-0609-9_5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573854v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Desclaux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Indelicato" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570659v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834676v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bou Dagher" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825574v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Zuniga" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887013v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735446v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286546v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>