--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -589,160 +589,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780031v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keller and Lieb-Thirring estimates of the eigenvalues in the gap of Dirac operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Gaussian interpolation inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Brigati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hanne Van Den Bosch</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Simonov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/RMI/1443⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 362 (G1), pp.21-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmath.488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03803758v2</w:t>
+                <w:t xml:space="preserve">hal-03978122v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logarithmic Sobolev and interpolation inequalities on the sphere: constructive stability results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Brigati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -761,444 +748,457 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Simonov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41, pp.1289-1321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4171/AIHPC/106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868496v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special macroscopic modes and hypocoercivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kleber Carrapatoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dolbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hérau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mouhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4171/JEMS/1502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222748v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence and stability of infinite time blow-up in the Keller-Segel system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keller and Lieb-Thirring estimates of the eigenvalues in the gap of Dirac operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juncheng Wei</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pizzichillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanne Van Den Bosch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00205-024-02006-7⟩</w:t>
+              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (2), pp.649-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/RMI/1443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394787v4</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803758v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Gaussian interpolation inequalities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Brigati</w:t>
+                <w:t xml:space="preserve">Existence and stability of infinite time blow-up in the Keller-Segel system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Dávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel del Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikita Simonov</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Musso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juncheng Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 362 (G1), pp.21-44. </w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 248 (4), pp.61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmath.488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00205-024-02006-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978122v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394787v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability for the logarithmic Sobolev inequality</w:t>
               </w:r>
@@ -1594,1695 +1594,1695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581542v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logarithmic estimates for mean-field models in dimension two and the Schrödinger-Poisson system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fractional hypocoercivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Jeanjean</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lafleche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmath.272⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 390 (3), pp.1369-1411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-021-04296-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276199v2</w:t>
+                <w:t xml:space="preserve">hal-02377205v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted Korn and Poincaré-Korn inequalities in the Euclidean space and associated operators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Logarithmic estimates for mean-field models in dimension two and the Schrödinger-Poisson system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clément Mouhot</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert L. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 359 (10), pp.1279-1293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmath.272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00205-021-01741-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03059166v1</w:t>
+                <w:t xml:space="preserve">hal-03276199v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional hypocoercivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeric Bouin</w:t>
+                <w:t xml:space="preserve">Weighted Korn and Poincaré-Korn inequalities in the Euclidean space and associated operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kleber Carrapatoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lafleche</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hérau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mouhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 390 (3), pp.1369-1411. </w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 343 (3), pp.1565-1596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00220-021-04296-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00205-021-01741-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377205v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inequalities involving Aharonov-Bohm magnetic potentials in dimensions 2 and 3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional inequalities: nonlinear flows and entropy methods as a tool for obtaining sharp and constructive results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0129055X21500069⟩</w:t>
+              <w:t xml:space="preserve">Milan Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89, pp.355-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00032-021-00341-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021174v3</w:t>
+                <w:t xml:space="preserve">hal-03289546v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L2-Hypocoercivity and large time asymptotics of the linearized Vlasov-Poisson-Fokker-Planck system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lanoir Addala</w:t>
+                <w:t xml:space="preserve">Hypocoercivity and sub-exponential local equilibria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Lazhar Tayeb</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lafleche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10955-021-02784-4⟩</w:t>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 194, pp.41-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-020-01483-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299535v4</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377195v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypocoercivity and sub-exponential local equilibria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social heterogeneity and the COVID-19 lockdown in a multi-group SEIR model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Schmeiser</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Turinici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00605-020-01483-8⟩</w:t>
+              <w:t xml:space="preserve">Computational and Mathematical Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.14-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cmb-2020-0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377195v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional inequalities: nonlinear flows and entropy methods as a tool for obtaining sharp and constructive results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L2-Hypocoercivity and large time asymptotics of the linearized Vlasov-Poisson-Fokker-Planck system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanoir Addala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lazhar Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Milan Journal of Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00032-021-00341-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 184 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-021-02784-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289546v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299535v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social heterogeneity and the COVID-19 lockdown in a multi-group SEIR model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inequalities involving Aharonov-Bohm magnetic potentials in dimensions 2 and 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bonheure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Turinici</w:t>
+                <w:t xml:space="preserve">Ari Laptev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Mathematical Biophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.14-21. </w:t>
+              <w:t xml:space="preserve">Reviews in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.2150006-1-2150006-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/cmb-2020-0115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0129055X21500069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614585v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021174v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous social interactions and the COVID-19 lockdown outcome in a multi-group SEIR model</w:t>
+                <w:t xml:space="preserve">Interpolation inequalities in W1,p(S1) and carré du champ methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Turinici</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Garcia-Huidobro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Manásevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmnp/2020025⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (1), pp.375-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2020014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559938v2</w:t>
+                <w:t xml:space="preserve">hal-02003141v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved interpolation inequalities and stability</w:t>
+                <w:t xml:space="preserve">Heterogeneous social interactions and the COVID-19 lockdown outcome in a multi-group SEIR model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Turinici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Nonlinear Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ans-2020-2080⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Coronavirus: Scientific insights and societal aspects, 15 (36), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2020025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266625v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559938v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion and kinetic transport with very weak confinement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">A variational proof of Nash's inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/krm.2020012⟩</w:t>
+              <w:t xml:space="preserve">Rendiconti Lincei. Matematica e Applicazioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, 31, pp.211-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/RLM/886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991665v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry results in two-dimensional inequalities for Aharonov-Bohm magnetic fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Bonheure</w:t>
+                <w:t xml:space="preserve">Diffusion and kinetic transport with very weak confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ari Laptev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
+                <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00220-019-03560-y⟩</w:t>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.345-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/krm.2020012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003872v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variational proof of Nash's inequality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeric Bouin</w:t>
+                <w:t xml:space="preserve">Symmetry results in two-dimensional inequalities for Aharonov-Bohm magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bonheure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Schmeiser</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Laptev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendiconti Lincei. Matematica e Applicazioni</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/RLM/886⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 375 (3), pp.2071-2087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-019-03560-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940110v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003872v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypocoercivity without confinement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved interpolation inequalities and stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Schmeiser</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/paa.2020.2.203⟩</w:t>
+              <w:t xml:space="preserve">Advanced Nonlinear Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (2), pp.277-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ans-2020-2080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575501v4</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation inequalities in W1,p(S1) and carré du champ methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypocoercivity without confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raul Manásevich</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mouhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (1), pp.375-394. </w:t>
+              <w:t xml:space="preserve">Pure and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (2), pp.203-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcds.2020014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2140/paa.2020.2.203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003141v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575501v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized logarithmic Hardy-Littlewood-Sobolev inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingyu Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3459,64 +3459,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Laptev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3576,51 +3576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phi-Entropies: convexity, coercivity and hypocoercivity for Fokker–Planck and kinetic Fokker–Planck equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingyu Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (13), pp.2637-2666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3667,64 +3667,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolation inequalities and spectral estimates for magnetic operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Laptev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3797,51 +3797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lewin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3873,861 +3873,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted fast diffusion equations (Part II): Sharp asymptotic rates of convergence in relative error by entropy methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weighted interpolation inequalities: a perturbation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Muratori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematische Annalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00208-016-1480-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279327v2</w:t>
+                <w:t xml:space="preserve">hal-01207009v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniqueness and rigidity in nonlinear elliptic equations, interpolation inequalities and spectral estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Kowalczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 26 (4), pp.949-977. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/afst.1557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092572v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation inequalities on the sphere: linear vs. nonlinear flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weighted fast diffusion equations (Part II): Sharp asymptotic rates of convergence in relative error by entropy methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bonforte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Muratori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (2), pp.351-379</w:t>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.61-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206975v2</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279327v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted fast diffusion equations (Part I): Sharp asymptotic rates without symmetry and symmetry breaking in Caffarelli-Kohn-Nirenberg inequalities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpolation inequalities on the sphere: linear vs. nonlinear flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Nazaret</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (1), pp. 33-59</w:t>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (2), pp.351-379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279326v2</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flows and functional inequalities for fractional operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weighted fast diffusion equations (Part I): Sharp asymptotic rates without symmetry and symmetry breaking in Caffarelli-Kohn-Nirenberg inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bonforte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">An Zhang</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Muratori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (9), pp.1547-1560</w:t>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp. 33-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404580v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry for extremal functions in subcritical Caffarelli-Kohn-Nirenberg inequalities</w:t>
+                <w:t xml:space="preserve">Flows and functional inequalities for fractional operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matteo Muratori</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 355 (2), pp.133-154</w:t>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (9), pp.1547-1560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318727v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onofri inequalities and rigidity results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (6), pp.3059-3078</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted interpolation inequalities: a perturbation approach</w:t>
+                <w:t xml:space="preserve">Symmetry for extremal functions in subcritical Caffarelli-Kohn-Nirenberg inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Muratori</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Nazaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematische Annalen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 355 (2), pp.133-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00208-016-1480-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01207009v3</w:t>
+                <w:t xml:space="preserve">hal-01318727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolation inequalities, nonlinear flows, boundary terms, optimality and linearization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4942,51 +4942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigidity versus symmetry breaking via nonlinear flows on cylinders and Euclidean spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5018,472 +5018,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stationary solutions of Keller-Segel type crowd motion and herding models: multiplicity and dynamical stability</w:t>
+                <w:t xml:space="preserve">Hypocoercivity for linear kinetic equations conserving mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Jankowiak</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mouhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 367, pp.3807-3828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9947-2015-06012-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821206v2</w:t>
+                <w:t xml:space="preserve">hal-00482286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability results for logarithmic Sobolev and Gagliardo-Nirenberg inequalities</w:t>
+                <w:t xml:space="preserve">Rigidity results with applications to best constants and symmetry of Caffarelli-Kohn-Nirenberg and logarithmic Hardy inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Toscani</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stathis Filippas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achiles Tertikas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2016 (2), pp.473-498</w:t>
+              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.10.1007/s00526-015-0871-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081098v2</w:t>
+                <w:t xml:space="preserve">hal-01089318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypocoercivity for linear kinetic equations conserving mass</w:t>
+                <w:t xml:space="preserve">Stationary solutions of Keller-Segel type crowd motion and herding models: multiplicity and dynamical stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Schmeiser</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Markowich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (3), pp.211-241</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482286v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821206v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigidity results with applications to best constants and symmetry of Caffarelli-Kohn-Nirenberg and logarithmic Hardy inequalities</w:t>
+                <w:t xml:space="preserve">Stability results for logarithmic Sobolev and Gagliardo-Nirenberg inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Achiles Tertikas</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Toscani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.10.1007/s00526-015-0871-9</w:t>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2016 (2), pp.473-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089318v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081098v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Moser-Trudinger-Onofri inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (5), pp.777-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5603,51 +5603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keller-Lieb-Thirring inequalities for Schrödinger operators on cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5761,1218 +5761,1183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic estimates for the parabolic-elliptic Keller-Segel model in the plane</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear flows and rigidity results on compact manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (5), pp.806-841</w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 267 (5), pp.1338-1363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706194v2</w:t>
+                <w:t xml:space="preserve">hal-00784887v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of sign changing solutions for an equation with a weighted p-Laplace operator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Cortázar</w:t>
+                <w:t xml:space="preserve">Asymptotic estimates for the parabolic-elliptic Keller-Segel model in the plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Campos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raul Manásevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 110, pp.1-22</w:t>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (5), pp.806-841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985507v2</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706194v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branches of non-symmetric critical points and symmetry breaking in nonlinear elliptic partial differential equations</w:t>
+                <w:t xml:space="preserve">One-dimensional Gagliardo-Nirenberg-Sobolev inequalities: Remarks on duality and flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Laptev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27, p. 435-465</w:t>
+              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (2), pp.525-550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812996v2</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857955v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobolev and Hardy-Littlewood-Sobolev inequalities</w:t>
+                <w:t xml:space="preserve">Improved interpolation inequalities on the sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Jankowiak</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Kowalczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 257 (6), pp.1689-1720</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (4), pp.695-724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915998v3</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867909v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional Gagliardo-Nirenberg-Sobolev inequalities: Remarks on duality and flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Existence of sign changing solutions for an equation with a weighted p-Laplace operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cortázar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Garcia-Huidobro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Manásevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (2), pp.525-550</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 110, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857955v2</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985507v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved interpolation inequalities on the sphere</w:t>
+                <w:t xml:space="preserve">Branches of non-symmetric critical points and symmetry breaking in nonlinear elliptic partial differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (4), pp.695-724</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, p. 435-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867909v2</w:t>
+                <w:t xml:space="preserve">hal-00812996v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral estimates on the sphere</w:t>
+                <w:t xml:space="preserve">Sobolev and Hardy-Littlewood-Sobolev inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ari Laptev</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (2), pp.435-460</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 257 (6), pp.1689-1720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770755v2</w:t>
+                <w:t xml:space="preserve">hal-00915998v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear flows and rigidity results on compact manifolds</w:t>
+                <w:t xml:space="preserve">Spectral estimates on the sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Laptev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 267 (5), pp.1338-1363</w:t>
+              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), pp.435-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784887v2</w:t>
+                <w:t xml:space="preserve">hal-00770755v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral properties of Schrödinger operators on compact manifolds: rigidity, flows, interpolation and spectral estimates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Euclidean Onofri inequality in higher dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel del Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 351 (11-12), pp.437-440</w:t>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.3600-3611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799252v2</w:t>
+                <w:t xml:space="preserve">hal-00658665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of steady states for the Maxwell-Schrödinger-Poisson system: exploring the applicability of the concentration-compactness principle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A scenario for symmetry breaking in Caffarelli-Kohn-Nirenberg inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juan Soler</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (10), pp.1915-1938</w:t>
+              <w:t xml:space="preserve">Journal of Numerical Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (3-4), pp.233-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834551v1</w:t>
+                <w:t xml:space="preserve">hal-00695542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scenario for symmetry breaking in Caffarelli-Kohn-Nirenberg inequalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Existence of steady states for the Maxwell-Schrödinger-Poisson system: exploring the applicability of the concentration-compactness principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Óscar Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Numerical Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 30 (3-4), pp.233-249</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (10), pp.1915-1938</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695542v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential rate of convergence to equilibrium for a model describing fiber lay-down processes</w:t>
+                <w:t xml:space="preserve">Spectral properties of Schrödinger operators on compact manifolds: rigidity, flows, interpolation and spectral estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Schmeiser</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Laptev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 351 (11-12), pp.437-440</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658343v1</w:t>
+                <w:t xml:space="preserve">hal-00799252v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved interpolation inequalities, relative entropy and fast diffusion equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6988,208 +6953,230 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30 (5), pp.917-934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634852v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative properties and existence of sign changing solutions with compact support for an equation with a p-Laplace operator</w:t>
+                <w:t xml:space="preserve">Exponential rate of convergence to equilibrium for a model describing fiber lay-down processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raul Manásevich</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Klar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mouhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avanced Nonlinear Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.165-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/amrx/abs015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727573v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharp interpolation inequalities on the sphere : new methods and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Kowalczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7230,1003 +7217,1016 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Euclidean Onofri inequality in higher dimensions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualitative properties and existence of sign changing solutions with compact support for an equation with a p-Laplace operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Garcia-Huidobro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Manásevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15, pp.3600-3611</w:t>
+              <w:t xml:space="preserve">Avanced Nonlinear Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658665v1</w:t>
+                <w:t xml:space="preserve">hal-00727573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extremal functions for Caffarelli-Kohn-Nirenberg and logarithmic Hardy inequalities</w:t>
+                <w:t xml:space="preserve">Improved Poincaré inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Volzone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 142A, pp.745-767</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75 (16), pp.5985 - 6001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496936v2</w:t>
+                <w:t xml:space="preserve">hal-00638281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional framework for the Keller-Segel system: logarithmic Hardy-Littlewood-Sobolev and related spectral gap inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Campos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 350 (21-22), pp.949-954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706249v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Poincaré to logarithmic Sobolev inequalities: a gradient flow approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Savaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44 (5), pp.3186-3216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00595042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry of extremals of functional inequalities via spectral estimates for linear operators</w:t>
+                <w:t xml:space="preserve">Extremal functions for Caffarelli-Kohn-Nirenberg and logarithmic Hardy inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53(P), pp.095204</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 142A, pp.745-767</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626739v2</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496936v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Poincaré inequalities</w:t>
+                <w:t xml:space="preserve">Symmetry of extremals of functional inequalities via spectral estimates for linear operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Volzone</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 75 (16), pp.5985 - 6001</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53(P), pp.095204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638281v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobolev and Hardy-Littlewood-Sobolev inequalities: duality and fast diffusion</w:t>
+                <w:t xml:space="preserve">Fast diffusion equations: matching large time asymptotics by relative entropy methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Toscani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Math. Res. Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 18 (6), pp.1037-1050</w:t>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (3), pp.701-716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573943v1</w:t>
+                <w:t xml:space="preserve">hal-00482898v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal effects in gravitational Hartree systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radial symmetry and symmetry breaking for some interpolation inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dolbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonca Aki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christof Sparber</w:t>
+                <w:t xml:space="preserve">Gabriella Tarantello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achiles Tertikas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12, pp.1055-1079</w:t>
+              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42, pp.461-485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00512641v1</w:t>
+                <w:t xml:space="preserve">hal-00516710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast diffusion equations: matching large time asymptotics by relative entropy methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large mass self-similar solutions of the parabolic-parabolic Keller--Segel model of chemotaxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Biler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Corrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Toscani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63, pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-010-0357-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482898v2</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large mass self-similar solutions of the parabolic-parabolic Keller--Segel model of chemotaxis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sobolev and Hardy-Littlewood-Sobolev inequalities: duality and fast diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Math. Res. Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (6), pp.1037-1050</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411913v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial symmetry and symmetry breaking for some interpolation inequalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal effects in gravitational Hartree systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonca Aki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriella Tarantello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Achiles Tertikas</w:t>
+                <w:t xml:space="preserve">Christof Sparber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 42, pp.461-485</w:t>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.1055-1079</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516710v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved intermediate asymptotics for the heat equation</w:t>
               </w:r>
@@ -8329,64 +8329,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative equilibria in continuous stellar dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Campos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel del Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8433,90 +8433,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A logarithmic Hardy inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel del Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stathis Filippas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achiles Tertikas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 259 (8), pp.2045-2072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8661,338 +8661,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotics of the fast diffusion equation via entropy estimates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The two-dimensional Keller-Segel model after blow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juan-Luis Vázquez</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 191, pp.347-385</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.109-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142404v1</w:t>
+                <w:t xml:space="preserve">hal-00158767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Stokes' drift, homogenized functional inequalities, and large time behavior of Brownian ratchets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-existence and uniqueness results for supercritical semilinear elliptic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michal Kowalczyk</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Stanczy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 41, pp.46-76</w:t>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (7), pp.1311-1333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00270521v1</w:t>
+                <w:t xml:space="preserve">hal-00349574v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new class of transport distances between measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotics of the fast diffusion equation via entropy estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bonforte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Savaré</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Grillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Luis Vázquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 34 (2), pp.193-231</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 191, pp.347-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00262455v1</w:t>
+                <w:t xml:space="preserve">hal-00142404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbitally stable states in generalized Hartree-Fock theory</w:t>
               </w:r>
@@ -9086,64 +9060,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplicity results for the assigned Gauss curvature problem in R2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Tarantello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 70 (8), pp.2870-2881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9162,1020 +9136,1046 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnack inequalities and discrete - continuum error estimates for a chain of atoms with two - body interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Benguria</w:t>
+                <w:t xml:space="preserve">Stochastic Stokes' drift, homogenized functional inequalities, and large time behavior of Brownian ratchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Monneau</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Kowalczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 134, pp.27-51</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41, pp.46-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00267954v1</w:t>
+                <w:t xml:space="preserve">hal-00270521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the symmetry of extremals for the Caffarelli-Kohn-Nirenberg inequalities</w:t>
+                <w:t xml:space="preserve">A new class of transport distances between measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Tarantello</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Savaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Nonlinear Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9, pp.713-727</w:t>
+              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (2), pp.193-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402961v2</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypocoercivity for kinetic equations with linear relaxation terms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harnack inequalities and discrete - continuum error estimates for a chain of atoms with two - body interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Benguria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Schmeiser</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Monneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 347 (9-10), pp.511-516</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 134, pp.27-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331947v2</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-existence and uniqueness results for supercritical semilinear elliptic equations</w:t>
+                <w:t xml:space="preserve">On the symmetry of extremals for the Caffarelli-Kohn-Nirenberg inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Stanczy</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Tarantello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10 (7), pp.1311-1333</w:t>
+              <w:t xml:space="preserve">Advanced Nonlinear Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.713-727</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349574v2</w:t>
+                <w:t xml:space="preserve">hal-00402961v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The two-dimensional Keller-Segel model after blow-up</w:t>
+                <w:t xml:space="preserve">Hypocoercivity for kinetic equations with linear relaxation terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mouhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25, pp.109-121</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 347 (9-10), pp.511-516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158767v1</w:t>
+                <w:t xml:space="preserve">hal-00331947v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates for the optimal constants in multipolar Hardy inequalities for Schrödinger and Dirac operators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the critical magnetic field in the Dirac-Coulomb equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 7, pp.533-562</w:t>
+              <w:t xml:space="preserve">Journal of Physics A General Physics (1968-1972)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41, pp.185303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113158v1</w:t>
+                <w:t xml:space="preserve">hal-00201095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieb-Thirring inequalities with improved constants</w:t>
+                <w:t xml:space="preserve">Compactness properties for trace-class operators and applications to quantum mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Felmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Mayorga-Zambrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10, pp.1121-1126</w:t>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 155 (1), pp.43-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166707v2</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the critical magnetic field in the Dirac-Coulomb equation</w:t>
+                <w:t xml:space="preserve">On the Bakry-Emery criterion for linear diffusions and weighted porous media equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Savaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A General Physics (1968-1972)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 41, pp.185303</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.477-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201095v1</w:t>
+                <w:t xml:space="preserve">hal-00196935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compactness properties for trace-class operators and applications to quantum mechanics</w:t>
+                <w:t xml:space="preserve">Lieb-Thirring inequalities with improved constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juan Mayorga-Zambrano</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Laptev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 155 (1), pp.43-66</w:t>
+              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.1121-1126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00088819v1</w:t>
+                <w:t xml:space="preserve">hal-00166707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Bakry-Emery criterion for linear diffusions and weighted porous media equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimates for the optimal constants in multipolar Hardy inequalities for Schrödinger and Dirac operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Savaré</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 6, pp.477-494</w:t>
+              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7, pp.533-562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196935v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Onofri type inequalities in the symmetry properties of extremals for Caffarelli-Kohn-Nirenberg inequalities, in two space dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Tarantello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7, pp.313-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10194,736 +10194,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travelling fronts in stochastic Stokes' drifts</w:t>
+                <w:t xml:space="preserve">Asymptotic behaviour for small mass in the two-dimensional parabolic-elliptic Keller-Segel model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michal Kowalczyk</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2008.06.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 361 (2), pp.533-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2009.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00277279v1</w:t>
+                <w:t xml:space="preserve">hal-00349216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic behaviour for small mass in the two-dimensional parabolic-elliptic Keller-Segel model</w:t>
+                <w:t xml:space="preserve">Travelling fronts in stochastic Stokes' drifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Javier Fernández</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Kowalczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 361 (2), pp.533-542. </w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 387 (23), pp.5741-5751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2009.07.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2008.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349216v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized minimizers of flat rotating gravitational systems</w:t>
+                <w:t xml:space="preserve">Lq-functional inequalities and weighted porous media equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Javier Fernández</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng-Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 25, pp.1043-1071</w:t>
+              <w:t xml:space="preserve">Potential Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28, pp.35-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112165v1</w:t>
+                <w:t xml:space="preserve">hal-00122415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lq-functional inequalities and weighted porous media equations</w:t>
+                <w:t xml:space="preserve">Localized minimizers of flat rotating gravitational systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Feng-Yu Wang</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potential Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 28, pp.35-59</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25, pp.1043-1071</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00122415v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardy-type estimates for Dirac operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpolation between logarithmic Sobolev and Poincaré inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luis Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Scientifiques de l'École Normale Supérieure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40 (6), pp.885-900</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (4), pp.971-979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112858v1</w:t>
+                <w:t xml:space="preserve">hal-00005559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardy-Poincaré inequalities and applications to nonlinear diffusions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matteo Bonforte</w:t>
+                <w:t xml:space="preserve">A qualitative study of linear drift-diffusion equations with time-dependent or degenerate coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juan-Luis Vázquez</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Illner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Kowalczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 344 (7), pp.431-436</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (3), pp.327-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105661v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear diffusions as limit of kinetic equations with relaxation collision kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Markowich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietmar Oelz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 186 (1), pp.133-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10942,273 +10916,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative study of linear drift-diffusion equations with time-dependent or degenerate coefficients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hardy-type estimates for Dirac operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinhard Illner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michal Kowalczyk</w:t>
+                <w:t xml:space="preserve">Javier Duoandikoetxea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17 (3), pp.327-362</w:t>
+              <w:t xml:space="preserve">Annales Scientifiques de l'École Normale Supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (6), pp.885-900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016363v1</w:t>
+                <w:t xml:space="preserve">hal-00112858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation between logarithmic Sobolev and Poincaré inequalities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Bartier</w:t>
+                <w:t xml:space="preserve">Hardy-Poincaré inequalities and applications to nonlinear diffusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bonforte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Grillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Luis Vázquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 5 (4), pp.971-979</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 344 (7), pp.431-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005559v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relativistic hydrogenic atoms in strong magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11240,109 +11240,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex Sobolev inequalities and spectral gap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the continuity of the time derivative of the solution to the parabolic obstacle problem with variable coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Bartier</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Monneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 342 (5), pp.307-312</w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 85 (3), pp.371-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004418v1</w:t>
+                <w:t xml:space="preserve">hal-00004421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional Keller-Segel model: optimal critical mass and qualitative properties of the solutions</w:t>
               </w:r>
@@ -11544,51 +11557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General results on the eigenvalues of operators with gaps, arising from both ends of the gaps. Application to Dirac operators.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Séré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11652,51 +11665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansgar Juengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11728,381 +11741,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability for the gravitational Vlasov-Poisson system in dimension two</w:t>
+                <w:t xml:space="preserve">Convex Sobolev inequalities and spectral gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Óscar Sánchez</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 31, pp.1425-1449</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 342 (5), pp.307-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004799v1</w:t>
+                <w:t xml:space="preserve">hal-00004418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional Keller-Segel model: Optimal critical mass and qualitative properties of the solutions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability for the gravitational Vlasov-Poisson system in dimension two</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Perthame</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Óscar Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 44, 32 pp</w:t>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31, pp.1425-1449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021782v1</w:t>
+                <w:t xml:space="preserve">hal-00004799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the continuity of the time derivative of the solution to the parabolic obstacle problem with variable coefficients</w:t>
+                <w:t xml:space="preserve">Two-dimensional Keller-Segel model: Optimal critical mass and qualitative properties of the solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Monneau</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 85 (3), pp.371-414</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44, 32 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004421v1</w:t>
+                <w:t xml:space="preserve">hal-00021782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillating minimizers of a fourth order problem invariant under scaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Benguria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Monneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 205 (1), pp.253-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12149,51 +12149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational method for relativistic computations in atomic and molecular physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Séré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12225,248 +12225,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to: “On the eigenvalues of operators with gaps. Application to Dirac operators” [j. funct. anal. 174 (1) (2000) 208–226]. Journal of Functional Analysis, 284(1):109651, jan 2023.</w:t>
+                <w:t xml:space="preserve">Minimization methods for the one-particle Dirac equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vanbreugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfa.2022.109651⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 85 (19), pp.4020-4023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.85.4020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659883v1</w:t>
+                <w:t xml:space="preserve">hal-00657535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimization methods for the one-particle Dirac equation</w:t>
+                <w:t xml:space="preserve">Corrigendum to: “On the eigenvalues of operators with gaps. Application to Dirac operators” [j. funct. anal. 174 (1) (2000) 208–226]. Journal of Functional Analysis, 284(1):109651, jan 2023.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Séré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Vanbreugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 85 (19), pp.4020-4023. </w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 284 (1), pp.109651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.85.4020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2022.109651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657535v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12497,51 +12497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry and symmetry breaking: rigidity and flows in elliptic PDEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12601,51 +12601,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About existence, symmetry and symmetry breaking for extremal functions of some interpolation functional inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Abel Symposium 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Norway. pp.117-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12683,51 +12683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremal functions in some interpolation inequalities: Symmetry, symmetry breaking and estimates of the best constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QMath11 Conference Mathematical Results in Quantum Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Czech Republic. pp.178-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12847,51 +12847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Monneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elliptic and parabolic problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp.5-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13159,51 +13159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L 2 Hypocoercivity methods for kinetic Fokker-Planck equations with factorised Gibbs states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13280,51 +13280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardy-Littlewood-Sobolev and related inequalities: stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Physics and Mathematics of Elliott Lieb. The 90th Anniversary Volume</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Press, pp.247-268, 2022, The Physics and Mathematics of Elliott Lieb. The 90th Anniversary Volume</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13343,299 +13343,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559431v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical magnetic field for 2d magnetic Dirac-Coulomb operators and Hardy inequalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sharpening of decay rates in Fourier based hypocoercivity methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Pavel Exner; Rupert L. Frank; Fritz Gesztesy; Helge Holden; Timo Weidl. </w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schmeiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Wöhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Salvarani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Partial Differential Equations, Spectral Theory, and Mathematical Physics. The Ari Laptev Anniversary Volume</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/ECR/18-1/4⟩</w:t>
+              <w:t xml:space="preserve">Recent Advances in Kinetic Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer INdAM Series</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-82946-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984354v1</w:t>
+                <w:t xml:space="preserve">hal-03078698v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharpening of decay rates in Fourier based hypocoercivity methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical magnetic field for 2d magnetic Dirac-Coulomb operators and Hardy inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">F. Salvarani. </w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pavel Exner; Rupert L. Frank; Fritz Gesztesy; Helge Holden; Timo Weidl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Kinetic Equations and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Partial Differential Equations, Spectral Theory, and Mathematical Physics. The Ari Laptev Anniversary Volume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18 (1), EMS Press, pp.41-63, 2021, Partial Differential Equations, Spectral Theory, and Mathematical Physics. The Ari Laptev Anniversary Volume. EMS Series of Congress Reports, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/ECR/18-1/4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer INdAM Series</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03078698v2</w:t>
+                <w:t xml:space="preserve">hal-02984354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropies and Equilibria of Many-Particle Systems: An Essay on Recent Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13751,51 +13751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Indelicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14322,51 +14322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry of optimizers of the Caffarelli-Kohn-Nirenberg inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14487,51 +14487,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7821C563"/>
+    <w:nsid w:val="FBCDDBC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14718,51 +14718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dolbeaul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4234-2298" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120112507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dolbeault_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-2328-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceremade.dauphine.fr/~dolbeaul/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030941v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brigati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dolbeault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Simonov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44007-025-00180-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924391v5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garc&#237;a-Huidobro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Man&#225;sevich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780031v5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Esteban" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Figalli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert L. Frank" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Loss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CJM.250325022725" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803758v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gontier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pizzichillo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Van Den Bosch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/1443" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868496v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/106" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222748v5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Carrapatoso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mischler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mouhot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1502" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394787v4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D&#225;vila" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel del Pino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Musso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncheng Wei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-02006-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978122v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.488" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042046v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2024.110562" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702964v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Esteban" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/461" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2022080" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581542v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bonforte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazaret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2022093" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276199v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeanjean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.272" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-021-01741-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377205v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lafleche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-04296-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021174v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bonheure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Esteban" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Laptev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X21500069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299535v4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanoir Addala" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lazhar Tayeb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02784-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377195v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmeiser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-020-01483-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289546v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00032-021-00341-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614585v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Turinici" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmb-2020-0115" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559938v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2020025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266625v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ans-2020-2080" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2020012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003872v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-019-03560-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RLM/886" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575501v4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2020.2.203" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003141v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia-Huidobro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Man&#225;sevich" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2020014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281279v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnz324" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837888v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Carrillo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as G Delgadino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert L Frank" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Hoffmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2019.09.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680917v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022121" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672455v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202518500574" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534961v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0663-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705526v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chupin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lewin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279327v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Muratori" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092572v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kowalczyk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1557" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206975v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279326v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404580v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318727v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985211v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Jankowiak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207009v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-016-1480-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358059v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Toscani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162902v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821206v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Markowich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081098v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2015-06012-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089318v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Filippas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achiles Tertikas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961363v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058838v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137403v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859375v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stanczy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706194v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Campos Serrano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985507v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cort&#225;zar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812996v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915998v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857955v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867909v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770755v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784887v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799252v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834551v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar S&#225;nchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695542v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658343v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Klar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abs015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634852v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727573v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739140v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-012-0756-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658665v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496936v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706249v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Savar&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626739v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638281v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Volzone" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573943v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512641v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonca Aki" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Sparber" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482898v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411913v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Biler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Corrias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-010-0357-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516710v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Tarantello" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409935v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bartier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Escobedo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2010.08.020" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450754v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-010-1128-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438199v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2010.06.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404718v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Grillo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Luis V&#225;zquez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1003972107" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142404v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270521v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262455v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250383v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Felmer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323700v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267954v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Benguria" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402961v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331947v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349574v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158767v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113158v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bosi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166707v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201095v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088819v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mayorga-Zambrano" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196935v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139062v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277279v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.06.011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349216v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2009.07.034" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112165v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122415v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gentil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Yu Wang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112858v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Duoandikoetxea" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vega" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105661v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005892v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Oelz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016363v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Illner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005559v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Arnold" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083501v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004418v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113519v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005487v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paturel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012837v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008520v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Juengel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004799v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021782v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004421v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157514v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2004.03.024" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453382v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659883v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2022.109651" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657535v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vanbreugel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.85.4020" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651793v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813272880_0138" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539019v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521677v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456919v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003074v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887010v4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793179v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98645-1_4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079910v3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ziviani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0225-1_2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559431v3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984354v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ECR/18-1/4" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078698v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias W&#246;hrer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-82946-9_1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82946-9_1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583063v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desvillettes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar J&#252;ngel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-0609-9_5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573854v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Desclaux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Indelicato" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570659v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834676v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bou Dagher" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825574v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Zuniga" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887013v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735446v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286546v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dolbeaul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4234-2298" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120112507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dolbeault_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-2328-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceremade.dauphine.fr/~dolbeaul/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030941v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brigati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dolbeault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Simonov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44007-025-00180-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924391v5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garc&#237;a-Huidobro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Man&#225;sevich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780031v5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Esteban" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Figalli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert L. Frank" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Loss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CJM.250325022725" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978122v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.488" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868496v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/106" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222748v5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Carrapatoso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mischler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mouhot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1502" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803758v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gontier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pizzichillo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Van Den Bosch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/1443" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394787v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D&#225;vila" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel del Pino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Musso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncheng Wei" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-02006-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042046v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2024.110562" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702964v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Esteban" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/461" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2022080" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581542v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bonforte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazaret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2022093" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377205v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bouin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lafleche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-04296-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276199v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeanjean" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.272" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059166v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-021-01741-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289546v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00032-021-00341-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377195v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmeiser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-020-01483-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Turinici" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmb-2020-0115" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299535v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanoir Addala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lazhar Tayeb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02784-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021174v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bonheure" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Esteban" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Laptev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X21500069" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003141v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia-Huidobro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Man&#225;sevich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2020014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559938v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2020025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RLM/886" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991665v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2020012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003872v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-019-03560-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266625v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ans-2020-2080" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575501v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2020.2.203" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281279v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnz324" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837888v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Carrillo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as G Delgadino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert L Frank" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Hoffmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2019.09.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680917v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022121" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672455v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202518500574" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534961v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0663-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705526v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chupin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lewin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207009v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Muratori" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-016-1480-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092572v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kowalczyk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1557" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279327v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206975v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279326v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985211v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Jankowiak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358059v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Toscani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162902v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482286v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2015-06012-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089318v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Filippas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achiles Tertikas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821206v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Markowich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081098v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961363v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058838v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137403v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859375v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stanczy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784887v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706194v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Campos Serrano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857955v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867909v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985507v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cort&#225;zar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812996v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915998v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770755v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658665v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695542v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834551v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar S&#225;nchez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799252v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634852v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658343v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Klar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abs015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739140v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-012-0756-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727573v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638281v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Volzone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706249v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595042v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Savar&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496936v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626739v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482898v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516710v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Tarantello" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411913v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Biler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Corrias" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-010-0357-5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573943v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512641v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonca Aki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Sparber" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409935v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bartier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Escobedo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2010.08.020" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450754v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-010-1128-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438199v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2010.06.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404718v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Grillo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Luis V&#225;zquez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1003972107" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158767v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349574v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142404v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250383v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Felmer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323700v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270521v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262455v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267954v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Benguria" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402961v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331947v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201095v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088819v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mayorga-Zambrano" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196935v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166707v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113158v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bosi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139062v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349216v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2009.07.034" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277279v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.06.011" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122415v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gentil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Yu Wang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112165v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005559v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Arnold" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016363v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Illner" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005892v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Oelz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112858v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Duoandikoetxea" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vega" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105661v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083501v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004421v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113519v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005487v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paturel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012837v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008520v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Juengel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004418v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004799v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021782v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157514v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2004.03.024" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453382v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657535v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vanbreugel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.85.4020" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659883v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2022.109651" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651793v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813272880_0138" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539019v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521677v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456919v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003074v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887010v4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793179v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98645-1_4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079910v3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ziviani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0225-1_2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559431v3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078698v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias W&#246;hrer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-82946-9_1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82946-9_1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984354v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ECR/18-1/4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583063v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desvillettes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar J&#252;ngel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-0609-9_5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573854v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Desclaux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Indelicato" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570659v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834676v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bou Dagher" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825574v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Zuniga" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887013v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735446v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286546v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>