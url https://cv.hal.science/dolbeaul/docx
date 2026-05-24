--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -134,95 +134,116 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">dolbeault_j_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=ky2LFVsAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/O-2328-2017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Please see my webpage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ceremade.dauphine.fr/~dolbeaul/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -252,3782 +273,3786 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logarithmic Sobolev inequalities: a review on stability and instability results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Brigati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Simonov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Matematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 5 (5), pp.5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s44007-025-00180-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030941v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monotonicity of the period and positive periodic solutions of a quasilinear equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta García-Huidobro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Manásevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the London Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924391v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharp stability for Sobolev and log-Sobolev inequalities, with optimal dimensional dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Figalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupert L. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cambridge Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13 (2), pp.359-430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4310/CJM.250325022725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780031v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Gaussian interpolation inequalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Logarithmic Sobolev and interpolation inequalities on the sphere: constructive stability results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Brigati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Simonov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41, pp.1289-1321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/AIHPC/106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmath.488⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03978122v2</w:t>
+                <w:t xml:space="preserve">hal-03868496v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logarithmic Sobolev and interpolation inequalities on the sphere: constructive stability results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Special macroscopic modes and hypocoercivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kleber Carrapatoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hérau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mouhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/JEMS/1502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/AIHPC/106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03868496v4</w:t>
+                <w:t xml:space="preserve">hal-03222748v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special macroscopic modes and hypocoercivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Keller and Lieb-Thirring estimates of the eigenvalues in the gap of Dirac operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pizzichillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanne Van Den Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (2), pp.649-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/RMI/1443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/JEMS/1502⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03222748v5</w:t>
+                <w:t xml:space="preserve">hal-03803758v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keller and Lieb-Thirring estimates of the eigenvalues in the gap of Dirac operators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Existence and stability of infinite time blow-up in the Keller-Segel system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Dávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel del Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hanne Van Den Bosch</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Musso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juncheng Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 248 (4), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00205-024-02006-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/RMI/1443⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03803758v2</w:t>
+                <w:t xml:space="preserve">hal-02394787v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence and stability of infinite time blow-up in the Keller-Segel system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Gaussian interpolation inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Giovanni Brigati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juncheng Wei</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Simonov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 362 (G1), pp.21-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmath.488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00205-024-02006-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02394787v4</w:t>
+                <w:t xml:space="preserve">hal-03978122v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability for the logarithmic Sobolev inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Brigati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Simonov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 287 (8), pp.1-21/110562. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2024.110562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042046v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinguished self-adjoint extension and eigenvalues of operators with gaps. Application to Dirac-Coulomb operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Séré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Spectral Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (2), pp.491-524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4171/JST/461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702964v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parabolic methods for ultraspherical interpolation inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (3&amp;4), pp.1347-1365. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/dcds.2022080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructive stability results in interpolation inequalities and explicit improvements of decay rates of fast diffusion equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Bonforte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Simonov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (3&amp;4), pp.1070-1089. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/dcds.2022093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581542v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional hypocoercivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Weighted Korn and Poincaré-Korn inequalities in the Euclidean space and associated operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kleber Carrapatoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lafleche</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hérau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mouhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00220-021-04296-4⟩</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 343 (3), pp.1565-1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00205-021-01741-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377205v2</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logarithmic estimates for mean-field models in dimension two and the Schrödinger-Poisson system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupert L. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 359 (10), pp.1279-1293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crmath.272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276199v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted Korn and Poincaré-Korn inequalities in the Euclidean space and associated operators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fractional hypocoercivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clément Mouhot</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lafleche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00205-021-01741-5⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 390 (3), pp.1369-1411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-021-04296-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059166v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377205v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional inequalities: nonlinear flows and entropy methods as a tool for obtaining sharp and constructive results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Inequalities involving Aharonov-Bohm magnetic potentials in dimensions 2 and 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bonheure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Laptev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Milan Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reviews in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.2150006-1-2150006-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129055X21500069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00032-021-00341-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03289546v2</w:t>
+                <w:t xml:space="preserve">hal-02021174v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypocoercivity and sub-exponential local equilibria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L2-Hypocoercivity and large time asymptotics of the linearized Vlasov-Poisson-Fokker-Planck system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanoir Addala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Schmeiser</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lazhar Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00605-020-01483-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 184 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-021-02784-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377195v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299535v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social heterogeneity and the COVID-19 lockdown in a multi-group SEIR model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hypocoercivity and sub-exponential local equilibria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Turinici</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lafleche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Mathematical Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/cmb-2020-0115⟩</w:t>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 194, pp.41-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-020-01483-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614585v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377195v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L2-Hypocoercivity and large time asymptotics of the linearized Vlasov-Poisson-Fokker-Planck system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Functional inequalities: nonlinear flows and entropy methods as a tool for obtaining sharp and constructive results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Lazhar Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10955-021-02784-4⟩</w:t>
+              <w:t xml:space="preserve">Milan Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89, pp.355-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00032-021-00341-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299535v4</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289546v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inequalities involving Aharonov-Bohm magnetic potentials in dimensions 2 and 3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Social heterogeneity and the COVID-19 lockdown in a multi-group SEIR model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Turinici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0129055X21500069⟩</w:t>
+              <w:t xml:space="preserve">Computational and Mathematical Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.14-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cmb-2020-0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021174v3</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation inequalities in W1,p(S1) and carré du champ methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous social interactions and the COVID-19 lockdown outcome in a multi-group SEIR model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raul Manásevich</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Turinici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcds.2020014⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Coronavirus: Scientific insights and societal aspects, 15 (36), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2020025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003141v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559938v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous social interactions and the COVID-19 lockdown outcome in a multi-group SEIR model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A variational proof of Nash's inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Turinici</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmnp/2020025⟩</w:t>
+              <w:t xml:space="preserve">Rendiconti Lincei. Matematica e Applicazioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, 31, pp.211-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/RLM/886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559938v2</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variational proof of Nash's inequality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Diffusion and kinetic transport with very weak confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendiconti Lincei. Matematica e Applicazioni</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/RLM/886⟩</w:t>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.345-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/krm.2020012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940110v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion and kinetic transport with very weak confinement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Symmetry results in two-dimensional inequalities for Aharonov-Bohm magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bonheure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Schmeiser</w:t>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Laptev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/krm.2020012⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 375 (3), pp.2071-2087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-019-03560-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991665v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003872v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry results in two-dimensional inequalities for Aharonov-Bohm magnetic fields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improved interpolation inequalities and stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00220-019-03560-y⟩</w:t>
+              <w:t xml:space="preserve">Advanced Nonlinear Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (2), pp.277-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ans-2020-2080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003872v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved interpolation inequalities and stability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hypocoercivity without confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mouhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Nonlinear Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ans-2020-2080⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (2), pp.203-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/paa.2020.2.203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266625v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575501v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypocoercivity without confinement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Interpolation inequalities in W1,p(S1) and carré du champ methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Schmeiser</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Garcia-Huidobro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Manásevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/paa.2020.2.203⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (1), pp.375-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2020014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575501v4</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003141v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized logarithmic Hardy-Littlewood-Sobolev inequality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reverse Hardy-Littlewood-Sobolev inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matías G Delgadino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xingyu Li</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert L Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, pp.133-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2019.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imrn/rnz324⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02281279v3</w:t>
+                <w:t xml:space="preserve">hal-01837888v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse Hardy-Littlewood-Sobolev inequalities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Generalized logarithmic Hardy-Littlewood-Sobolev inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franca Hoffmann</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rnz324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2019.09.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01837888v3</w:t>
+                <w:t xml:space="preserve">hal-02281279v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Laptev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 59 (5), pp.051504. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5022121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680917v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phi-Entropies: convexity, coercivity and hypocoercivity for Fokker–Planck and kinetic Fokker–Planck equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingyu Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (13), pp.2637-2666. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202518500574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672455v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolation inequalities and spectral estimates for magnetic operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Laptev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (5), pp.1439-1463. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00023-018-0663-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534961v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une cartographie de la communauté mathématique française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lewin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 156, pp.49-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted interpolation inequalities: a perturbation approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Weighted fast diffusion equations (Part II): Sharp asymptotic rates of convergence in relative error by entropy methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bonforte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Muratori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematische Annalen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.61-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207009v3</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279327v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniqueness and rigidity in nonlinear elliptic equations, interpolation inequalities and spectral estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Kowalczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4068,463 +4093,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092572v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted fast diffusion equations (Part II): Sharp asymptotic rates of convergence in relative error by entropy methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Interpolation inequalities on the sphere: linear vs. nonlinear flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Nazaret</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (1), pp.61-91</w:t>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (2), pp.351-379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279327v2</w:t>
+                <w:t xml:space="preserve">hal-01206975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation inequalities on the sphere: linear vs. nonlinear flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Weighted fast diffusion equations (Part I): Sharp asymptotic rates without symmetry and symmetry breaking in Caffarelli-Kohn-Nirenberg inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bonforte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Muratori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (2), pp.351-379</w:t>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp. 33-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206975v2</w:t>
+                <w:t xml:space="preserve">hal-01279326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted fast diffusion equations (Part I): Sharp asymptotic rates without symmetry and symmetry breaking in Caffarelli-Kohn-Nirenberg inequalities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Flows and functional inequalities for fractional operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Nazaret</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (1), pp. 33-59</w:t>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (9), pp.1547-1560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279326v2</w:t>
+                <w:t xml:space="preserve">hal-01404580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flows and functional inequalities for fractional operators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Symmetry for extremal functions in subcritical Caffarelli-Kohn-Nirenberg inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">An Zhang</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Muratori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (9), pp.1547-1560</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 355 (2), pp.133-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404580v1</w:t>
+                <w:t xml:space="preserve">hal-01318727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onofri inequalities and rigidity results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4556,8375 +4581,8371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry for extremal functions in subcritical Caffarelli-Kohn-Nirenberg inequalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Weighted interpolation inequalities: a perturbation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Muratori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematische Annalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00208-016-1480-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318727v1</w:t>
+                <w:t xml:space="preserve">hal-01207009v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolation inequalities, nonlinear flows, boundary terms, optimality and linearization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Elliptic and Parabolic Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, pp.267-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal functional inequalities for fractional operators on the sphere and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Nonlinear Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (4), pp.863-880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358059v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear diffusions: extremal properties of Barenblatt profiles, best matching and delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Toscani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 138, pp.31-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigidity versus symmetry breaking via nonlinear flows on cylinders and Euclidean spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 206 (2), pp.397-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypocoercivity for linear kinetic equations conserving mass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stationary solutions of Keller-Segel type crowd motion and herding models: multiplicity and dynamical stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Schmeiser</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Markowich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (3), pp.211-241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/S0002-9947-2015-06012-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00482286v1</w:t>
+                <w:t xml:space="preserve">hal-00821206v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigidity results with applications to best constants and symmetry of Caffarelli-Kohn-Nirenberg and logarithmic Hardy inequalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stability results for logarithmic Sobolev and Gagliardo-Nirenberg inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Achiles Tertikas</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Toscani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.10.1007/s00526-015-0871-9</w:t>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2016 (2), pp.473-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089318v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081098v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stationary solutions of Keller-Segel type crowd motion and herding models: multiplicity and dynamical stability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hypocoercivity for linear kinetic equations conserving mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Jankowiak</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mouhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 367, pp.3807-3828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9947-2015-06012-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821206v2</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability results for logarithmic Sobolev and Gagliardo-Nirenberg inequalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rigidity results with applications to best constants and symmetry of Caffarelli-Kohn-Nirenberg and logarithmic Hardy inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Toscani</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stathis Filippas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achiles Tertikas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2016 (2), pp.473-498</w:t>
+              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.10.1007/s00526-015-0871-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081098v2</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Moser-Trudinger-Onofri inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (5), pp.777-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961363v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Best matching Barenblatt profiles are delayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Toscani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A General Physics (1968-1972)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (6), pp.065206, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058838v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keller-Lieb-Thirring inequalities for Schrödinger operators on cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 353 (9), pp.813-818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137403v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation diagrams and multiplicity for nonlocal elliptic equations modeling gravitating systems based on Fermi-Dirac statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Stanczy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (1), pp.139-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear flows and rigidity results on compact manifolds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Existence of sign changing solutions for an equation with a weighted p-Laplace operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cortázar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Garcia-Huidobro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Manásevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 267 (5), pp.1338-1363</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 110, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784887v2</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985507v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic estimates for the parabolic-elliptic Keller-Segel model in the plane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Branches of non-symmetric critical points and symmetry breaking in nonlinear elliptic partial differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (5), pp.806-841</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, p. 435-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706194v2</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812996v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional Gagliardo-Nirenberg-Sobolev inequalities: Remarks on duality and flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sobolev and Hardy-Littlewood-Sobolev inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (2), pp.525-550</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 257 (6), pp.1689-1720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857955v2</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915998v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved interpolation inequalities on the sphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Asymptotic estimates for the parabolic-elliptic Keller-Segel model in the plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Campos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (4), pp.695-724</w:t>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (5), pp.806-841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867909v2</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706194v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of sign changing solutions for an equation with a weighted p-Laplace operator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">One-dimensional Gagliardo-Nirenberg-Sobolev inequalities: Remarks on duality and flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raul Manásevich</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Laptev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 110, pp.1-22</w:t>
+              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (2), pp.525-550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985507v2</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857955v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branches of non-symmetric critical points and symmetry breaking in nonlinear elliptic partial differential equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improved interpolation inequalities on the sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Kowalczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27, p. 435-465</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (4), pp.695-724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812996v2</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867909v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobolev and Hardy-Littlewood-Sobolev inequalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spectral estimates on the sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Jankowiak</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Laptev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 257 (6), pp.1689-1720</w:t>
+              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), pp.435-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915998v3</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770755v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral estimates on the sphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nonlinear flows and rigidity results on compact manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ari Laptev</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (2), pp.435-460</w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 267 (5), pp.1338-1363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770755v2</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784887v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Euclidean Onofri inequality in higher dimensions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spectral properties of Schrödinger operators on compact manifolds: rigidity, flows, interpolation and spectral estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Laptev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15, pp.3600-3611</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 351 (11-12), pp.437-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658665v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799252v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scenario for symmetry breaking in Caffarelli-Kohn-Nirenberg inequalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Existence of steady states for the Maxwell-Schrödinger-Poisson system: exploring the applicability of the concentration-compactness principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Óscar Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Numerical Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 30 (3-4), pp.233-249</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (10), pp.1915-1938</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695542v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of steady states for the Maxwell-Schrödinger-Poisson system: exploring the applicability of the concentration-compactness principle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A scenario for symmetry breaking in Caffarelli-Kohn-Nirenberg inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juan Soler</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (10), pp.1915-1938</w:t>
+              <w:t xml:space="preserve">Journal of Numerical Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (3-4), pp.233-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834551v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral properties of Schrödinger operators on compact manifolds: rigidity, flows, interpolation and spectral estimates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improved interpolation inequalities, relative entropy and fast diffusion equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Toscani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 351 (11-12), pp.437-440</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (5), pp.917-934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799252v2</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634852v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved interpolation inequalities, relative entropy and fast diffusion equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Exponential rate of convergence to equilibrium for a model describing fiber lay-down processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Toscani</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Klar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mouhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.165-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/amrx/abs015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634852v2</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential rate of convergence to equilibrium for a model describing fiber lay-down processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Qualitative properties and existence of sign changing solutions with compact support for an equation with a p-Laplace operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Schmeiser</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Garcia-Huidobro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Manásevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Avanced Nonlinear Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658343v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharp interpolation inequalities on the sphere : new methods and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Kowalczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (1), pp.99-112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11401-012-0756-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative properties and existence of sign changing solutions with compact support for an equation with a p-Laplace operator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Euclidean Onofri inequality in higher dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel del Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raul Manásevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avanced Nonlinear Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.3600-3611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727573v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Poincaré inequalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Extremal functions for Caffarelli-Kohn-Nirenberg and logarithmic Hardy inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Volzone</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 75 (16), pp.5985 - 6001</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 142A, pp.745-767</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638281v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496936v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional framework for the Keller-Segel system: logarithmic Hardy-Littlewood-Sobolev and related spectral gap inequalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">From Poincaré to logarithmic Sobolev inequalities: a gradient flow approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Campos Serrano</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Savaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 350 (21-22), pp.949-954</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (5), pp.3186-3216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706249v2</w:t>
+                <w:t xml:space="preserve">hal-00595042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Poincaré to logarithmic Sobolev inequalities: a gradient flow approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A functional framework for the Keller-Segel system: logarithmic Hardy-Littlewood-Sobolev and related spectral gap inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Savaré</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Campos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 44 (5), pp.3186-3216</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 350 (21-22), pp.949-954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00595042v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706249v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extremal functions for Caffarelli-Kohn-Nirenberg and logarithmic Hardy inequalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Symmetry of extremals of functional inequalities via spectral estimates for linear operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 142A, pp.745-767</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53(P), pp.095204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496936v2</w:t>
+                <w:t xml:space="preserve">hal-00626739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry of extremals of functional inequalities via spectral estimates for linear operators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improved Poincaré inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Volzone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53(P), pp.095204</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75 (16), pp.5985 - 6001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626739v2</w:t>
+                <w:t xml:space="preserve">hal-00638281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast diffusion equations: matching large time asymptotics by relative entropy methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sobolev and Hardy-Littlewood-Sobolev inequalities: duality and fast diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Toscani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 4 (3), pp.701-716</w:t>
+              <w:t xml:space="preserve">Math. Res. Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (6), pp.1037-1050</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482898v2</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial symmetry and symmetry breaking for some interpolation inequalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thermal effects in gravitational Hartree systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonca Aki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Achiles Tertikas</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Sparber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 42, pp.461-485</w:t>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.1055-1079</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516710v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large mass self-similar solutions of the parabolic-parabolic Keller--Segel model of chemotaxis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Radial symmetry and symmetry breaking for some interpolation inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Tarantello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achiles Tertikas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42, pp.461-485</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411913v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobolev and Hardy-Littlewood-Sobolev inequalities: duality and fast diffusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Large mass self-similar solutions of the parabolic-parabolic Keller--Segel model of chemotaxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Biler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Corrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Math. Res. Lett.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63, pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-010-0357-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573943v1</w:t>
+                <w:t xml:space="preserve">hal-00411913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal effects in gravitational Hartree systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fast diffusion equations: matching large time asymptotics by relative entropy methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christof Sparber</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Toscani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12, pp.1055-1079</w:t>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (3), pp.701-716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512641v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482898v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved intermediate asymptotics for the heat equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Escobedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (1), pp.76 - 81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aml.2010.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative equilibria in continuous stellar dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Campos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel del Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 300, pp.765-788. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-010-1128-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A logarithmic Hardy inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel del Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stathis Filippas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achiles Tertikas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 259 (8), pp.2045-2072. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2010.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharp rates of decay of solutions to the nonlinear fast diffusion equation via functional inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Bonforte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Grillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Luis Vázquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107 (38), pp.16459-16464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1003972107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The two-dimensional Keller-Segel model after blow-up</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stochastic Stokes' drift, homogenized functional inequalities, and large time behavior of Brownian ratchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Schmeiser</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Kowalczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25, pp.109-121</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41, pp.46-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158767v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-existence and uniqueness results for supercritical semilinear elliptic equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A new class of transport distances between measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Stanczy</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Savaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10 (7), pp.1311-1333</w:t>
+              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (2), pp.193-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349574v2</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotics of the fast diffusion equation via entropy estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Bonforte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Grillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Luis Vázquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 191, pp.347-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbitally stable states in generalized Hartree-Fock theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Felmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lewin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (3), pp.347-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00250383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplicity results for the assigned Gauss curvature problem in R2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Tarantello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 70 (8), pp.2870-2881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Stokes' drift, homogenized functional inequalities, and large time behavior of Brownian ratchets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Harnack inequalities and discrete - continuum error estimates for a chain of atoms with two - body interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Benguria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michal Kowalczyk</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Monneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 41, pp.46-76</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 134, pp.27-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00270521v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new class of transport distances between measures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the symmetry of extremals for the Caffarelli-Kohn-Nirenberg inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Savaré</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Tarantello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 34 (2), pp.193-231</w:t>
+              <w:t xml:space="preserve">Advanced Nonlinear Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.713-727</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00262455v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402961v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnack inequalities and discrete - continuum error estimates for a chain of atoms with two - body interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hypocoercivity for kinetic equations with linear relaxation terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Monneau</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mouhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 134, pp.27-51</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 347 (9-10), pp.511-516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00267954v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331947v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the symmetry of extremals for the Caffarelli-Kohn-Nirenberg inequalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Non-existence and uniqueness results for supercritical semilinear elliptic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Tarantello</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Stanczy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Nonlinear Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9, pp.713-727</w:t>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (7), pp.1311-1333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402961v2</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349574v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypocoercivity for kinetic equations with linear relaxation terms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The two-dimensional Keller-Segel model after blow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 347 (9-10), pp.511-516</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.109-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331947v2</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the critical magnetic field in the Dirac-Coulomb equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Estimates for the optimal constants in multipolar Hardy inequalities for Schrödinger and Dirac operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A General Physics (1968-1972)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 41, pp.185303</w:t>
+              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7, pp.533-562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00201095v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compactness properties for trace-class operators and applications to quantum mechanics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lieb-Thirring inequalities with improved constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juan Mayorga-Zambrano</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Laptev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 155 (1), pp.43-66</w:t>
+              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.1121-1126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088819v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Bakry-Emery criterion for linear diffusions and weighted porous media equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterization of the critical magnetic field in the Dirac-Coulomb equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Savaré</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 6, pp.477-494</w:t>
+              <w:t xml:space="preserve">Journal of Physics A General Physics (1968-1972)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41, pp.185303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196935v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00201095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieb-Thirring inequalities with improved constants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Compactness properties for trace-class operators and applications to quantum mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Loss</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Felmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Mayorga-Zambrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10, pp.1121-1126</w:t>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 155 (1), pp.43-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166707v2</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates for the optimal constants in multipolar Hardy inequalities for Schrödinger and Dirac operators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the Bakry-Emery criterion for linear diffusions and weighted porous media equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Savaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 7, pp.533-562</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.477-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00113158v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Onofri type inequalities in the symmetry properties of extremals for Caffarelli-Kohn-Nirenberg inequalities, in two space dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Tarantello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7, pp.313-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic behaviour for small mass in the two-dimensional parabolic-elliptic Keller-Segel model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 361 (2), pp.533-542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmaa.2009.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travelling fronts in stochastic Stokes' drifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Kowalczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 387 (23), pp.5741-5751. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2008.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lq-functional inequalities and weighted porous media equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Localized minimizers of flat rotating gravitational systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Feng-Yu Wang</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potential Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 28, pp.35-59</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25, pp.1043-1071</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00122415v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized minimizers of flat rotating gravitational systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lq-functional inequalities and weighted porous media equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Javier Fernández</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng-Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 25, pp.1043-1071</w:t>
+              <w:t xml:space="preserve">Potential Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28, pp.35-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112165v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation between logarithmic Sobolev and Poincaré inequalities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hardy-type estimates for Dirac operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Duoandikoetxea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 5 (4), pp.971-979</w:t>
+              <w:t xml:space="preserve">Annales Scientifiques de l'École Normale Supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (6), pp.885-900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005559v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative study of linear drift-diffusion equations with time-dependent or degenerate coefficients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hardy-Poincaré inequalities and applications to nonlinear diffusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bonforte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michal Kowalczyk</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Grillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Luis Vázquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17 (3), pp.327-362</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 344 (7), pp.431-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016363v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear diffusions as limit of kinetic equations with relaxation collision kernels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A qualitative study of linear drift-diffusion equations with time-dependent or degenerate coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Schmeiser</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Illner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Kowalczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 186 (1), pp.133-158</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (3), pp.327-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005892v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardy-type estimates for Dirac operators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nonlinear diffusions as limit of kinetic equations with relaxation collision kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria J. Esteban</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Markowich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Vega</w:t>
+                <w:t xml:space="preserve">Dietmar Oelz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Scientifiques de l'École Normale Supérieure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40 (6), pp.885-900</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 186 (1), pp.133-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112858v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardy-Poincaré inequalities and applications to nonlinear diffusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpolation between logarithmic Sobolev and Poincaré inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Blanchet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Jean-Philippe Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan-Luis Vázquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 344 (7), pp.431-436</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (4), pp.971-979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105661v1</w:t>
+                <w:t xml:space="preserve">hal-00005559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relativistic hydrogenic atoms in strong magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (4), pp.749-779</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the continuity of the time derivative of the solution to the parabolic obstacle problem with variable coefficients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convex Sobolev inequalities and spectral gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dolbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Blanchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis Monneau</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Bartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 85 (3), pp.371-414</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 342 (5), pp.307-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004421v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional Keller-Segel model: optimal critical mass and qualitative properties of the solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00113519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieb-Thirring type inequalities and Gagliardo-Nirenberg inequalities for systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Felmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Paturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 238 (1), pp.193-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General results on the eigenvalues of operators with gaps, arising from both ends of the gaps. Application to Dirac operators.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Séré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8 (2), pp.243-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy-Energy inequalities and improved convergence rates for nonlinear parabolic equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansgar Juengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (5), pp.1027-1050</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex Sobolev inequalities and spectral gap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stability for the gravitational Vlasov-Poisson system in dimension two</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Bartier</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Óscar Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 342 (5), pp.307-312</w:t>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31, pp.1425-1449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004418v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability for the gravitational Vlasov-Poisson system in dimension two</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional Keller-Segel model: Optimal critical mass and qualitative properties of the solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Óscar Sánchez</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 31, pp.1425-1449</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44, 32 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004799v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional Keller-Segel model: Optimal critical mass and qualitative properties of the solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">On the continuity of the time derivative of the solution to the parabolic obstacle problem with variable coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Perthame</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Monneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 44, 32 pp</w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 85 (3), pp.371-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021782v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillating minimizers of a fourth order problem invariant under scaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Benguria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Monneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 205 (1), pp.253-269. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2004.03.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational method for relativistic computations in atomic and molecular physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Séré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 93, pp.149-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimization methods for the one-particle Dirac equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to: “On the eigenvalues of operators with gaps. Application to Dirac operators” [j. funct. anal. 174 (1) (2000) 208–226]. Journal of Functional Analysis, 284(1):109651, jan 2023.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Séré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Vanbreugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 85 (19), pp.4020-4023. </w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 284 (1), pp.109651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.85.4020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2022.109651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657535v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to: “On the eigenvalues of operators with gaps. Application to Dirac operators” [j. funct. anal. 174 (1) (2000) 208–226]. Journal of Functional Analysis, 284(1):109651, jan 2023.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Minimization methods for the one-particle Dirac equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vanbreugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfa.2022.109651⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 85 (19), pp.4020-4023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.85.4020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659883v1</w:t>
+                <w:t xml:space="preserve">hal-00657535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry and symmetry breaking: rigidity and flows in elliptic PDEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Mathematicians</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMU, 2018, Rio de Janeiro, Brazil. pp.2279-2304, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789813272880_0138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About existence, symmetry and symmetry breaking for extremal functions of some interpolation functional inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Abel Symposium 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Norway. pp.117-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremal functions in some interpolation inequalities: Symmetry, symmetry breaking and estimates of the best constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QMath11 Conference Mathematical Results in Quantum Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Czech Republic. pp.178-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremal functions and symmetry breaking in Caffarelli-Kohn-Nirenberg inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimal Constants in the Theory of Sobolev Spaces and PDEs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Germany. pp.330-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00456919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the one-dimensional parabolic obstacle problem with variable coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Monneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elliptic and parabolic problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp.5-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12934,130 +12955,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability in Gagliardo-Nirenberg-Sobolev inequalities: flows, regularity and the entropy method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Bonforte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Simonov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In press, Memoirs of the American Mathematical Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887010v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13067,798 +13088,798 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability results for Sobolev, logarithmic Sobolev, and related inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Perspectives Ghent Analysis and PDE Center - Direct and Inverse Problems with Applications, and Related Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, Springer Nature Switzerland, pp.31-47, In press, Trends in Mathematics, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-98645-1_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793179v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L 2 Hypocoercivity methods for kinetic Fokker-Planck equations with factorised Gibbs states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Ziviani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Menozzi et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kolmogorov Operators and Their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, Springer Nature, pp.23-56, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-97-0225-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079910v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardy-Littlewood-Sobolev and related inequalities: stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Physics and Mathematics of Elliott Lieb. The 90th Anniversary Volume</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Press, pp.247-268, 2022, The Physics and Mathematics of Elliott Lieb. The 90th Anniversary Volume</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559431v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharpening of decay rates in Fourier based hypocoercivity methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Critical magnetic field for 2d magnetic Dirac-Coulomb operators and Hardy inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">F. Salvarani. </w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pavel Exner; Rupert L. Frank; Fritz Gesztesy; Helge Holden; Timo Weidl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Kinetic Equations and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 48, </w:t>
+              <w:t xml:space="preserve">Partial Differential Equations, Spectral Theory, and Mathematical Physics. The Ari Laptev Anniversary Volume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18 (1), EMS Press, pp.41-63, 2021, Partial Differential Equations, Spectral Theory, and Mathematical Physics. The Ari Laptev Anniversary Volume. EMS Series of Congress Reports, </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer INdAM Series</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-82946-9_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/ECR/18-1/4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078698v2</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical magnetic field for 2d magnetic Dirac-Coulomb operators and Hardy inequalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sharpening of decay rates in Fourier based hypocoercivity methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Pavel Exner; Rupert L. Frank; Fritz Gesztesy; Helge Holden; Timo Weidl. </w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schmeiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Wöhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Salvarani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Partial Differential Equations, Spectral Theory, and Mathematical Physics. The Ari Laptev Anniversary Volume</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 18 (1), EMS Press, pp.41-63, 2021, Partial Differential Equations, Spectral Theory, and Mathematical Physics. The Ari Laptev Anniversary Volume. EMS Series of Congress Reports, </w:t>
+              <w:t xml:space="preserve">Recent Advances in Kinetic Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48, </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/ECR/18-1/4⟩</w:t>
+                <w:t xml:space="preserve">Springer INdAM Series</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-82946-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984354v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078698v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropies and Equilibria of Many-Particle Systems: An Essay on Recent Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desvillettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansgar Jüngel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Differential Equation Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.35-43, 2004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-7091-0609-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational approaches of relativistic models in quantum chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Indelicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Séré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.G. Ciarlet (series editor), C. Le Bris (guest editor). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of numerical analysis, Vol. X. Special volume: computational chemistry.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, North-Holland, Amsterdam, pp.453-483, 2003, Handbook of numerical analysis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13868,558 +13889,558 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fundamental solution of a nonlinear kinetic Fokker-Planck equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Brigati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dolbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolation inequalities on the sphere and phase transition: rigidity, symmetry and symmetry breaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Bou Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dolbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834676v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry breaking and weighted Euclidean logarithmic Sobolev inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Zuniga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit constants in Harnack inequalities and regularity estimates, with an application to the fast diffusion equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Bonforte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Simonov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse Hardy-Littlewood-Sobolev inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert L Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupert L Frank</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franca Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry of optimizers of the Caffarelli-Kohn-Nirenberg inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId305"/>
+      <w:footerReference w:type="default" r:id="rId306"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14487,51 +14508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBCDDBC4"/>
+    <w:nsid w:val="F727881F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14718,51 +14739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dolbeaul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4234-2298" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120112507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dolbeault_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-2328-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceremade.dauphine.fr/~dolbeaul/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030941v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brigati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dolbeault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Simonov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44007-025-00180-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924391v5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garc&#237;a-Huidobro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Man&#225;sevich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780031v5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Esteban" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Figalli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert L. Frank" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Loss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CJM.250325022725" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978122v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.488" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868496v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/106" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222748v5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Carrapatoso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mischler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mouhot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1502" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803758v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gontier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pizzichillo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Van Den Bosch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/1443" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394787v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D&#225;vila" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel del Pino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Musso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncheng Wei" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-02006-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042046v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2024.110562" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702964v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Esteban" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/461" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2022080" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581542v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bonforte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazaret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2022093" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377205v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bouin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lafleche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-04296-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276199v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeanjean" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.272" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059166v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-021-01741-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289546v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00032-021-00341-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377195v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmeiser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-020-01483-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Turinici" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmb-2020-0115" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299535v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanoir Addala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lazhar Tayeb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02784-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021174v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bonheure" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Esteban" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Laptev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X21500069" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003141v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia-Huidobro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Man&#225;sevich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2020014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559938v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2020025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RLM/886" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991665v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2020012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003872v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-019-03560-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266625v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ans-2020-2080" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575501v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2020.2.203" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281279v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnz324" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837888v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Carrillo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as G Delgadino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert L Frank" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Hoffmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2019.09.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680917v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022121" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672455v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202518500574" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534961v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0663-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705526v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chupin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lewin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207009v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Muratori" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-016-1480-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092572v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kowalczyk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1557" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279327v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206975v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279326v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985211v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Jankowiak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358059v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Toscani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162902v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482286v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2015-06012-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089318v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Filippas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achiles Tertikas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821206v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Markowich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081098v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961363v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058838v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137403v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859375v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stanczy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784887v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706194v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Campos Serrano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857955v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867909v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985507v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cort&#225;zar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812996v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915998v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770755v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658665v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695542v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834551v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar S&#225;nchez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799252v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634852v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658343v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Klar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abs015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739140v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-012-0756-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727573v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638281v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Volzone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706249v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595042v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Savar&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496936v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626739v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482898v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516710v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Tarantello" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411913v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Biler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Corrias" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-010-0357-5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573943v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512641v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonca Aki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Sparber" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409935v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bartier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Escobedo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2010.08.020" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450754v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-010-1128-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438199v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2010.06.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404718v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Grillo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Luis V&#225;zquez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1003972107" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158767v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349574v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142404v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250383v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Felmer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323700v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270521v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262455v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267954v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Benguria" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402961v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331947v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201095v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088819v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mayorga-Zambrano" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196935v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166707v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113158v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bosi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139062v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349216v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2009.07.034" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277279v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.06.011" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122415v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gentil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Yu Wang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112165v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005559v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Arnold" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016363v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Illner" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005892v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Oelz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112858v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Duoandikoetxea" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vega" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105661v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083501v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004421v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113519v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005487v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paturel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012837v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008520v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Juengel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004418v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004799v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021782v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157514v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2004.03.024" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453382v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657535v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vanbreugel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.85.4020" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659883v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2022.109651" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651793v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813272880_0138" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539019v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521677v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456919v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003074v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887010v4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793179v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98645-1_4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079910v3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ziviani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0225-1_2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559431v3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078698v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias W&#246;hrer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-82946-9_1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82946-9_1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984354v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ECR/18-1/4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583063v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desvillettes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar J&#252;ngel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-0609-9_5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573854v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Desclaux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Indelicato" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570659v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834676v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bou Dagher" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825574v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Zuniga" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887013v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735446v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286546v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dolbeaul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4234-2298" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120112507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dolbeault_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ky2LFVsAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-2328-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceremade.dauphine.fr/~dolbeaul/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030941v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brigati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dolbeault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Simonov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44007-025-00180-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924391v5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garc&#237;a-Huidobro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Man&#225;sevich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780031v5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Esteban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Figalli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert L. Frank" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Loss" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CJM.250325022725" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868496v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/106" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222748v5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Carrapatoso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mischler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mouhot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1502" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803758v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gontier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pizzichillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Van Den Bosch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/1443" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394787v4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D&#225;vila" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel del Pino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Musso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncheng Wei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-02006-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978122v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.488" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042046v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2024.110562" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702964v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Esteban" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/461" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573888v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2022080" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581542v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bonforte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazaret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2022093" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059166v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-021-01741-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276199v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeanjean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.272" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377205v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lafleche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-04296-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021174v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bonheure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Esteban" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Laptev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X21500069" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299535v4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanoir Addala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lazhar Tayeb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02784-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377195v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmeiser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-020-01483-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289546v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00032-021-00341-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614585v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Turinici" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmb-2020-0115" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559938v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2020025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940110v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RLM/886" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2020012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003872v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-019-03560-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266625v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ans-2020-2080" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575501v4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2020.2.203" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003141v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia-Huidobro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Man&#225;sevich" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2020014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837888v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Carrillo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as G Delgadino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert L Frank" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Hoffmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2019.09.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281279v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnz324" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680917v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022121" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672455v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202518500574" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534961v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0663-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chupin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lewin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279327v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Muratori" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092572v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kowalczyk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1557" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206975v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279326v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404580v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318727v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985211v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Jankowiak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207009v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-016-1480-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395771v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358059v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103574v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Toscani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162902v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821206v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Markowich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081098v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482286v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2015-06012-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089318v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Filippas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achiles Tertikas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961363v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058838v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137403v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859375v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stanczy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985507v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cort&#225;zar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812996v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915998v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706194v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Campos Serrano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857955v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867909v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770755v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784887v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799252v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834551v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar S&#225;nchez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695542v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634852v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658343v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Klar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abs015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739140v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-012-0756-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658665v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496936v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Savar&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706249v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626739v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638281v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Volzone" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573943v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512641v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonca Aki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Sparber" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516710v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Tarantello" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411913v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Biler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Corrias" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-010-0357-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482898v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409935v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bartier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Escobedo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2010.08.020" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450754v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-010-1128-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438199v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2010.06.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404718v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Grillo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Luis V&#225;zquez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1003972107" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270521v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262455v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142404v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250383v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Felmer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323700v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267954v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Benguria" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402961v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331947v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349574v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158767v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113158v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bosi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166707v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201095v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088819v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mayorga-Zambrano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196935v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139062v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349216v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2009.07.034" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277279v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.06.011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112165v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122415v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gentil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Yu Wang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112858v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Duoandikoetxea" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vega" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105661v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016363v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Illner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005892v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Oelz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005559v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Arnold" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083501v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004418v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113519v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005487v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paturel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012837v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008520v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Juengel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004799v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021782v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004421v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157514v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2004.03.024" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453382v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659883v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2022.109651" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657535v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vanbreugel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.85.4020" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651793v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813272880_0138" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539019v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521677v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456919v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003074v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887010v4" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793179v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98645-1_4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079910v3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ziviani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0225-1_2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559431v3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984354v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ECR/18-1/4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078698v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias W&#246;hrer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-82946-9_1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82946-9_1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583063v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desvillettes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar J&#252;ngel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-0609-9_5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573854v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Desclaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Indelicato" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570659v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834676v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bou Dagher" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825574v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Zuniga" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887013v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735446v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286546v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>