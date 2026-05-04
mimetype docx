--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -2181,165 +2181,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Return on a classic and filmic sociological research. Industrialisation of North Lorraine Region (France)</w:t>
+                <w:t xml:space="preserve">Le pouvoir de la création artistique comme point de rencontre entre espace institutionnel et marginaux : l'exemple de l'exposition Wagenburg Leben in Berlin dans un musée berlinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Sociological Association - 13th Conference - (Un)Making Europe: Capitalism, Solidarities, Subjectivities'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Sociological Association, Aug 2017, Athens, Greece</w:t>
+              <w:t xml:space="preserve">7e Congrès de l'AFS : sociologie des pouvoirs, pouvoirs de la sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173522v1</w:t>
+                <w:t xml:space="preserve">hal-03173528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pouvoir de la création artistique comme point de rencontre entre espace institutionnel et marginaux : l'exemple de l'exposition Wagenburg Leben in Berlin dans un musée berlinois</w:t>
+                <w:t xml:space="preserve">Return on a classic and filmic sociological research. Industrialisation of North Lorraine Region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès de l'AFS : sociologie des pouvoirs, pouvoirs de la sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">European Sociological Association - 13th Conference - (Un)Making Europe: Capitalism, Solidarities, Subjectivities'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Sociological Association, Aug 2017, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173528v1</w:t>
+                <w:t xml:space="preserve">hal-03173522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole incarnée (en sociologie filmique) dans une recherche pluridisciplinaire écrite</w:t>
               </w:r>
@@ -2710,51 +2710,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2801,137 +2801,199 @@
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude comparative des versions française et américaine du film de Bertrand Tavernier Dans la brume électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comportement des conducteurs seuls au volant en dehors de la conduite - Rapport d'étude vidéo-ethnographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Epigone consultants. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2941,105 +3003,326 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une sociologie filmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université d'Evry Val d'Essonne, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03585105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vidéo (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam and the City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Arlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rénovation des camions pakistanais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Arlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3107,51 +3390,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D7A209F"/>
+    <w:nsid w:val="960C6C06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3255,51 +3538,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="617BD108"/>
+    <w:nsid w:val="321CB59E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3489,51 +3772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dole-louveau-de-la-guigneraye-christine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1870-4896" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066899702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/12484071" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000000289183X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/S-7084-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03585109v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Louveau de La Guigneraye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Sebag" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Queirolo Palmas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stagi Luisa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487275v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487283v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Duteil-Ogata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Louveau de la Guigneraye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15owx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527566v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14026" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422690v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Conord" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dole-Louveau de La Guigneraye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34640/universidademadeira2016conordguigneraye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173541v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.5203" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arlaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.071.0101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426779v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-71832001000200009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dibie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Eduardo Robinson Achutti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-71832000000100012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03585102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03585103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173528v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431516v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carpentier Caroline" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/owq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173766v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono Gauthier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Remillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03596506v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mercier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03585117v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/tel-03585105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dole-louveau-de-la-guigneraye-christine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1870-4896" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066899702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/12484071" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000000289183X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/S-7084-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03585109v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Louveau de La Guigneraye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Sebag" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Queirolo Palmas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stagi Luisa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487275v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487283v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Duteil-Ogata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Louveau de la Guigneraye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15owx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527566v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14026" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422690v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Conord" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dole-Louveau de La Guigneraye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34640/universidademadeira2016conordguigneraye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173541v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.5203" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arlaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.071.0101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426779v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-71832001000200009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dibie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Eduardo Robinson Achutti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-71832000000100012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03585102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03585103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173528v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173522v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431516v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carpentier Caroline" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/owq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173766v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono Gauthier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Remillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03596506v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mercier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03585117v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/tel-03585105v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561924v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laffon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carpentier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561931v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>