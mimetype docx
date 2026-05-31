--- v1 (2026-05-04)
+++ v2 (2026-05-31)
@@ -140,74 +140,95 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12484071</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://scholar.google.com/citations?user=yj9ckpsNFMoC</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">000000000289183X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">S-7084-2016</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -412,143 +433,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie visuelle et filmique. Le point de vue dans la vie quotidienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Queirolo Palmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stagi Luisa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, 978-88-97752-97-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -558,232 +579,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sociologie visuelle et filmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joyce Sebag</w:t>
+                <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Queirolo Palmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture visuelle dans la vie quotidienne. Effets théoriques et méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stagi Luisa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie visuelle et filmique. Le point de vue dans la vie quotidienne.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-88-97752-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -793,743 +814,743 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fabiani, Clint Eastwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches méthodologiques croisées : hexis et élicitation-interview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Duteil-Ogata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de la Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, HS2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15owx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cardi, Photographie et sciences sociales. Essai de sociologie visuelle,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 22, pp.207-294. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.14026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la photographie au film. Pour une anthropologie par l’image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Conord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dole-Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinema e Territorio - Revista Internacional de Arte e Antropologia das Imagens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (1), pp.25-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34640/universidademadeira2016conordguigneraye⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en ligne un contenu numérique en anthropologie visuelle. Problématiques et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Duteil-Ogata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 130-131, pp.331-356. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jda.5203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la photo au film : écritures numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Arlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37 (1), pp.101-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ethn.071.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisiana Story, entre nature et cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizontes Antropológicos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Horizontes Antropologicos, 7 (16), pp.157-172. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S0104-71832001000200009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversation sur les préoccupations scientifiques et les perspectives de recherche au sein du Laboratoire d'Anthropologie Visuelle et Sonore du Monde Contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Arlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dibie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Eduardo Robinson Achutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizontes Antropológicos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Horizontes Antropologicos, 6 (13), pp.251-269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/S0104-71832000000100012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1539,1194 +1560,1194 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Carnet Hypothèse du RT47 comme journal de bord et archive de sociologie filmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">logo 11e congrès de l'AFS - RT 47 : Questions environnementales et inégalités sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de sociologie, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après un film sociologique ? Apports à la recherche, valorisation, devenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intersections Circulations - Congrès de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2023, Lyon ( en ligne ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémentarité de différentes narrations sur un terrain : l'exemple du DVD vidéo Touchez pas au Malang de Jean Arlaud et Annie Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intercongrès AFS 2023 - Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Grenoble ; CIREC ; AFS, Jan 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don’t mess with the Malang - Ethnographic video DVD online conversion challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IVSA annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Visual Sociology Association (IVSA), Sep 2022, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social change, films, and field archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Visual Sociology Association meeting, Visualizing Social Changes: Seen and Unseen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Visual Sociology Association, Jul 2021, En ligne, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint Gens, patron des fiévreux et fidèle intercesseur de la pluie et du beau temps (Jean Arlaud, 1971) - Valorisation d'une recherche filmique sur un saint populaire provençal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e congrès de l'Association Française de Sociologie - RT47 (sociologie visulle et filmique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hexis et élicitation interview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Duteil-Ogata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’image à la parole, de la parole à l’image! « Elicitation interview » et autoconfrontation en sciences sociales : outils, films, témoins !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Pierre Naville - Université d'Evry - Paris-Saclay, Dec 2021, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie filmique, classes sociales, marqueurs sociaux et prénotions des spectateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e congrès de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language and Research Issues in Filmic Sociology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 International Visual Sociology Association Annual Conference - Visual Imperatives, Visual Uncertainties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Visual Sociology Association Annual Conference, Jun 2019, Saratoga Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir de la création artistique comme point de rencontre entre espace institutionnel et marginaux : l'exemple de l'exposition Wagenburg Leben in Berlin dans un musée berlinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Congrès de l'AFS : sociologie des pouvoirs, pouvoirs de la sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Return on a classic and filmic sociological research. Industrialisation of North Lorraine Region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Sociological Association - 13th Conference - (Un)Making Europe: Capitalism, Solidarities, Subjectivities'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Sociological Association, Aug 2017, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole incarnée (en sociologie filmique) dans une recherche pluridisciplinaire écrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dole-Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Points de vue sur la vie quotidienne"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Evry Val d'Essonne; RT47 (sociologie visuelle et filmique) de l'Association Française de Sociologie; Centre Pierre Naville, Sep 2016, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'association de long et courts-métrages dans le film de sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dole-Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFS 2015 - La sociologie, une science contre-nature ? (GT47)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jun 2015, Saint-Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux scientifiques de la réalisation d'une visite virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dole-Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carpentier Caroline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs, politiques et pratiques de l’exécution des peines en France au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/owq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La domination de la construction écrite de la pensée sur sa construction orale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dole-Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve Congrès de l'AFS : les dominations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific digital writing of online social sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Wanono Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Remillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUAES 2013: Evolving Humanity, Emerging Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Anthropological and Ethnological Sciences, Aug 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2736,166 +2757,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact du téléphone portable dans un contexte d'immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative des versions française et américaine du film de Bertrand Tavernier Dans la brume électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2905,95 +2926,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comportement des conducteurs seuls au volant en dehors de la conduite - Rapport d'étude vidéo-ethnographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Epigone consultants. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3003,91 +3024,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une sociologie filmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université d'Evry Val d'Essonne, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03585105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3097,232 +3118,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam and the City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Arlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rénovation des camions pakistanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Arlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3390,51 +3411,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="960C6C06"/>
+    <w:nsid w:val="8C3F816B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3538,51 +3559,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="321CB59E"/>
+    <w:nsid w:val="AC0E02AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3772,51 +3793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dole-louveau-de-la-guigneraye-christine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1870-4896" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066899702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/12484071" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000000289183X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/S-7084-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03585109v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Louveau de La Guigneraye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Sebag" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Queirolo Palmas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stagi Luisa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487275v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487283v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Duteil-Ogata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Louveau de la Guigneraye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15owx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527566v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14026" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422690v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Conord" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dole-Louveau de La Guigneraye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34640/universidademadeira2016conordguigneraye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173541v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.5203" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arlaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.071.0101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426779v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-71832001000200009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dibie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Eduardo Robinson Achutti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-71832000000100012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03585102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03585103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173528v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173522v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431516v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carpentier Caroline" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/owq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173766v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono Gauthier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Remillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03596506v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mercier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03585117v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/tel-03585105v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561924v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laffon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carpentier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561931v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dole-louveau-de-la-guigneraye-christine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1870-4896" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066899702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/12484071" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=http://scholar.google.com/citations?user=yj9ckpsNFMoC" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000000289183X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/S-7084-2016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03585109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Louveau de La Guigneraye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Sebag" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Queirolo Palmas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stagi Luisa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487275v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173508v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487283v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487258v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Duteil-Ogata" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Louveau de la Guigneraye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15owx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422690v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Conord" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dole-Louveau de La Guigneraye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34640/universidademadeira2016conordguigneraye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173541v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.5203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173549v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arlaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.071.0101" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426779v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-71832001000200009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426777v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dibie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Eduardo Robinson Achutti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-71832000000100012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097064v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03585102v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03585103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173311v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173488v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173528v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430797v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430822v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carpentier Caroline" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/owq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173766v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono Gauthier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Remillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03596506v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561903v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03585117v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/tel-03585105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561924v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laffon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carpentier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mercier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>