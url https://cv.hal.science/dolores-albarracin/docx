--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -711,261 +711,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail de l’interprète en consultation d’annonce : une étude de cas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’adolescent et sa famille aux prises avec le cancer : quelle atteinte des liens dans le groupe familial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voskan Kirakosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kirakosyan</w:t>
+                <w:t xml:space="preserve">Danièle Klein Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ducousso-Lacaze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+                <w:t xml:space="preserve">Isabelle Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (3), pp.99-104. </w:t>
+              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 77 (2), pp.49-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/pson-2021-0159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rppg.077.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820239v1</w:t>
+                <w:t xml:space="preserve">hal-03663580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adolescent et sa famille aux prises avec le cancer : quelle atteinte des liens dans le groupe familial ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+                <w:t xml:space="preserve">Le travail de l’interprète en consultation d’annonce : une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kirakosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Albarracin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n° 77 (2), pp.49-60. </w:t>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), pp.99-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rppg.077.0049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/pson-2021-0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663580v1</w:t>
+                <w:t xml:space="preserve">hal-03820239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fantasmes et réalités de la pratique médicale</w:t>
               </w:r>
@@ -1023,407 +1023,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haematologists and palliative care: a multicentric qualitative study</w:t>
+                <w:t xml:space="preserve">Alexithymie et subjectivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colombe Tricou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Phan-Hoang</w:t>
+                <w:t xml:space="preserve">T. Perpete Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Albarracin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ducousso-Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Palliative and supportive care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjspcare-2018-001714⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (2), pp.109-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2017.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663547v1</w:t>
+                <w:t xml:space="preserve">hal-03663576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalizing Patients' Advance Directives Decreases the Willingness of Intensive Care Unit Residents to Stop Treatment: A Randomized Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jouffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Ghazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jouffre</w:t>
+                <w:t xml:space="preserve">René Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolores Albarracín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (8), pp.1157-1160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/jpm.2017.0502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexithymie et subjectivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Haematologists and palliative care: a multicentric qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colombe Tricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Perpete Berger</w:t>
+                <w:t xml:space="preserve">Nicolas Phan-Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Albarracin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Perceau-Chambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2017.09.003⟩</w:t>
+              <w:t xml:space="preserve">BMJ Palliative and supportive care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, bmjspcare-2018-001714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjspcare-2018-001714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03663576v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Tinnitus-Induced Disablement by Persistent Frustration in Aging Individuals: A Grounded Theory Study</w:t>
               </w:r>
@@ -2219,165 +2219,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00634821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enfant en fin de vie : enjeux de l'intersubjectivité</w:t>
+                <w:t xml:space="preserve">De l'écriture comme combat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolores Albarracín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 3 (4), pp.232-240</w:t>
+              <w:t xml:space="preserve">Le Coq-Héron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 197, pp.120-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00634820v1</w:t>
+                <w:t xml:space="preserve">halshs-00634877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'écriture comme combat</w:t>
+                <w:t xml:space="preserve">L'enfant en fin de vie : enjeux de l'intersubjectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolores Albarracín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Coq-Héron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 197, pp.120-127</w:t>
+              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (4), pp.232-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00634877v1</w:t>
+                <w:t xml:space="preserve">halshs-00634820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enfant en fin de vie : enjeux de l’intersubjectivité</w:t>
               </w:r>
@@ -2583,180 +2583,626 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ psychosomatique : médecine, psychanalyse, anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, www.corps.com, 2006/3 (43), pp.57-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard : drôle d'endroit pour une rencontre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études "Corps, Médecine, subjectivité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RRpsy, Oct 2025, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour notre santé mentale, réparons le lien social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaines d’Information sur la Santé Mentale 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Hospitalier Camille Claudel, Angoulême, Oct 2025, Angoulême, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’annonce de mauvaises nouvelles en médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux psychiques des pratiques de soin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Communauté des communes La Vallée du Clain, Nov 2024, La Villedieu-du-Clain, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux psychiques de l’adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation des bénévoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S.O.S. Amitié, Jun 2024, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adolescence aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation des bénévoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S.O.S. Amitié, Jun 2023, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La psychanalyse en Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Albarracín</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire, Ecole Psychanalytique du Centre Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00635517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets psychiques des demandes d’euthanasie chez les soignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Albarracin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Dauneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de La Plateforme nationale pour la recherche sur la fin de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescents et jeunes adultes – AJA – atteints de cancer : représentations et quête de sens chez le patient et ses parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voskan Kirakosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2802,503 +3248,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ligue Nationale contre le cancer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes &amp; Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France. Ligue Nationale contre le cancer, p.22, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388413v1</w:t>
-              </w:r>
-[...444 lines deleted...]
-                <w:t xml:space="preserve">halshs-00635517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3556,51 +3556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voskan Kirakosyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Bacqu&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gargiulo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Albarracin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2026.02.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940318v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.893.0723" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Quintin-Val" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Serra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.111.0243" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576275.2024.2386573" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.283.0121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.05.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kirakosyan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0159" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klein Laharie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lombard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.077.0049" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.100.0215" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663547v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Tricou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Munier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Phan-Hoang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Perceau-Chambard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjspcare-2018-001714" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouffre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Ghazal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2017.0502" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perpete Berger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2017.09.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN9RX8Q2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soly Erlandsson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dauman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2017.00272" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Albarracin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Jamet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dufour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Cabasson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0114-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663562v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/prev.2015.102.4.483" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663559v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Henri Keller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/1559-4343.17.3.149" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097694v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouffre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-014-0481-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-012-0381-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-27FC7N60-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663566v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-8315.2011.00549.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWTZXGZ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634821v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634820v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663607v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-009-0154-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-77WJ34W9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663609v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-008-0089-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GKXTJFW1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694898v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529117v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dauneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388413v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529111v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529113v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529120v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529122v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529126v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635517v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5265/cliniques-du-corporel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voskan Kirakosyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Bacqu&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gargiulo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Albarracin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2026.02.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940318v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.893.0723" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Quintin-Val" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Serra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.111.0243" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576275.2024.2386573" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.283.0121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.05.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klein Laharie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lombard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.077.0049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820239v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kirakosyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0159" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.100.0215" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perpete Berger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2017.09.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN9RX8Q2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouffre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Ghazal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Robert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2017.0502" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Tricou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Munier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Phan-Hoang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Perceau-Chambard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjspcare-2018-001714" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soly Erlandsson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dauman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2017.00272" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Albarracin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Jamet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dufour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Cabasson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0114-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663562v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/prev.2015.102.4.483" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663559v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Henri Keller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/1559-4343.17.3.149" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097694v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouffre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-014-0481-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-012-0381-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-27FC7N60-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663566v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-8315.2011.00549.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWTZXGZ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634821v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634877v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634820v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663607v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-009-0154-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-77WJ34W9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663609v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-008-0089-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GKXTJFW1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694898v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529111v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529113v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529120v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529126v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635517v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529117v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dauneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5265/cliniques-du-corporel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>