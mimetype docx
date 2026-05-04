--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -503,1812 +503,1847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lutte contre le tabagisme : fondements historiques et efficacité des mesures de prévention à la lumière de la clinique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Serra</w:t>
+                <w:t xml:space="preserve">Les répercussions psychiques du cancer chez l’adolescent et le jeune adulte – AJA – et la famille : revue de la littérature narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voskan Kirakosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Albarracin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotropes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Addictions et psychotraumas, 28 (3), pp.121-144. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180 (8), pp.773-779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psyt.283.0121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940350v1</w:t>
+                <w:t xml:space="preserve">hal-05583205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les répercussions psychiques du cancer chez l’adolescent et le jeune adulte – AJA – et la famille : revue de la littérature narrative</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+                <w:t xml:space="preserve">La lutte contre le tabagisme : fondements historiques et efficacité des mesures de prévention à la lumière de la clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Quintin-Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Albarracin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Psychotropes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Addictions et psychotraumas, 28 (3), pp.121-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/psyt.283.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373452v1</w:t>
+                <w:t xml:space="preserve">hal-04940350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adolescent et sa famille aux prises avec le cancer : quelle atteinte des liens dans le groupe familial ?</w:t>
+                <w:t xml:space="preserve">Les répercussions psychiques du cancer chez l’adolescent et le jeune adulte – AJA – et la famille : revue de la littérature narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voskan Kirakosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Albarracin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rppg.077.0049⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663580v1</w:t>
+                <w:t xml:space="preserve">hal-03373452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de l’interprète en consultation d’annonce : une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kirakosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Albarracin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-Oncologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (3), pp.99-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/pson-2021-0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fantasmes et réalités de la pratique médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dolores Albarracín</w:t>
+                <w:t xml:space="preserve">L’adolescent et sa famille aux prises avec le cancer : quelle atteinte des liens dans le groupe familial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voskan Kirakosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Klein Laharie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cm.100.0215⟩</w:t>
+              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 77 (2), pp.49-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rppg.077.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691026v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexithymie et subjectivation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Ducousso-Lacaze</w:t>
+                <w:t xml:space="preserve">Fantasmes et réalités de la pratique médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Albarracín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2017.09.003⟩</w:t>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (100), pp.215-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cm.100.0215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03663576v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalizing Patients' Advance Directives Decreases the Willingness of Intensive Care Unit Residents to Stop Treatment: A Randomized Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Haematologists and palliative care: a multicentric qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colombe Tricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Phan-Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jouffre</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Élise Perceau-Chambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/jpm.2017.0502⟩</w:t>
+              <w:t xml:space="preserve">BMJ Palliative and supportive care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, bmjspcare-2018-001714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjspcare-2018-001714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146682v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haematologists and palliative care: a multicentric qualitative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personalizing Patients' Advance Directives Decreases the Willingness of Intensive Care Unit Residents to Stop Treatment: A Randomized Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jouffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Ghazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colombe Tricou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Albarracín</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Palliative and supportive care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjspcare-2018-001714⟩</w:t>
+              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (8), pp.1157-1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/jpm.2017.0502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663547v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Tinnitus-Induced Disablement by Persistent Frustration in Aging Individuals: A Grounded Theory Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soly Erlandsson</w:t>
+                <w:t xml:space="preserve">Alexithymie et subjectivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Perpete Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Albarracin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Dauman</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2017.00272⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (2), pp.109-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2017.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663554v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced directives in an old patient with suicide attempt: analysis of ICU physicians perception</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring Tinnitus-Induced Disablement by Persistent Frustration in Aging Individuals: A Grounded Theory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soly Erlandsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-016-0114-z⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2017.00272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368288v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narcissism and Object Relations in Hypochondria</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advanced directives in an old patient with suicide attempt: analysis of ICU physicians perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Albarracin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoanalytic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1521/prev.2015.102.4.483⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (S1), pp.160 (P245). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-016-0114-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663562v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There Is No Cure for Existence: On the Medicalization of Psychological Distress</w:t>
+                <w:t xml:space="preserve">Narcissism and Object Relations in Hypochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Albarracin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethical Human Psychology and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1891/1559-4343.17.3.149⟩</w:t>
+              <w:t xml:space="preserve">Psychoanalytic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102 (4), pp.483-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1521/prev.2015.102.4.483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663559v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’annonce de mauvaises nouvelles : émotions et feed-back dans la formation des médecins</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">There Is No Cure for Existence: On the Medicalization of Psychological Distress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Henri Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11839-014-0481-3⟩</w:t>
+              <w:t xml:space="preserve">Ethical Human Psychology and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (3), pp.149-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1891/1559-4343.17.3.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097694v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adolescent et son désir, en fin de vie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+                <w:t xml:space="preserve">L’annonce de mauvaises nouvelles : émotions et feed-back dans la formation des médecins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Albarracín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jouffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11839-012-0381-3⟩</w:t>
+              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (3), pp.177-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11839-014-0481-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03663585v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An event in medical life, or the advent of a belief?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’adolescent et son désir, en fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Albarracin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Psycho-Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1745-8315.2011.00549.x⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (3), pp.176-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11839-012-0381-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663566v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indifférence, narcissisme et Idéal du Moi : un cas de résistance au transfert</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dolores Albarracín</w:t>
+                <w:t xml:space="preserve">An event in medical life, or the advent of a belief?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Henri Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Psychoanalysis = Revue canadienne de psychanalyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Journal of Psycho-Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (2), pp.341-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-8315.2011.00549.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00634821v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'écriture comme combat</w:t>
+                <w:t xml:space="preserve">Indifférence, narcissisme et Idéal du Moi : un cas de résistance au transfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolores Albarracín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Coq-Héron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 197, pp.120-127</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Psychoanalysis = Revue canadienne de psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (18), pp.3-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00634877v1</w:t>
+                <w:t xml:space="preserve">halshs-00634821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enfant en fin de vie : enjeux de l'intersubjectivité</w:t>
               </w:r>
@@ -2357,1059 +2392,1128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00634820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enfant en fin de vie : enjeux de l’intersubjectivité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+                <w:t xml:space="preserve">De l'écriture comme combat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Albarracín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Coq-Héron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 197, pp.120-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663607v1</w:t>
+                <w:t xml:space="preserve">halshs-00634877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorsque l’enfant refuse le don de moelle osseuse</w:t>
+                <w:t xml:space="preserve">L’enfant en fin de vie : enjeux de l’intersubjectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Albarracin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-Oncologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 2 (3), pp.179-184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11839-008-0089-6⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 3, pp.232-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11839-009-0154-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663609v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque l’enfant refuse le don de moelle osseuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (3), pp.179-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11839-008-0089-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'addiction virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Albarracin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ psychosomatique : médecine, psychanalyse, anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, www.corps.com, 2006/3 (43), pp.57-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets psychiques des demandes d’euthanasie chez les soignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées scientifiques de La Plateforme nationale pour la recherche sur la fin de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolescents et jeunes adultes – AJA – atteints de cancer : représentations et quête de sens chez le patient et ses parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voskan Kirakosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ligue Nationale contre le cancer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunes &amp; Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France. Ligue Nationale contre le cancer, p.22, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard : drôle d'endroit pour une rencontre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Albarracin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études "Corps, Médecine, subjectivité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RRpsy, Oct 2025, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour notre santé mentale, réparons le lien social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Albarracin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaines d’Information sur la Santé Mentale 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Hospitalier Camille Claudel, Angoulême, Oct 2025, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’annonce de mauvaises nouvelles en médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Albarracin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux psychiques des pratiques de soin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Communauté des communes La Vallée du Clain, Nov 2024, La Villedieu-du-Clain, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux psychiques de l’adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Albarracin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation des bénévoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S.O.S. Amitié, Jun 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adolescence aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Albarracin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation des bénévoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S.O.S. Amitié, Jun 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La psychanalyse en Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolores Albarracín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire, Ecole Psychanalytique du Centre Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635517v1</w:t>
-              </w:r>
-[...224 lines deleted...]
-                <w:t xml:space="preserve">hal-03388413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cliniques du corporel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Albarracin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 166 p., 2019, Clinique psychanalytique et psychopathologie, 978-2-7535-7634-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3556,51 +3660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voskan Kirakosyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Bacqu&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gargiulo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Albarracin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2026.02.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940318v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.893.0723" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Quintin-Val" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Serra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.111.0243" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576275.2024.2386573" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.283.0121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.05.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klein Laharie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lombard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.077.0049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820239v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kirakosyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0159" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.100.0215" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perpete Berger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2017.09.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN9RX8Q2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouffre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Ghazal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Robert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2017.0502" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Tricou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Munier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Phan-Hoang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Perceau-Chambard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjspcare-2018-001714" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soly Erlandsson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dauman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2017.00272" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Albarracin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Jamet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dufour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Cabasson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0114-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663562v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/prev.2015.102.4.483" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663559v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Henri Keller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/1559-4343.17.3.149" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097694v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouffre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-014-0481-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-012-0381-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-27FC7N60-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663566v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-8315.2011.00549.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWTZXGZ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634821v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634877v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634820v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663607v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-009-0154-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-77WJ34W9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663609v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-008-0089-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GKXTJFW1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694898v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529111v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529113v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529120v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529126v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635517v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529117v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dauneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5265/cliniques-du-corporel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voskan Kirakosyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Bacqu&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gargiulo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Albarracin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2026.02.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940318v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.893.0723" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Quintin-Val" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Serra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.111.0243" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576275.2024.2386573" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583205v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.05.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940350v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.283.0121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373452v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820239v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kirakosyan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0159" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klein Laharie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lombard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.077.0049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.100.0215" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663547v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Tricou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Munier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Phan-Hoang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Perceau-Chambard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjspcare-2018-001714" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146682v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouffre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Ghazal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2017.0502" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perpete Berger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2017.09.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN9RX8Q2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soly Erlandsson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dauman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2017.00272" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368288v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Albarracin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Jamet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dufour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Cabasson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0114-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663562v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/prev.2015.102.4.483" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663559v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Henri Keller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/1559-4343.17.3.149" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouffre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-014-0481-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663585v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-012-0381-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-27FC7N60-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663566v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-8315.2011.00549.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWTZXGZ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634820v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634877v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663607v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-009-0154-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-77WJ34W9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663609v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-008-0089-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GKXTJFW1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694898v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529117v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dauneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388413v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529113v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529120v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529122v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529126v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635517v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5265/cliniques-du-corporel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>