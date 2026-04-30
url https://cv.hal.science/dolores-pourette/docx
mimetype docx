--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -153,8981 +153,8981 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences envers les femmes migrantes, santé et sexualité : trajectoires de femmes d'Afrique subsaharienne vivant avec le VIH/sida en France</w:t>
+                <w:t xml:space="preserve">L’accueil de nouveau-nés évacués de Mayotte : tensions et redéfinition des pratiques et identités professionnelles en néonatologie à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gabarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Tibi-Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violences envers les femmes en Europe : genre, ethnicité et racisme</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Varia, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/158ni⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226506v1</w:t>
+                <w:t xml:space="preserve">hal-05393393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 et prise en charge des personnes vivant avec le VIH à Antananarivo : se mobiliser pour le maintien du traitement antirétroviral en contexte de pandémie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La prise en charge des mineurs comoriens « évasanés » de Mayotte vers La Réunion et leurs proches : le secteur associatif aux avant-postes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bahuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preparing for the next pandemic leveraging social and human sciences for crisis: lessons from COVID-19</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03790970v2</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 243 (3), pp.171-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.243.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donner naissance à Madagascar : articulation des recours « traditionnels » et biomédicaux autour de la naissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The burden of secrecy in the management of multimorbidity in older people living with HIV aged 70 and over</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Debeaudrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Katlama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naître et grandir : normes du Sud, du Nord, d'hier et d'aujourd’hui</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIDS Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09540121.2024.2372723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.3159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03079634v1</w:t>
+                <w:t xml:space="preserve">hal-04639484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donner naissance à Madagascar. Articulation des recours « traditionnels » et biomédicaux autour de la naissance</w:t>
-[...46 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organisation of testing services, structural barriers and facilitators of routine HIV self-testing during sexually transmitted infection consultations: a qualitative study of patients and providers in Abidjan, Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokhna Boye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélé Florence Kouvahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naître et grandir. Normes du Sud, du Nord, d’hier et d’aujourd’hui</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04151873v1</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (S1), pp.975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-023-08625-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer du col de l'utérus à Madagascar : des facteurs multiples de retard au diagnostic et à la prise en charge</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Obstacles to routine immunization in Madagascar: Structural, relational and cultural constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henintsoa Joyce Valentina Ramaroson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiarella Mattern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huysmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hobisandratra Razafiarimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Brazy-Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes, enfants et santé à Madagascar. Approches anthropologiques comparées</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02747618v1</w:t>
+              <w:t xml:space="preserve">Vaccine: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.100348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvacx.2023.100348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recourir à l'avortement médicamenteux à Madagascar : une pratique banalisée ? = Using medical abortion in Madagascar : a trivialized practice ? [résumé]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux et difficultés de l'accès aux traitements pour la prise en charge de l'hépatite B chronique à Madagascar : étude qualitative auprès des soignants et personnes atteintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mattern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S F Andriamandimby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Rabarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Darsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Régulations, marchés, santé : interroger les enjeux actuels du médicament en Afrique : actes = Regulations, markets, health : questioning current stakes of pharmaceutical in Africa : proceedings</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02961953v1</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2023.102088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la grand-mère dans les soins de la femme enceinte et de l’enfant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chiarella Mattern</w:t>
+                <w:t xml:space="preserve">Polypathologie des personnes âgées vivant avec le VIH : quelle gestion en médecine générale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre De Beaudrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raho-Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Allavena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes, enfants et santé à Madagascar: approches anthropologiques comparées</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02536699v1</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (1), pp.37-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.231.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropologie de la santé et temporalités de l'intervention humanitaire</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A strong capacity to face the shock of the health crisis: MaNaO, a midwife-led birthing centre in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Schantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordjane Tiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Boujahma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transition humanitaire à Madagascar / Humanitarian Transition in Madagascar</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04153848v1</w:t>
+              <w:t xml:space="preserve">Midwifery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127, pp.103837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.midw.2023.103837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES « MATRONES » A MADAGASCAR. RECONNAISSANCE LOCALE, DENI INSTITUTIONNEL ET COLLABORATIONS AVEC DES PROFESSIONNELS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dolores Pourette</w:t>
+                <w:t xml:space="preserve">Partir pour se soigner. Les mobilités thérapeutiques dans l'océan Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes, enfants et santé à Madagascar. Approches anthropologiques comparées,</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02624551v1</w:t>
+              <w:t xml:space="preserve">Tsingy : Revue de l'Association des professeurs d'histoire et de géographie de Madagascar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.111-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790958v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;matrones&amp;quot; à Madagascar : reconnaissance locale, déni institutionnel et collaborations avec des professionnels</w:t>
+                <w:t xml:space="preserve">Maintenir le traitement antirétroviral lors de la première vague de l’épidémie de Covid-19 à Antananarivo : réorganisation des services, travail de care et mobilités des médicaments et des acteurs et actrices du VIH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onintsoa Rakotoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Fara Nandrasana Rakotomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiarella Mattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes, enfants et santé à Madagascar</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04105958v1</w:t>
+              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anthropologiesante.12686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défiance et défaillance : des stratégies en marge de l'offre de soins publique : recours aux matrones et au marché informel du médicament à Madagascar</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Willingness to use and distribute HIV self-test kits to clients and partners: A qualitative analysis of female sex workers’ collective opinion and attitude in Côte d’Ivoire, Mali, and Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokhna Boye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vulnérabilités et territoires</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02372752v1</w:t>
+              <w:t xml:space="preserve">Women's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17455057221092268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
-[...59 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined incentive actions, focusing on primary care professionals, to improve cervical cancer screening in women living in socioeconomically disadvantaged geographical areas: a study protocol of a hybrid cluster randomised effectiveness and implementation trial- RESISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Léandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes, enfants et santé à Madagascar. Approche anthropologiques comparées</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04154679v1</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-065952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des vaccinations de routine et de masse par les mères. Cas du fokontany de Namahora, région Menabe.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the Acceptability of Home-Based HPV Self-Sampling: A Qualitative Study on Cervical Cancer Screening Conducted in Reunion Island Prior to the RESISTE Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Cripps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Guerrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desprès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Opigez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes, enfants et santé à Madagascar. Approches anthropologiques comparées</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02747544v1</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (6), pp.1380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14061380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Bodo Ravololomanga, sage-femme et ethnologue</w:t>
+                <w:t xml:space="preserve">Penser ensemble les objets sida et immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes, enfants et santé à Madagascar</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04105966v1</w:t>
+              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anthropologiesante.10874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et relation de soin entre soignants et patient-e-s originaires d'Afrique subsaharienne vivant avec le VIH ou ayant une hépatite B chronique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges of HIV Self-Test Distribution for Index Testing When HIV Status Disclosure Is Low: Preliminary Results of a Qualitative Study in Bamako (Mali) as Part of the ATLAS Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokhna Boye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydou Bouaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolores Pourette</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours : parcours de vie et santé des Africains immigrés en France</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04107673v1</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.653543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2021.653543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Antilles, la Guyane et l’Hexagone : se construire dans un espace de vie transatlantique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Describing, analysing and understanding the effects of the introduction of HIV self-testing in West Africa through the ATLAS programme in Côte d’Ivoire, Mali and Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokhna Boye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc d’Elbée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours de jeunes et territoires. Rapport de l’Observatoire de la jeunesse 2014</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04568919v1</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-021-10212-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03218269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La figure du makòmè, masque de l'homosexualité masculine dans les mondes guadeloupéens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Family, social and cultural determinants of long-lasting insecticidal net (LLIN) use in Madagascar: secondary analysis of three qualitative studies focused on children aged 5–15 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammy Fiadanana Njatosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiarella Mattern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kesteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Rakotomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dissemblances. Jeux et enjeux du genre</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03698333v1</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-021-03705-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissances et perceptions de la malnutrition par la population rurale des Hautes Terres Centrales, Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lantonirina Ravaoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamy Jean Jacques Razafimahatratra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanitriniaina Rasolofozafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Dieu Marie Rakotomanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Pan African Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11604/pamj.2021.39.277.21568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enthusiasm for Introducing and Integrating HIV Self-Testing but Doubts About Users: A Baseline Qualitative Analysis of Key Stakeholders' Attitudes and Perceptions in Côte d'Ivoire, Mali and Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brou Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2021.653481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementation of HPV-based screening in Burkina Faso: lessons learned from the PARACAO hybrid-effectiveness study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keitly Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salifou Zeba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Women's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, 251 [16 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12905-021-01392-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factors influencing maternal healthcare seeking in a highland region of Madagascar: a mixed methods analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voahirana Tantely Andrianantoandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henintsoa Joyce Valentina Ramaroson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rila Ratovoson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, 428 [13 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12884-021-03930-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acceptability of HPV screening among HIV-infected women attending an HIV-dedicated clinic in Abidjan, Cote d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre De Beaudrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Women's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), art. 155 [8 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12905-020-01021-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barriers to the access to hepatitis B diagnosis and prevention in Madagascar : a qualitative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mattern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shimakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Giles-Vernick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (5), 1 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaa166.1411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frequency, risk factors, and complications of induced abortion in ten districts of Madagascar: results from a cross-sectional household survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rila Ratovoson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Kunkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Rakotovao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiarella Mattern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Women's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12905-020-00962-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréciation des interventions de lutte contre la malnutrition maternelle par la population à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ravaoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J.J. Razafimahatratra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Rakotondratsara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rakotonirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (1), p. 113-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.201.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Madagascar at the edge of a generalised HIV epidemic ? : situational analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raberahona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.H. Andrianiaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J.D.D. Randria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ratefiharimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexually Transmitted Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, [Publ. online 18 mai 2020], 6 p. [en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/sextrans-2019-054254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of healthcare services at time of delivery : a prospective community based study in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. V. Andrianantoandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. M. J. Rakotoarimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Razakamanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (suppl. 5), p. V868-V868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaa166.908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimensions de la vulnérabilité liée au paludisme dans deux zones de Madagascar : apports d'une approche mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Herisoa Andrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Raboanary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiarella Mattern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kesteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Populations vulnérables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dimensions territoriales et vulnérabilités, 5, https://journals.openedition.org/popvuln/1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/popvuln.1052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barriers and facilitators on cervical cancer screening among HIV women in Cote d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keitly Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Debeaudrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (Suppl. 4), p. 27-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Union break-up after HIV diagnosis among sub-Saharan African migrants in France : disclosing HIV status is linked with staying in union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marsicano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bajos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIDS Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (6), pp.699-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09540121.2018.1554240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refusal to Provide Healthcare to Sub-Saharan Migrants in France: A Comparison According to Their HIV and HBV Status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Dray Spira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (5), pp.904--910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complications with use of misoprostol for abortion in Madagascar: between ease of access and lack of information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiarella Mattern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rila Ratovoson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Raharimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contraception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (2), pp.116 - 121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.contraception.2017.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673367v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avoiding a &amp;quot;big&amp;quot; baby: Local perceptions and social responses toward childbirth-related complications in Menabe, Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pierlovisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjatiana Randriantsara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Rakotomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiarella Mattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 218, pp.52 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2018.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01909326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving communication about viral hepatitis in Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Shimakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bainilago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Enel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Sombié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (7), pp.688-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(17)30339-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01567827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Tazomoka Is Not a Problem”. Local Perspectives on Malaria, Fever Case Management and Bed Net Use in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiarella Mattern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Raboanary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kesteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Piola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.e0151068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tradithérapie, Biomédecine et Santé Maternelle à Madagascar : Paradoxes et pouvoirs autour des savoirs et pratiques des reninjaza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quashie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Andriamaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cohabitation of traditional and modern medicine in Madagascar: anthropological analyses, 7 (1), pp.1-15, University of Pittsburgh</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">REPRÉSENTATIONS ET RÉPERCUSSIONS SOCIALES D'UN ESSAI CLINIQUE À MADAGASCAR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaomalala Raharimanga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sss.2014.0201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Farmer : élaboration d'une représentation collective du sida en zone rurale d'Haïti au prisme du contexte historique et géopolitique haïtien (1983-1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, [en ligne 5 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gss.2879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00879903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronic hepatitis B and HIV care: the key-role of the doctor-patient relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (5), pp.561-570</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de l’espace de vie transatlantique dans les itinéraires des jeunes d’origine antillaise ou guyanaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Condon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (147-148)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes haïtiennes vivant avec le VIH en Guadeloupe: la grossesse entre enjeux médicaux, bénéfices sociaux et vulnérabilité administrative. Une étude qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de Pathologie Exotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 105 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13149-012-0214-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires reproductives et significations de la maternité chez des femmes vivant avec le VIH en Guadeloupe et en Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (2), pp.81-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sss.292.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maternité et sexualité des femmes africaines vivant avec le VIH en France : préjugés et expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, SexualitéS, 11 (3), pp.301-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lautr.033.0301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences envers les femmes, inégalités et situations post-coloniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sss.2010.0402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excision et cheminement vers la réparation : une prise en charge chirurgicale entre expérience personnelle et dynamiques familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesclingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n° 77 (1), pp.139-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.077.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences conjugales à la Réunion : percevoir, savoirs et faire savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blöss-Widmer Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire-Savoirs: Sciences de l'Homme et de la Société en Provence-Alpes-Côte d'Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Dossier « l’Ile de la Réunion : regards contemporains » coordonné par Philippe Vitale, 7, pp. 65-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01272509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence sur la place publique et dans le couple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blöss-Widmer Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie de la Réunion (INSEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Dossier " Femmes et hommes à parité ?", 122, pp. 20-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01272501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des mots aux maux. Les violences conjugales en Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi les migrants guadeloupéens veulent-ils être inhumés dans leur île ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1237 (1), pp.54-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/homig.2002.3833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of COVID-19 on HIV Care Disruption and Return to Treatment in Mauritius: Findings from the COVIH-OI Qualitative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kenny Eléonore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Pudaruth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christy Tchitembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Treebhoobun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiarella Mattern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European AIDS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envoi à domicile d'un kit d'auto-prélèvement HPV : acceptabilité et efficacité chez les femmes réunionnaises non à jour du dépistage du cancer du col de l'utérus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Cripps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences sociales et cancérologie dans les Outre-mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'introduction de l'autodépistage du VIH dans les consultations des Infections Sexuellement Transmissibles (IST) peut-elle améliorer l'accès au dépistage des patients IST et leurs partenaires ? Une étude qualitative exploratoire du projet ATLAS à Abidjan/Côte d'Ivoire. N° de référence du poster : PV340</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Brou Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e AFRAVIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la prévention du cancer du col de l’utérus à La Réunion par un dispositif d’auto-prélèvement à domicile. Résultats du volet qualitatif du programme RESISTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Cripps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème congrès de santé publique du CHU de La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Saint Leu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing HIV self-testing (HIVST) among key populations in West Africa: a baseline qualitative analysis of key stakeholders' attitudes and perceptions in Côte d'Ivoire, Mali, and Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Kouadio Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IAS Conference on HIV Science (IAS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can task shifting improve efficiency of HIV self-testing kits distribution? A case study in Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d'Elbée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metogara Mohamed Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odé Kanku Kabemba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTEREST Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual conference, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of HIV self-tests distribution for index testing in a context where HIV status disclosure is low: preliminary experience of the ATLAS project in Bamako, Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydou Bouaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d'Elbée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTEREST Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual conference, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of HIV self-tests distribution for index testing in a context where HIV status disclosure is low: preliminary experience of the ATLAS project in Bamako, Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydou Bouaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International AIDS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, San Francisco (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recourir à l'avortement médicamenteux à Madagascar : une pratique banalisée ? = Using medial abortion in Madagascar : a trivialized practice ? [poster]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mattern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ratovoson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baxerres, Carine (ed.); Marquis, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Régulations, Marchés, Santé : interroger les enjeux actuels du médicament en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Ouidah, France. Projet ERC Globalmed, 2 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions du paludisme et usages de moustiquaires : comment la méthodologie Photovoice peut aider à l’analyse des pratiques autour du paludisme à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Rakotomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiarella Mattern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique à l’occasion du 120ème anniversaire de l’Institut Pasteur de Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Antananarivo, Madagascar. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences envers les femmes migrantes, santé et sexualité : trajectoires de femmes d'Afrique subsaharienne vivant avec le VIH/sida en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie CONDON; Ravi K. THIARA; Monika SCHRÖTTLE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences envers les femmes en Europe : genre, ethnicité et racisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Syllepse, pp.131-145, 2025, Intersection.S, 979-10-399-0283-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid-19 et prise en charge des personnes vivant avec le VIH à Antananarivo : se mobiliser pour le maintien du traitement antirétroviral en contexte de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Louault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Rakotomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiarella Mattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UNESCO. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Preparing for the next pandemic leveraging social and human sciences for crisis: lessons from COVID-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNESCO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.31-39, 2024, CC BY-SA 3.0 IGO</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790970v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner naissance à Madagascar. Articulation des recours « traditionnels » et biomédicaux autour de la naissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiarella Mattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pourchez, Laurence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naître et grandir. Normes du Sud, du Nord, d’hier et d’aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.61--67, 2020, 978-2-8130-0261-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner naissance à Madagascar : articulation des recours « traditionnels » et biomédicaux autour de la naissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pourchez, L. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naître et grandir : normes du Sud, du Nord, d'hier et d'aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. des Archives Contemporaines, pp.61-67, 2020, 978-2-8130-0261-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.3159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Bodo Ravololomanga, sage-femme et ethnologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabane Bellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pourette, Dolorès (ed.); Mattern, C. (ed.); Bellas, Cabane, C. (ed.); Ravololomanga, B. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes, enfants et santé à Madagascar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.153-159, 2018, Anthropologies et Médecines, 978-2-343-14681-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie de la santé et temporalités de l'intervention humanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fouquet, Thomas; Troit, Virginie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transition humanitaire à Madagascar / Humanitarian Transition in Madagascar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.115-125, 2018, Devenir Humanitaire, 978-2-8111-2536-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recourir à l'avortement médicamenteux à Madagascar : une pratique banalisée ? = Using medical abortion in Madagascar : a trivialized practice ? [résumé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mattern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ratovoson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baxerres, Carine (ed.); Marquis, C. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Régulations, marchés, santé : interroger les enjeux actuels du médicament en Afrique : actes = Regulations, markets, health : questioning current stakes of pharmaceutical in Africa : proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet ERC Globalmed, pp.269 et 316 multigr., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de la grand-mère dans les soins de la femme enceinte et de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Rakotomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiarella Mattern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dolorès Pourette; Chiarella Mattern; Christine Bellas Cabane; Bodo Ravololomanga. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes, enfants et santé à Madagascar: approches anthropologiques comparées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-171, 2018, Anthropologies &amp; médecines, 978-2-343-14681-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancer du col de l'utérus à Madagascar : des facteurs multiples de retard au diagnostic et à la prise en charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamy Jean Jacques Razafimahatratra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes, enfants et santé à Madagascar. Approches anthropologiques comparées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES « MATRONES » A MADAGASCAR. RECONNAISSANCE LOCALE, DENI INSTITUTIONNEL ET COLLABORATIONS AVEC DES PROFESSIONNELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes, enfants et santé à Madagascar. Approches anthropologiques comparées,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défiance et défaillance : des stratégies en marge de l'offre de soins publique : recours aux matrones et au marché informel du médicament à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mattern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaimard, M. (ed.); Gateau, M. (ed.); Ribeyre, F. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vulnérabilités et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kaïros, pp.197-214, 2018, Questions Humaines, 979-10-927264-0-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;matrones&amp;quot; à Madagascar : reconnaissance locale, déni institutionnel et collaborations avec des professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pourette, Dolorès (ed.); Mattern, C. (ed.); Bellas, Cabane, C. (ed.); Ravololomanga, B. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes, enfants et santé à Madagascar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.115-126, 2018, Anthropologies et Médecines, 978-2-343-14681-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellas Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiarella Mattern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodo Ravololomanga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pourette, Dolorès and Mattern, Chiarella and Bellas Cabane, Christine and Ravololomanga, Bodo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes, enfants et santé à Madagascar. Approche anthropologiques comparées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.261--274, 2018, Anthropologies &amp; Médecines, 978-2-343-14681-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception des vaccinations de routine et de masse par les mères. Cas du fokontany de Namahora, région Menabe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henintsoa Joyce Valentina Ramaroson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes, enfants et santé à Madagascar. Approches anthropologiques comparées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et relation de soin entre soignants et patient-e-s originaires d'Afrique subsaharienne vivant avec le VIH ou ayant une hépatite B chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Desgrées du Loû, Annabel (ed.); Lert, F. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours : parcours de vie et santé des Africains immigrés en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.225-242, 2017, 978-2-7071-9645-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Antilles, la Guyane et l’Hexagone : se construire dans un espace de vie transatlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Condon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours de jeunes et territoires. Rapport de l’Observatoire de la jeunesse 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.172-184, 2014, 978-2-11-009812-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure du makòmè, masque de l'homosexualité masculine dans les mondes guadeloupéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dissemblances. Jeux et enjeux du genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évacuations sanitaires de Mayotte vers La Réunion : un dispositif et des inégalités socio-territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gabarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancers, temporalités et mobilités à La Réunion. Résultats préliminaires de l’étude Isocarma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’auto-prélèvement vaginal à domicile :rôle des professionnels de santé de proximité pour accompagner les femmes aux nouvelles options de dépistage du cancer du col de l’utérus à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Cripps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Outre-mer et recherche en sciences sociales : jeux d'échelles et de souveraineté"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Valelia Muni Toke, Elise Lemercier et Elise Palomares, Jan 2024, En ligne, France</w:t>
+              <w:t xml:space="preserve">Congrès de Médecine Générale de l'Océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CGEOI, Apr 2024, Saint-Gilles (Ile de la Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423046v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’auto-prélèvement vaginal à domicile :rôle des professionnels de santé de proximité pour accompagner les femmes aux nouvelles options de dépistage du cancer du col de l’utérus à La Réunion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cancers, temporalités et mobilités à La Réunion. Résultats préliminaires de l’étude Isocarma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meoïn Hagège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amber Cripps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Médecine Générale de l'Océan Indien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CGEOI, Apr 2024, Saint-Gilles (Ile de la Réunion), France</w:t>
+              <w:t xml:space="preserve">Séminaire "Outre-mer et recherche en sciences sociales : jeux d'échelles et de souveraineté"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valelia Muni Toke, Elise Lemercier et Elise Palomares, Jan 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550840v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evacuations sanitaires de mineur.es de Mayotte vers La Réunion</w:t>
+                <w:t xml:space="preserve">Réorganiser la distribution des médicaments antirétroviraux pour les personnes vivant avec le VIH à Antananarivo (1ère vague de l’épidémie de Covid-19) : enjeux de mobilité et de confidentialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Lotte Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Cancers et mobilités thérapeutiques dans l'océan Indien"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dolorès Pourette; Meoïn Hagège, Oct 2023, Saint-Pierre (La Réunion), France</w:t>
+              <w:t xml:space="preserve">Colloque L’océan Indien traversé par l’épidémie de COVID-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OPPEE et LCF, Jun 2023, Saint-Denis, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291174v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réorganiser la distribution des médicaments antirétroviraux pour les personnes vivant avec le VIH à Antananarivo (1ère vague de l’épidémie de Covid-19) : enjeux de mobilité et de confidentialité</w:t>
+                <w:t xml:space="preserve">Evacuations sanitaires de mineur.es de Mayotte vers La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Lotte Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque L’océan Indien traversé par l’épidémie de COVID-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OPPEE et LCF, Jun 2023, Saint-Denis, La Réunion, France</w:t>
+              <w:t xml:space="preserve">Journée "Cancers et mobilités thérapeutiques dans l'océan Indien"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dolorès Pourette; Meoïn Hagège, Oct 2023, Saint-Pierre (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387167v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques autour du cancer du col : regards croisés à partir d’enquêtes qualitatives à La Réunion et à Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ONCOTOM. 11ème Congrès de cancérologie des départements &amp; régions d’outre-mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHU de La Réunion, Nov 2022, La Saline, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387147v1</w:t>
-              </w:r>
-[...5686 lines deleted...]
-                <w:t xml:space="preserve">hal-03698325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9139,450 +9139,450 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À Mayotte, les évacuations sanitaires sont un maillon essentiel de l'accès aux soins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Gabarro</w:t>
+                <w:t xml:space="preserve">Note de politique - VIH à Maurice : solidarités renforcées par temps de Covid-19. Repenser la prise en charge médicale et psychosociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Treebhoobun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Pudaruth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiarella Mattern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaella Dinaniaina Razaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952741v1</w:t>
+                <w:t xml:space="preserve">hal-04851105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de politique - VIH à Maurice : solidarités renforcées par temps de Covid-19. Repenser la prise en charge médicale et psychosociale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monica Pudaruth</w:t>
+                <w:t xml:space="preserve">À Mayotte, les évacuations sanitaires sont un maillon essentiel de l'accès aux soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Lotte Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gabarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaella Dinaniaina Razaf</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04851105v1</w:t>
+                <w:t xml:space="preserve">hal-04952741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transferts et évacuations sanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Servy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12s9g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une anthropologie sensible : santé, mobilités, vulnérabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Aix-Marseille Université (AMU), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04817880v1</w:t>
-              </w:r>
-[...121 lines deleted...]
-                <w:t xml:space="preserve">hal-04813426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9613,90 +9613,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“I would never have gone for screening if it hadn't arrived, this home kit”. Motivation, Capacity and Opportunities for Cervical Cancer Home-based Vaginal Self-sampling in Reunion Island: a qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Cripps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Opigez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9763,77 +9763,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de politique : La COVID-19, une opportunité d'améliorer l'accès en continu au traitement ARV (Antananarivo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiarella Mattern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Fara Nandrasana Rakotomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaella Dinaniaina Razaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut de Recherche pour le Développement; Institut Pasteur de Madagascar; Equipe RENARD. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9851,103 +9851,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défis de la distribution des autotests VIH pour le dépistage des cas index lorsque le partage du statut VIH est faible : résultats préliminaires d'une étude qualitative à Bamako (Mali) dans le cadre du projet ATLAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydou Bouaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Working Paper du Ceped #53, Centre Population et Développement. 2022, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10087,103 +10087,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire, analyser et comprendre les effets de l'introduction de l'autodépistage du VIH en Afrique de l'Ouest à travers l'exemple du programme ATLAS en Côte d'Ivoire, au Mali et au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d'Elbée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Working Paper du Ceped #52, Centre Population et Développement. 2022, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10205,51 +10205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OBSERVATOIRE SUR LE PARCOURS DE SOINS VIH PARMI LES POPULATIONS CLÉS ET LES PVVIH D’ANTANANARIVO, MAHAJANGA, TOAMASINA, ANTSIRANANA ET TOLIARA (2017-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammy Fiadanana Njatosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reques-Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10336,77 +10336,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire, analyser et comprendre les effets de l’introduction de l’autodépistage du VIH en Afrique de l’Ouest à travers l’exemple du programme ATLAS en Côte d’Ivoire, au Mali et au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Boily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10576,90 +10576,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACCÈS À LA PRÉVENTION ET AUX SOINS DU CANCER DU COL DE L'UTÉRUS À OUAGADOUGOU (BURKINA FASO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Zongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keitly Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecins du Monde; IRD; Ceped. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10818,77 +10818,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final. Volet qualitatif du projet Excision et Handicap (ExH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolores Pourette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Paris 1. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11141,64 +11141,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes, enfants et santé à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mattern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabane Bellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ravololomanga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11557,51 +11557,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9315C4CD"/>
+    <w:nsid w:val="760F8BFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11788,51 +11788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dolores-pourette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3599-8806" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061383058" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226506v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790970v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Rakotomanana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiarella Mattern" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000391128" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079634v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rakotomalala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mattern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3159" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151873v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rakotomalala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Jean Jacques Razafimahatratra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961953v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ratovoson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-femmes_enfants_et_sante_a_madagascar_approches_anthropologiques_comparees_dolores_pourette_chiarella_mattern_christine_bellas_cabane_bodo_ravololomanga-9782343146812-59500.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pourette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellas Cabane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Ravololomanga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henintsoa Joyce Valentina Ramaroson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabane Bellas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Condon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698333v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393485v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kenny El&#233;onore" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Pudaruth" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Tchitembo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Treebhoobun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603554v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Cripps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880733v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Boye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brou Kouadio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ky-Zerbo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouveau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350180v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Despr&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121058v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kouadio Brou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Elb&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metogara Mohamed Traore" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od&#233; Kanku Kabemba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120896v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Bouar&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Simo Fotso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961914v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536715v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabarro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423046v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meo&#239;n Hag&#232;ge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550840v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291174v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lotte Hoareau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387167v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387147v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393393v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Cottereau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Tibi-L&#233;vy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158ni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639484v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sambou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debeaudrap" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Slama" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Katlama" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2024.2372723" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832546v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bahuaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.243.0171" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480842v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kouadio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;l&#233; Florence Kouvahe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08625-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141930v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Beaudrap" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raho-Moussa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allavena" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.231.0037" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294533v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordjane Tiet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Evrard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Boujahma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2023.103837" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790958v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149657v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onintsoa Rakotoarisoa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Fara Nandrasana Rakotomanana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.12686" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149580v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mattern" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F Andriamandimby" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rabarison" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Darsot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102088" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huysmans" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hobisandratra Razafiarimanana" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Brazy-Nancy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvacx.2023.100348" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790953v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Guerrien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Opigez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14061380" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971400v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hassine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Antoni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fender" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Slama" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier L&#233;andri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-065952" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790944v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.10874" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880177v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17455057221092268" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200228v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammy Fiadanana Njatosoa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kesteman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-021-03705-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218269v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d&#8217;Elb&#233;e" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10212-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790975v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653543" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790980v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lantonirina Ravaoarisoa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Rasolofozafy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Marie Rakotomanga" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2021.39.277.21568" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790978v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitly Mensah" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kabor&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Zeba" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bouchon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duchesne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-021-01392-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698315v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653481" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790976v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Tantely Andrianantoandro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rila Ratovoson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-021-03930-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Kunkel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Rakotovao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-020-00962-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948440v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raberahona" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Andrianiaina" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.D.D. Randria" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratefiharimanana" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2019-054254" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948475v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ravaoarisoa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.J. Razafimahatratra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Rakotondratsara" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rakotonirina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.201.0113" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095749v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. V. Andrianantoandro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. J. Rakotoarimanana" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Razakamanana" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa166.908" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095688v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mensah" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Assoumou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duchesne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-020-01021-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095298v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darsot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shimakawa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giles-Vernick" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa166.1411" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02064885v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Herisoa Andrianasolo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Raboanary" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.1052" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097298v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debeaudrap" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.055" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097206v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marsicano" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bajos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es du Lo&#251;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2018.1554240" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673367v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Raharimalala" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.contraception.2017.12.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871440v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray Spira" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pannetier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Ravalihasy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky118" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01909326v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pierlovisi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjatiana Randriantsara" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2018.10.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01567827v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shimakawa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bainilago" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Enel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sombi&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(17)30339-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554828v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piola" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151068" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406640v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quashie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Andriamaro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938287v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaomalala Raharimanga" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2014.0201" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00879903v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2879" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865092v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568913v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149551v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-012-0214-4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J7305MCV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938328v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.292.0083" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938337v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.033.0301" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466730v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesclingand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.077.0139" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938341v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2010.0402" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272509v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bl&#246;ss-Widmer Isabelle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272501v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698335v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698325v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2002.3833" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952741v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851105v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaella Dinaniaina Razaf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04817880v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813426v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Servy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s9g" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684453v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291630v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882314v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121492v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Amani Elvis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ba Badiane" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bayac" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882425v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784405v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reques-Sastre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aranda-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakotomalala" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Monge" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121482v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boily" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294600v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Andrianantoandro" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audibert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Victoire Razakamanana" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387231v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zongo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483756v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159376v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Carde" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111011v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484020v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483764v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483773v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102851v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravololomanga" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272290v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widmer Isabelle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236315v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484126v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dolores-pourette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3599-8806" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061383058" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393393v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabarro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Cottereau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Tibi-L&#233;vy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158ni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832546v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bahuaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.243.0171" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sambou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debeaudrap" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Slama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Katlama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2024.2372723" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Boye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kouadio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;l&#233; Florence Kouvahe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ky-Zerbo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08625-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291305v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henintsoa Joyce Valentina Ramaroson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiarella Mattern" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huysmans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hobisandratra Razafiarimanana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Brazy-Nancy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvacx.2023.100348" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mattern" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F Andriamandimby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rabarison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Darsot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102088" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Beaudrap" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raho-Moussa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allavena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.231.0037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordjane Tiet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Evrard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Boujahma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2023.103837" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790958v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onintsoa Rakotoarisoa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Fara Nandrasana Rakotomanana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.12686" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880177v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17455057221092268" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hassine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Antoni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fender" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Slama" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier L&#233;andri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-065952" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790953v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Cripps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Guerrien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Despr&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Opigez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14061380" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.10874" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Bouar&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Simo Fotso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653543" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218269v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d&#8217;Elb&#233;e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10212-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200228v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammy Fiadanana Njatosoa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kesteman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Rakotomanana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-021-03705-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lantonirina Ravaoarisoa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Jean Jacques Razafimahatratra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Rasolofozafy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Marie Rakotomanga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2021.39.277.21568" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698315v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brou Kouadio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653481" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitly Mensah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kabor&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Zeba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bouchon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duchesne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-021-01392-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Tantely Andrianantoandro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rakotomalala" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rila Ratovoson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-021-03930-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095688v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mensah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Assoumou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duchesne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pourette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-020-01021-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095298v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darsot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mattern" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shimakawa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giles-Vernick" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa166.1411" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617327v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Kunkel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Rakotovao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-020-00962-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948475v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ravaoarisoa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.J. Razafimahatratra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Rakotondratsara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rakotonirina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.201.0113" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948440v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raberahona" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Andrianiaina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.D.D. Randria" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratefiharimanana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2019-054254" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095749v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. V. Andrianantoandro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. J. Rakotoarimanana" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Razakamanana" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rakotomalala" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa166.908" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02064885v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Herisoa Andrianasolo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Raboanary" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.1052" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097298v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debeaudrap" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.055" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097206v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marsicano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bajos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es du Lo&#251;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2018.1554240" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871440v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray Spira" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pannetier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Ravalihasy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky118" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673367v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Raharimalala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.contraception.2017.12.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01909326v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pierlovisi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjatiana Randriantsara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2018.10.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01567827v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shimakawa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bainilago" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Enel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sombi&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(17)30339-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554828v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piola" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151068" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406640v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quashie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Andriamaro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938287v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaomalala Raharimanga" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2014.0201" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00879903v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2879" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865092v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568913v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Condon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149551v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-012-0214-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J7305MCV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938328v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.292.0083" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938337v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.033.0301" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938341v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2010.0402" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466730v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesclingand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.077.0139" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272509v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bl&#246;ss-Widmer Isabelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272501v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698335v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698325v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2002.3833" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393485v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kenny El&#233;onore" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Pudaruth" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Tchitembo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Treebhoobun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603554v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880733v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350180v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121058v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kouadio Brou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120859v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Elb&#233;e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metogara Mohamed Traore" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od&#233; Kanku Kabemba" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120896v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120828v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961914v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ratovoson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536715v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226506v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790970v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000391128" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151873v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079634v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3159" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105966v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabane Bellas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153848v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961953v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536699v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-femmes_enfants_et_sante_a_madagascar_approches_anthropologiques_comparees_dolores_pourette_chiarella_mattern_christine_bellas_cabane_bodo_ravololomanga-9782343146812-59500.html" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747618v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624551v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372752v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105958v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154679v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellas Cabane" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Ravololomanga" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747544v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107673v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568919v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698333v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393520v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550840v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423046v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meo&#239;n Hag&#232;ge" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387167v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291174v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lotte Hoareau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387147v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851105v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaella Dinaniaina Razaf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952741v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813426v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Servy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s9g" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04817880v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684453v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291630v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882314v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121492v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Amani Elvis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ba Badiane" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bayac" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882425v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784405v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reques-Sastre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aranda-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakotomalala" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Monge" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121482v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boily" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294600v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Andrianantoandro" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audibert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Victoire Razakamanana" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387231v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zongo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483756v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159376v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Carde" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111011v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484020v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483764v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483773v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102851v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravololomanga" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272290v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widmer Isabelle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236315v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484126v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>