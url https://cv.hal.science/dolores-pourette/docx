--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -321,265 +321,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en charge des mineurs comoriens « évasanés » de Mayotte vers La Réunion et leurs proches : le secteur associatif aux avant-postes ?</w:t>
+                <w:t xml:space="preserve">The burden of secrecy in the management of multimorbidity in older people living with HIV aged 70 and over</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Bahuaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victoire Cottereau</w:t>
+                <w:t xml:space="preserve">C. Sambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Debeaudrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Katlama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.243.0171⟩</w:t>
+              <w:t xml:space="preserve">AIDS Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09540121.2024.2372723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832546v1</w:t>
+                <w:t xml:space="preserve">hal-04639484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The burden of secrecy in the management of multimorbidity in older people living with HIV aged 70 and over</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Sambou</w:t>
+                <w:t xml:space="preserve">La prise en charge des mineurs comoriens « évasanés » de Mayotte vers La Réunion et leurs proches : le secteur associatif aux avant-postes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bahuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 243 (3), pp.171-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09540121.2024.2372723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfas.243.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639484v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation of testing services, structural barriers and facilitators of routine HIV self-testing during sexually transmitted infection consultations: a qualitative study of patients and providers in Abidjan, Côte d’Ivoire</w:t>
               </w:r>
@@ -967,51 +967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polypathologie des personnes âgées vivant avec le VIH : quelle gestion en médecine générale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1545,295 +1545,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined incentive actions, focusing on primary care professionals, to improve cervical cancer screening in women living in socioeconomically disadvantaged geographical areas: a study protocol of a hybrid cluster randomised effectiveness and implementation trial- RESISTE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the Acceptability of Home-Based HPV Self-Sampling: A Qualitative Study on Cervical Cancer Screening Conducted in Reunion Island Prior to the RESISTE Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Hassine</w:t>
+                <w:t xml:space="preserve">Amber Cripps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillemette Antoni</w:t>
+                <w:t xml:space="preserve">Margaux Guerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Fender</w:t>
+                <w:t xml:space="preserve">Caroline Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Slama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Léandri</w:t>
+                <w:t xml:space="preserve">Eric Opigez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-065952⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (6), pp.1380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14061380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971400v1</w:t>
+                <w:t xml:space="preserve">hal-03790953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Acceptability of Home-Based HPV Self-Sampling: A Qualitative Study on Cervical Cancer Screening Conducted in Reunion Island Prior to the RESISTE Trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+                <w:t xml:space="preserve">Combined incentive actions, focusing on primary care professionals, to improve cervical cancer screening in women living in socioeconomically disadvantaged geographical areas: a study protocol of a hybrid cluster randomised effectiveness and implementation trial- RESISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amber Cripps</w:t>
+                <w:t xml:space="preserve">Guillemette Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Guerrien</w:t>
+                <w:t xml:space="preserve">Muriel Fender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Desprès</w:t>
+                <w:t xml:space="preserve">Katia Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Opigez</w:t>
+                <w:t xml:space="preserve">François-Xavier Léandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (6), pp.1380. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers14061380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-065952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790953v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser ensemble les objets sida et immigration</w:t>
               </w:r>
@@ -1891,429 +1891,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of HIV Self-Test Distribution for Index Testing When HIV Status Disclosure Is Low: Preliminary Results of a Qualitative Study in Bamako (Mali) as Part of the ATLAS Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Describing, analysing and understanding the effects of the introduction of HIV self-testing in West Africa through the ATLAS programme in Côte d’Ivoire, Mali and Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seydou Bouaré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouveau</w:t>
+                <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
+                <w:t xml:space="preserve">Marc d’Elbée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.653543. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2021.653543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-021-10212-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790975v1</w:t>
+                <w:t xml:space="preserve">inserm-03218269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing, analysing and understanding the effects of the introduction of HIV self-testing in West Africa through the ATLAS programme in Côte d’Ivoire, Mali and Senegal</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Family, social and cultural determinants of long-lasting insecticidal net (LLIN) use in Madagascar: secondary analysis of three qualitative studies focused on children aged 5–15 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc d’Elbée</w:t>
+                <w:t xml:space="preserve">Ammy Fiadanana Njatosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiarella Mattern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kesteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Rakotomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-021-10212-1⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-021-03705-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03218269v1</w:t>
+                <w:t xml:space="preserve">hal-03200228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family, social and cultural determinants of long-lasting insecticidal net (LLIN) use in Madagascar: secondary analysis of three qualitative studies focused on children aged 5–15 years</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Kesteman</w:t>
+                <w:t xml:space="preserve">Challenges of HIV Self-Test Distribution for Index Testing When HIV Status Disclosure Is Low: Preliminary Results of a Qualitative Study in Bamako (Mali) as Part of the ATLAS Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliot Rakotomanana</w:t>
+                <w:t xml:space="preserve">Seydou Bouaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.653543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-021-03705-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2021.653543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200228v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances et perceptions de la malnutrition par la population rurale des Hautes Terres Centrales, Madagascar</w:t>
               </w:r>
@@ -3674,51 +3674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Raboanary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiarella Mattern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolores Pourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4323,51 +4323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pierlovisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranjatiana Randriantsara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Rakotomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiarella Mattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4587,51 +4587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Raboanary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Piola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6019,51 +6019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envoi à domicile d'un kit d'auto-prélèvement HPV : acceptabilité et efficacité chez les femmes réunionnaises non à jour du dépistage du cancer du col de l'utérus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Cripps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6252,64 +6252,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la prévention du cancer du col de l’utérus à La Réunion par un dispositif d’auto-prélèvement à domicile. Résultats du volet qualitatif du programme RESISTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Cripps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6623,51 +6623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of HIV self-tests distribution for index testing in a context where HIV status disclosure is low: preliminary experience of the ATLAS project in Bamako, Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydou Bouaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6748,90 +6748,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of HIV self-tests distribution for index testing in a context where HIV status disclosure is low: preliminary experience of the ATLAS project in Bamako, Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydou Bouaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International AIDS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, San Francisco (virtual), United States</w:t>
@@ -6959,51 +6959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions du paludisme et usages de moustiquaires : comment la méthodologie Photovoice peut aider à l’analyse des pratiques autour du paludisme à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Rakotomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiarella Mattern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7185,51 +7185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Rakotomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiarella Mattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7584,393 +7584,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropologie de la santé et temporalités de l'intervention humanitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cancer du col de l'utérus à Madagascar : des facteurs multiples de retard au diagnostic et à la prise en charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamy Jean Jacques Razafimahatratra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transition humanitaire à Madagascar / Humanitarian Transition in Madagascar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karthala, pp.115-125, 2018, Devenir Humanitaire, 978-2-8111-2536-3</w:t>
+              <w:t xml:space="preserve">Femmes, enfants et santé à Madagascar. Approches anthropologiques comparées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153848v1</w:t>
+                <w:t xml:space="preserve">hal-02747618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recourir à l'avortement médicamenteux à Madagascar : une pratique banalisée ? = Using medical abortion in Madagascar : a trivialized practice ? [résumé]</w:t>
+                <w:t xml:space="preserve">Anthropologie de la santé et temporalités de l'intervention humanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Baxerres, Carine (ed.); Marquis, C. (ed.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fouquet, Thomas; Troit, Virginie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Régulations, marchés, santé : interroger les enjeux actuels du médicament en Afrique : actes = Regulations, markets, health : questioning current stakes of pharmaceutical in Africa : proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Projet ERC Globalmed, pp.269 et 316 multigr., 2018</w:t>
+              <w:t xml:space="preserve">Transition humanitaire à Madagascar / Humanitarian Transition in Madagascar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.115-125, 2018, Devenir Humanitaire, 978-2-8111-2536-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961953v1</w:t>
+                <w:t xml:space="preserve">hal-04153848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la grand-mère dans les soins de la femme enceinte et de l’enfant</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recourir à l'avortement médicamenteux à Madagascar : une pratique banalisée ? = Using medical abortion in Madagascar : a trivialized practice ? [résumé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Dolorès Pourette; Chiarella Mattern; Christine Bellas Cabane; Bodo Ravololomanga. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mattern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ratovoson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baxerres, Carine (ed.); Marquis, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes, enfants et santé à Madagascar: approches anthropologiques comparées</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.161-171, 2018, Anthropologies &amp; médecines, 978-2-343-14681-2</w:t>
+              <w:t xml:space="preserve">Régulations, marchés, santé : interroger les enjeux actuels du médicament en Afrique : actes = Regulations, markets, health : questioning current stakes of pharmaceutical in Africa : proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet ERC Globalmed, pp.269 et 316 multigr., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536699v1</w:t>
+                <w:t xml:space="preserve">hal-02961953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer du col de l'utérus à Madagascar : des facteurs multiples de retard au diagnostic et à la prise en charge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamy Jean Jacques Razafimahatratra</w:t>
+                <w:t xml:space="preserve">Le rôle de la grand-mère dans les soins de la femme enceinte et de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Rakotomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiarella Mattern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dolorès Pourette; Chiarella Mattern; Christine Bellas Cabane; Bodo Ravololomanga. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes, enfants et santé à Madagascar. Approches anthropologiques comparées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Femmes, enfants et santé à Madagascar: approches anthropologiques comparées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-171, 2018, Anthropologies &amp; médecines, 978-2-343-14681-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747618v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES « MATRONES » A MADAGASCAR. RECONNAISSANCE LOCALE, DENI INSTITUTIONNEL ET COLLABORATIONS AVEC DES PROFESSIONNELS</w:t>
               </w:r>
@@ -8729,51 +8729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’auto-prélèvement vaginal à domicile :rôle des professionnels de santé de proximité pour accompagner les femmes aux nouvelles options de dépistage du cancer du col de l’utérus à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Cripps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Médecine Générale de l'Océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CGEOI, Apr 2024, Saint-Gilles (Ile de la Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8874,178 +8874,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réorganiser la distribution des médicaments antirétroviraux pour les personnes vivant avec le VIH à Antananarivo (1ère vague de l’épidémie de Covid-19) : enjeux de mobilité et de confidentialité</w:t>
+                <w:t xml:space="preserve">Evacuations sanitaires de mineur.es de Mayotte vers La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Lotte Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque L’océan Indien traversé par l’épidémie de COVID-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OPPEE et LCF, Jun 2023, Saint-Denis, La Réunion, France</w:t>
+              <w:t xml:space="preserve">Journée "Cancers et mobilités thérapeutiques dans l'océan Indien"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dolorès Pourette; Meoïn Hagège, Oct 2023, Saint-Pierre (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387167v1</w:t>
+                <w:t xml:space="preserve">hal-04291174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evacuations sanitaires de mineur.es de Mayotte vers La Réunion</w:t>
+                <w:t xml:space="preserve">Réorganiser la distribution des médicaments antirétroviraux pour les personnes vivant avec le VIH à Antananarivo (1ère vague de l’épidémie de Covid-19) : enjeux de mobilité et de confidentialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Lotte Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Cancers et mobilités thérapeutiques dans l'océan Indien"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dolorès Pourette; Meoïn Hagège, Oct 2023, Saint-Pierre (La Réunion), France</w:t>
+              <w:t xml:space="preserve">Colloque L’océan Indien traversé par l’épidémie de COVID-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OPPEE et LCF, Jun 2023, Saint-Denis, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291174v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques autour du cancer du col : regards croisés à partir d’enquêtes qualitatives à La Réunion et à Mayotte</w:t>
               </w:r>
@@ -9263,51 +9263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À Mayotte, les évacuations sanitaires sont un maillon essentiel de l'accès aux soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Lotte Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gabarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9613,77 +9613,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“I would never have gone for screening if it hadn't arrived, this home kit”. Motivation, Capacity and Opportunities for Cervical Cancer Home-based Vaginal Self-sampling in Reunion Island: a qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Cripps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Opigez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9864,90 +9864,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défis de la distribution des autotests VIH pour le dépistage des cas index lorsque le partage du statut VIH est faible : résultats préliminaires d'une étude qualitative à Bamako (Mali) dans le cadre du projet ATLAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydou Bouaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Working Paper du Ceped #53, Centre Population et Développement. 2022, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10126,51 +10126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d'Elbée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10205,51 +10205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OBSERVATOIRE SUR LE PARCOURS DE SOINS VIH PARMI LES POPULATIONS CLÉS ET LES PVVIH D’ANTANANARIVO, MAHAJANGA, TOAMASINA, ANTSIRANANA ET TOLIARA (2017-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammy Fiadanana Njatosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reques-Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11557,51 +11557,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="760F8BFF"/>
+    <w:nsid w:val="1AC78D0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11788,51 +11788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dolores-pourette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3599-8806" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061383058" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393393v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabarro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Cottereau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Tibi-L&#233;vy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158ni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832546v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bahuaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.243.0171" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sambou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debeaudrap" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Slama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Katlama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2024.2372723" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Boye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kouadio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;l&#233; Florence Kouvahe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ky-Zerbo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08625-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291305v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henintsoa Joyce Valentina Ramaroson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiarella Mattern" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huysmans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hobisandratra Razafiarimanana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Brazy-Nancy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvacx.2023.100348" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mattern" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F Andriamandimby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rabarison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Darsot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102088" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Beaudrap" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raho-Moussa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allavena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.231.0037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordjane Tiet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Evrard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Boujahma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2023.103837" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790958v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onintsoa Rakotoarisoa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Fara Nandrasana Rakotomanana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.12686" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880177v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17455057221092268" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hassine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Antoni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fender" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Slama" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier L&#233;andri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-065952" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790953v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Cripps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Guerrien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Despr&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Opigez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14061380" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.10874" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Bouar&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Simo Fotso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653543" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218269v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d&#8217;Elb&#233;e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10212-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200228v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammy Fiadanana Njatosoa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kesteman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Rakotomanana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-021-03705-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lantonirina Ravaoarisoa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Jean Jacques Razafimahatratra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Rasolofozafy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Marie Rakotomanga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2021.39.277.21568" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698315v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brou Kouadio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653481" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitly Mensah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kabor&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Zeba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bouchon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duchesne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-021-01392-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Tantely Andrianantoandro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rakotomalala" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rila Ratovoson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-021-03930-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095688v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mensah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Assoumou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duchesne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pourette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-020-01021-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095298v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darsot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mattern" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shimakawa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giles-Vernick" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa166.1411" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617327v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Kunkel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Rakotovao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-020-00962-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948475v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ravaoarisoa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.J. Razafimahatratra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Rakotondratsara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rakotonirina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.201.0113" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948440v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raberahona" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Andrianiaina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.D.D. Randria" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratefiharimanana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2019-054254" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095749v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. V. Andrianantoandro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. J. Rakotoarimanana" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Razakamanana" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rakotomalala" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa166.908" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02064885v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Herisoa Andrianasolo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Raboanary" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.1052" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097298v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debeaudrap" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.055" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097206v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marsicano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bajos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es du Lo&#251;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2018.1554240" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871440v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray Spira" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pannetier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Ravalihasy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky118" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673367v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Raharimalala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.contraception.2017.12.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01909326v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pierlovisi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjatiana Randriantsara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2018.10.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01567827v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shimakawa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bainilago" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Enel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sombi&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(17)30339-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554828v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piola" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151068" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406640v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quashie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Andriamaro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938287v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaomalala Raharimanga" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2014.0201" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00879903v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2879" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865092v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568913v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Condon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149551v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-012-0214-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J7305MCV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938328v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.292.0083" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938337v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.033.0301" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938341v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2010.0402" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466730v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesclingand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.077.0139" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272509v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bl&#246;ss-Widmer Isabelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272501v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698335v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698325v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2002.3833" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393485v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kenny El&#233;onore" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Pudaruth" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Tchitembo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Treebhoobun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603554v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880733v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350180v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121058v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kouadio Brou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120859v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Elb&#233;e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metogara Mohamed Traore" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od&#233; Kanku Kabemba" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120896v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120828v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961914v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ratovoson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536715v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226506v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790970v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000391128" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151873v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079634v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3159" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105966v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabane Bellas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153848v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961953v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536699v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-femmes_enfants_et_sante_a_madagascar_approches_anthropologiques_comparees_dolores_pourette_chiarella_mattern_christine_bellas_cabane_bodo_ravololomanga-9782343146812-59500.html" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747618v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624551v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372752v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105958v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154679v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellas Cabane" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Ravololomanga" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747544v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107673v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568919v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698333v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393520v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550840v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423046v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meo&#239;n Hag&#232;ge" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387167v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291174v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lotte Hoareau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387147v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851105v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaella Dinaniaina Razaf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952741v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813426v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Servy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s9g" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04817880v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684453v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291630v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882314v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121492v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Amani Elvis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ba Badiane" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bayac" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882425v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784405v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reques-Sastre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aranda-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakotomalala" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Monge" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121482v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boily" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294600v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Andrianantoandro" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audibert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Victoire Razakamanana" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387231v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zongo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483756v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159376v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Carde" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111011v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484020v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483764v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483773v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102851v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravololomanga" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272290v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widmer Isabelle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236315v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484126v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dolores-pourette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3599-8806" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061383058" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393393v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabarro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Cottereau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Tibi-L&#233;vy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158ni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sambou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debeaudrap" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Slama" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Katlama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2024.2372723" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bahuaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.243.0171" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Boye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kouadio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;l&#233; Florence Kouvahe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ky-Zerbo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08625-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291305v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henintsoa Joyce Valentina Ramaroson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiarella Mattern" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huysmans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hobisandratra Razafiarimanana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Brazy-Nancy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvacx.2023.100348" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mattern" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F Andriamandimby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rabarison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Darsot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102088" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Beaudrap" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raho-Moussa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allavena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.231.0037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordjane Tiet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Evrard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Boujahma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2023.103837" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790958v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onintsoa Rakotoarisoa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Fara Nandrasana Rakotomanana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.12686" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880177v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17455057221092268" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790953v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Cripps" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Guerrien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Despr&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Opigez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14061380" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hassine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Antoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fender" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Slama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier L&#233;andri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-065952" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.10874" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218269v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Simo Fotso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d&#8217;Elb&#233;e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10212-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammy Fiadanana Njatosoa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kesteman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Rakotomanana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-021-03705-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790975v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Bouar&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653543" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lantonirina Ravaoarisoa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Jean Jacques Razafimahatratra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Rasolofozafy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Marie Rakotomanga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2021.39.277.21568" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698315v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brou Kouadio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653481" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitly Mensah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kabor&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Zeba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bouchon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duchesne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-021-01392-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Tantely Andrianantoandro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rakotomalala" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rila Ratovoson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-021-03930-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095688v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mensah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Assoumou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duchesne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pourette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-020-01021-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095298v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darsot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mattern" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shimakawa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giles-Vernick" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa166.1411" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617327v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Kunkel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Rakotovao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-020-00962-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948475v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ravaoarisoa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.J. Razafimahatratra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Rakotondratsara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rakotonirina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.201.0113" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948440v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raberahona" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Andrianiaina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.D.D. Randria" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratefiharimanana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2019-054254" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095749v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. V. Andrianantoandro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. J. Rakotoarimanana" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Razakamanana" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rakotomalala" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa166.908" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02064885v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Herisoa Andrianasolo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Raboanary" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.1052" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097298v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debeaudrap" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.055" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097206v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marsicano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bajos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es du Lo&#251;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2018.1554240" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871440v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray Spira" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pannetier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Ravalihasy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky118" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673367v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Raharimalala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.contraception.2017.12.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01909326v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pierlovisi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjatiana Randriantsara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2018.10.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01567827v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shimakawa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bainilago" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Enel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sombi&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(17)30339-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554828v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piola" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151068" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406640v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quashie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Andriamaro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938287v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaomalala Raharimanga" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2014.0201" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00879903v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2879" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865092v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568913v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Condon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149551v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-012-0214-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J7305MCV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938328v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.292.0083" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938337v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.033.0301" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938341v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2010.0402" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466730v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesclingand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.077.0139" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272509v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bl&#246;ss-Widmer Isabelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272501v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698335v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698325v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2002.3833" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393485v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kenny El&#233;onore" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Pudaruth" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Tchitembo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Treebhoobun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603554v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880733v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350180v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121058v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kouadio Brou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120859v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Elb&#233;e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metogara Mohamed Traore" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od&#233; Kanku Kabemba" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120896v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120828v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961914v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ratovoson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536715v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226506v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790970v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000391128" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151873v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079634v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3159" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105966v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabane Bellas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747618v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153848v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961953v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536699v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-femmes_enfants_et_sante_a_madagascar_approches_anthropologiques_comparees_dolores_pourette_chiarella_mattern_christine_bellas_cabane_bodo_ravololomanga-9782343146812-59500.html" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624551v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372752v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105958v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154679v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellas Cabane" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Ravololomanga" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747544v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107673v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568919v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698333v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393520v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550840v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423046v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meo&#239;n Hag&#232;ge" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291174v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lotte Hoareau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387167v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387147v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851105v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaella Dinaniaina Razaf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952741v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813426v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Servy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s9g" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04817880v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684453v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291630v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882314v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121492v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Amani Elvis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ba Badiane" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bayac" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882425v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784405v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reques-Sastre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aranda-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakotomalala" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Monge" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121482v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boily" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294600v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Andrianantoandro" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audibert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Victoire Razakamanana" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387231v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zongo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483756v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159376v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Carde" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111011v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484020v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483764v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483773v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102851v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravololomanga" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272290v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widmer Isabelle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236315v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484126v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>